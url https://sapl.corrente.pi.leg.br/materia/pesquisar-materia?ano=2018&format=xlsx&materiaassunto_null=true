--- v0 (2025-10-09)
+++ v1 (2026-04-14)
@@ -54,2127 +54,2127 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento Legislativo</t>
   </si>
   <si>
     <t>Gutão</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/118/requerimento_001_2018._gutao.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/118/requerimento_001_2018._gutao.pdf</t>
   </si>
   <si>
     <t>Requer, que após ouvido o plenário, seja marcada audiência pública sobre: SEGURANÇA PÚBLICA, e sejam convidadas todas as autoridades competentes e a sociedade civil em geral.</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Toni</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/117/requerimento_002_2018_toni.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/117/requerimento_002_2018_toni.pdf</t>
   </si>
   <si>
     <t>Requer, que após ouvido o plenário, sejam regimentalmente convocado o secretário da SEMINFRA, João Vitor Rocha, e convidado o engenheiro Ubirajara  Lustosa e o representante da empresa Sertões, responsável pela obra da reforma da Praça Joaquim Nogueira Paranaguá, para trazer informações sobre o andamento da obra a esta casa legislativa.</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Luiz Augusto</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/119/requerimento_004_2018_luiz_augusto.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/119/requerimento_004_2018_luiz_augusto.pdf</t>
   </si>
   <si>
     <t>Requer, que após ouvido o plenário, seja encaminhado requerimento de informações ao secretário de Transportes do Estado do Piauí, Dr. Guilermano Pires, solicitando informações e providências a respeito da estrada da Chapada das Mangabeiras, que liga a BR-135 ao Estado do Tocantins, via município de Corrente.</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Naira Nogueira, Valéria Lemos</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/122/requerimento_008_2018_naira_nogueira_e_valeria_lemos.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/122/requerimento_008_2018_naira_nogueira_e_valeria_lemos.pdf</t>
   </si>
   <si>
     <t>Requer, que após ouvido o plenário, seja marcada audiência pública sobre a regularização fundiária no município de Corrente , convidando as autoridades competentes para se fazerem presentes.</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Naira Nogueira, Gilmário Lustosa, Valéria Lemos</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/123/requerimento_.__009_2018_naira_nogueira__gilmari_kl1v6a1.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/123/requerimento_.__009_2018_naira_nogueira__gilmari_kl1v6a1.pdf</t>
   </si>
   <si>
     <t>Requer, que após ouvido o plenário, seja convocada a secretária de saúde : Sinara Cibele Nogueira, para que em audiência pública neste plenário, possa trazer informações sobre: Todas as de responsabilidades da secretaria de saúde de Corrente- PI.</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/121/requerimento_010_2018_naira_nogueira_e_valeria_lemos.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/121/requerimento_010_2018_naira_nogueira_e_valeria_lemos.pdf</t>
   </si>
   <si>
     <t>Requer, que após ouvido o plenário, requerer informações da Secretaria de Finanças e Orçamento, sobre o saldo da COSIP atualizado.</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Riva, Joabe Santana, Valéria Lemos</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/120/requerimento_014_2018_riva_valeria_lemos_e_joabe_santana.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/120/requerimento_014_2018_riva_valeria_lemos_e_joabe_santana.pdf</t>
   </si>
   <si>
     <t>Requer, que após ouvido o plenário, seja convocado para vir a esta Casa em plenário, o gerente de análises clinicas: Dionizio Nogueira para trazer informações sobre a produtividade em dados de exames realizados e sobre a denúncia com relação a proposta de aluguel (locação) de máquina para a secretaria de saúde.</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Gutão, Cristovam Neto, Gilmário Lustosa, Joabe Santana, Luiz Augusto, Marcio, Naira Nogueira, Riva, Salmeron Filho, Toni, Valéria Lemos</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/124/requerimento_019_2020_todos_os_vereadores.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/124/requerimento_019_2020_todos_os_vereadores.pdf</t>
   </si>
   <si>
     <t>Requer, que após ouvido o plenário, seja enviado este requerimento a bancada do Senado, para que seja disponibilizado recursos para construção e implantação da Unidade de Terapia Intensiva no Hospital Dr. João Pacheco Cavalcante, localizado no nosso município de Corrente- PI.</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/125/requerimento_020_2020_todos_os_vereadores.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/125/requerimento_020_2020_todos_os_vereadores.pdf</t>
   </si>
   <si>
     <t>Requer, que após ouvido o plenário, seja enviado este requerimento a bancada do Senado, para que aumente o valor de repasse para os atendimentos de média e alta complexidade para o Hospital Dr. João Pacheco Cavalcante, localizado no nosso município de Corrente- PI.</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Valéria Lemos, Marcio</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/</t>
+    <t>http://sapl.corrente.pi.leg.br/media/</t>
   </si>
   <si>
     <t>Requer, que após ouvido o plenário, seja encaminhado ao secretário de Finanças solicitação de informações sobre as EMENDAS IMPOSITIVAS elencados no orçamento de 2018.</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Joabe Santana, Marcio</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/127/requerimento_022_2018_joabe_santana_e_marcio.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/127/requerimento_022_2018_joabe_santana_e_marcio.pdf</t>
   </si>
   <si>
     <t>Requer, que após ouvido o plenário, solicitar informações do Excelentíssimo Senhor Prefeito Municipal de Corrente junto ao Banco do Brasil, bem como sobre o montante que foi contratado e a previsão de recebimento dos valores ajustado na avença, eis que já foi autorizado a realização dessa operação por esta Casa Legislativa, visando aquisição de veículos e máquinas direcionada para manutenção e conservação de estradas vicinais no nosso município.</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
     <t>Razões do veto</t>
   </si>
   <si>
     <t>Naira Nogueira</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/198/indicacao_0103-_2018_naira_nogueira.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/198/indicacao_0103-_2018_naira_nogueira.pdf</t>
   </si>
   <si>
     <t>Que seja organizado o banheiro do mercado público com portas para área externa, e não fique fechado no intervalo, poís está causando transtornos as pessoas que utilizam dos mesmos, poís está ficando fechado no horário de meio dia.</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/173/indicacao_001-_2018_gutao.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/173/indicacao_001-_2018_gutao.pdf</t>
   </si>
   <si>
     <t>Que seja feita a recuperação da estrada vicinal da BR- 135, passando pelas localidades: Simplício, Barreirão, Mariana, Certeza até liga à Sebastião Barros.</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/174/indicacao_002-_2018_gutao.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/174/indicacao_002-_2018_gutao.pdf</t>
   </si>
   <si>
     <t>Que seja recuperada a estrada vicinal na Sussuapara, Barrocão até a BR-135, Cristalândia.</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/175/indicacao_003-_2018_gutao.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/175/indicacao_003-_2018_gutao.pdf</t>
   </si>
   <si>
     <t>Que seja recuperada a Rua Castro Alves no bairro Morro do Pequi.</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/176/indicacao_004-_2018_gutao.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/176/indicacao_004-_2018_gutao.pdf</t>
   </si>
   <si>
     <t>Que seja perfurado um poço artesiano na localidade Floresta.</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/177/indicacao_005-_2018_gutao.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/177/indicacao_005-_2018_gutao.pdf</t>
   </si>
   <si>
     <t>Que sejam recuperadas todas as Ruas do bairro Sincerino.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/178/indicacao_006-_2018_gutao.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/178/indicacao_006-_2018_gutao.pdf</t>
   </si>
   <si>
     <t>Que sejam recuperadas todas as Ruas do bairro Morro do Pequi.</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/179/indicacao_007-_2018_gutao.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/179/indicacao_007-_2018_gutao.pdf</t>
   </si>
   <si>
     <t>Que sejam recuperadas todas as Ruas do bairro Aeroporto.</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/180/indicacao_008-_2018_gutao.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/180/indicacao_008-_2018_gutao.pdf</t>
   </si>
   <si>
     <t>Que sejam recuperadas todas as Ruas do bairro Vermelhão.</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/181/indicacao_009-_2018_gutao.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/181/indicacao_009-_2018_gutao.pdf</t>
   </si>
   <si>
     <t>Que seja perfurado um poço artesiano, na localidade Vereda do Riacho Grande .(Obs: local já demarcado previamente pelo estudo do geólogo).</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/182/indicacao_010-_2018_gutao.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/182/indicacao_010-_2018_gutao.pdf</t>
   </si>
   <si>
     <t>Que seja perfurado um poço artesiano , na localidade Certeza - Paraim de Baixo. (Obs: no local já demarcado previamente pelo estudo do geólogo com chances prováveis de vasão d´ água).</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/183/indicacao_011-_2018_gutao.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/183/indicacao_011-_2018_gutao.pdf</t>
   </si>
   <si>
     <t>Que seja pavimentada a Rua Antônio Rodrigues, no bairro Sincerino.</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/51/indicacao_012-_2018_toni.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/51/indicacao_012-_2018_toni.pdf</t>
   </si>
   <si>
     <t>Que seja feita a limpeza, e a iluminação do cemitério local: Jardim da saudade, e seja construída uma capela naquele local.</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/52/indicacao_013-_2018_toni.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/52/indicacao_013-_2018_toni.pdf</t>
   </si>
   <si>
     <t>Que seja feita a galeria de escoamento de águas pluviais na Rua Elias Alves Pugas, com escoamento pela Rua Filemon B. Nogueira ate o Riacho da Taboquinha, Bairro Centro.</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>Joabe Santana</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/193/indicacao_014-_2018_joabe_santana.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/193/indicacao_014-_2018_joabe_santana.pdf</t>
   </si>
   <si>
     <t>Que seja feita a pavimentação da Rua Estela Guerra, no bairro Sincerino.</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Riva</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/220/indicacao_018_2018_riva.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/220/indicacao_018_2018_riva.pdf</t>
   </si>
   <si>
     <t>Que seja disponibilizado um guarda de trânsito, nas imediações do colégio Mercedário São José, no horário de 11h ás 11:45h, diariamente durante a semana.</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/221/indicacao_019_2018_riva.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/221/indicacao_019_2018_riva.pdf</t>
   </si>
   <si>
     <t>Que sejam colocados redutores de velocidade (tartarugas), no cruzamento da Rua Quintino Custódio com a Rua Antônio Nogueira de Carvalho.</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/222/indicacao_020_2018_riva.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/222/indicacao_020_2018_riva.pdf</t>
   </si>
   <si>
     <t>Que sejam colocados redutores de velocidade (tartarugas), no cruzamento da Rua João Pacheco Cavalcante com a Rua Antônio Nogueira de Carvalho.</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>Cristovam Neto</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/91/indicacao_021_2018_cristovam_neto.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/91/indicacao_021_2018_cristovam_neto.pdf</t>
   </si>
   <si>
     <t>Que seja reformada a Praça: Joaquim Louzeiro da Silva na localidade Morro Redondo; para colocar os bancos e lâmpadas.</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>Gilmário Lustosa</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/104/indicacao_022-_2018_gilmario_lustosa.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/104/indicacao_022-_2018_gilmario_lustosa.pdf</t>
   </si>
   <si>
     <t>Que seja feita a recuperação da estrada que liga aos povoados Cocos, Bela Vista, Angico, Pindaíba I, Porteiras, Capão, Pindaíba II,Boi Manso,Caxingó, Morro Redondo, Buriti Grande, Barroca, Angical, Montíbio, Prata, Tatu e Aguão.</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/105/indicacao_023-_2018_gilmario_lustosa.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/105/indicacao_023-_2018_gilmario_lustosa.pdf</t>
   </si>
   <si>
     <t>Que seja perfurado poços artesianos : nos povoados Porteiras, Montíbio e Barreirão.</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Que seja feita a limpeza com capina e roço das ruas do bairro Vermelhão.</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/107/indicacao_026-_2018_gilmario_lustosa.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/107/indicacao_026-_2018_gilmario_lustosa.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado com urgência, carteiras escolares , para unidades escolares das localidades: Morro Redondo, Caxingó, Pindaíba I, Bela Vista, Simplício e Mariana.</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/108/indicacao_027_-2018_gilmario_lustosa.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/108/indicacao_027_-2018_gilmario_lustosa.pdf</t>
   </si>
   <si>
     <t>Que seja feita a reforma e ampliação do posto de saúde do Morro Redondo e Caxingó , pois encontra- se em situação critica.</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/95/indicacoes_028-_2018_cristovam_neto.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/95/indicacoes_028-_2018_cristovam_neto.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado carteiras escolares para a localidade Santa Marta.</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/99/indicacao_029-_2018_cristovam_neto.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/99/indicacao_029-_2018_cristovam_neto.pdf</t>
   </si>
   <si>
     <t>Que seja recuperada a estrada Santa Luzia/ Saquinho e Vaquetas na região da Santa Marta.</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/96/indicacao_030-_2018_cristovam_neto.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/96/indicacao_030-_2018_cristovam_neto.pdf</t>
   </si>
   <si>
     <t>Que seja recuperada a estrada dos Timbós na região da Santa Marta.</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/97/indicacao_031-_2018_cristovam_neto.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/97/indicacao_031-_2018_cristovam_neto.pdf</t>
   </si>
   <si>
     <t>Que seja recuperada a estrada do Campo Alegre.</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>Valéria Lemos</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/259/indicacao_032_2018_valeria_lemos.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/259/indicacao_032_2018_valeria_lemos.pdf</t>
   </si>
   <si>
     <t>Que sejam construídas quadras, nos bairros: Vermelhão, Morro do Pequi e Aeroporto.</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/201/indicacao_032_2018_naira_nogueira.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/201/indicacao_032_2018_naira_nogueira.pdf</t>
   </si>
   <si>
     <t>Que seja recuperada a Rua Mascarenhas de Morais no bairro Centro, tampando os buracos e limpea com capina.</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/98/indicacao_034-_2018_cristovam_neto.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/98/indicacao_034-_2018_cristovam_neto.pdf</t>
   </si>
   <si>
     <t>Que seja pavimentada com paralelepípedo a Rua Isabel da Barra da Santa Marta.</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/260/indicacao_035_2018_valeria_lemos.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/260/indicacao_035_2018_valeria_lemos.pdf</t>
   </si>
   <si>
     <t>Que sejam construídas praças, nos bairros: Vermelhão, Morro do Pequi e Aeroporto.</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/261/indicacao_036_2018_valeria_lemos.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/261/indicacao_036_2018_valeria_lemos.pdf</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/262/indicacao_037_2018_valeria_lemos.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/262/indicacao_037_2018_valeria_lemos.pdf</t>
   </si>
   <si>
     <t>Que seja concluída a escola Idalia Cavalcante na Vereda da Porta.</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/263/indicacao_038_2018_valeria_lemos.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/263/indicacao_038_2018_valeria_lemos.pdf</t>
   </si>
   <si>
     <t>Que seja concluída a Praça Joaquim Nogueira Paranaguá.</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/258/indicacao_039_2018_valeria_lemos.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/258/indicacao_039_2018_valeria_lemos.pdf</t>
   </si>
   <si>
     <t>Que feita a construção de uma ponte no Boqueirão da Serra Dourada.</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/264/indicacao_040_2018_valeria_lemos.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/264/indicacao_040_2018_valeria_lemos.pdf</t>
   </si>
   <si>
     <t>Que seja reformada a ponte do Itagi.</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/265/indicacao_041_2018_valeria_lemos.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/265/indicacao_041_2018_valeria_lemos.pdf</t>
   </si>
   <si>
     <t>Que seja reformada a passagem molhada da Santa Luzia.</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/202/indicacao_042_2018_naira_nogueira.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/202/indicacao_042_2018_naira_nogueira.pdf</t>
   </si>
   <si>
     <t>Que seja feito um parquinho na Unidade Escolar Marquês de Paranaguá.</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>Marcio</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/241/indicacao_043_2018_marcio.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/241/indicacao_043_2018_marcio.pdf</t>
   </si>
   <si>
     <t>Que seja feito o roço das Ruas e limpeza das Ruas do bairro Aeroporto.</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/74/indicacao_044-_2018_luiz_augusto.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/74/indicacao_044-_2018_luiz_augusto.pdf</t>
   </si>
   <si>
     <t>Que sejam colocados redutores de velocidade, na Rua Odon Ribeiro, no bairro Vila Nova.</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/73/indicacao_045-_2018_luiz_augusto.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/73/indicacao_045-_2018_luiz_augusto.pdf</t>
   </si>
   <si>
     <t>Que seja feita a poda das árvores da Avenida Adolf John Terry.</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/242/indicacao_046_2018_marcio.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/242/indicacao_046_2018_marcio.pdf</t>
   </si>
   <si>
     <t>Que seja feito o saneamento básico na Rua Juliet Barlout, atrás da maternidade e pavimentação.</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/203/indicacao_047_2018_naira_nogueira.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/203/indicacao_047_2018_naira_nogueira.pdf</t>
   </si>
   <si>
     <t>Que seja cascalhada a Rua Beira Rio que dá acesso ao bairro Limoeiro , poís está tendo muita lama.</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/204/indicacao_048_2018_naira_nogueira.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/204/indicacao_048_2018_naira_nogueira.pdf</t>
   </si>
   <si>
     <t>Que seja tampado um buraco existente na via próximo a sede  da OAB, bairro Nova Corrente.</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/109/indicacao_057_2018_gilmario_lustosa.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/109/indicacao_057_2018_gilmario_lustosa.pdf</t>
   </si>
   <si>
     <t>Que seja feito com urgência ampliação de duas salas de aulas na Unidade Escolar no povoado Morro Redondo, pois se encontra superlotada as salas, dificultando o aprendizado dos alunos.</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/110/indicacao_058_2018_gilmario_lustosa.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/110/indicacao_058_2018_gilmario_lustosa.pdf</t>
   </si>
   <si>
     <t>Que seja com urgência bueiros no trecho que liga aos povoados Simplício e Barreirão e recuperação da estrada que liga a Lagoa dos Vieiras.</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/190/indicacao_059-2018_joabe_santana.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/190/indicacao_059-2018_joabe_santana.pdf</t>
   </si>
   <si>
     <t>Que seja recuperada a tampa da sarjeta do final da Rua Adolf Jonh Terry com a Rua Aderson Lobato.</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/217/indicacao_060_2018_riva.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/217/indicacao_060_2018_riva.pdf</t>
   </si>
   <si>
     <t>Que seja feita uma sarjeta e na meio fio na Rua Benjamin Nogueira, ao lado do conselho tutelar.</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/92/indicacao_064_2018_cristovam_neto_1.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/92/indicacao_064_2018_cristovam_neto_1.pdf</t>
   </si>
   <si>
     <t>Que seja recuperada a estrada vicinal da BR- 135 até a localidade Varzinha nas imediações da escola próximo a residência do sr. Derisvaldo Cruz.</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/111/indicacao_076_2018_gilmario_lustosa.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/111/indicacao_076_2018_gilmario_lustosa.pdf</t>
   </si>
   <si>
     <t>Que seja feita a limpeza da Praça do povoado Morro Redondo.</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/112/indicacao_077_2018_gilmario_lustosa.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/112/indicacao_077_2018_gilmario_lustosa.pdf</t>
   </si>
   <si>
     <t>Que seja feita a iluminação pública do trecho da igreja católica do Barreirão até a residência do senhor Mário.</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/113/indicacao_078_2018_gilmario_lustosa.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/113/indicacao_078_2018_gilmario_lustosa.pdf</t>
   </si>
   <si>
     <t>Que seja solucionado com urgência ampliação e reforma do posto de saúde do Morro Redondo.</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/114/indicacao_091_2018_gilmario_lustosa.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/114/indicacao_091_2018_gilmario_lustosa.pdf</t>
   </si>
   <si>
     <t>Que seja feita a iluminação pública dos povoados, Caxingó, Cocos, Pindaíba e Morro Redondo.</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/115/indicacao_092_2018_gilmario_lustosa.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/115/indicacao_092_2018_gilmario_lustosa.pdf</t>
   </si>
   <si>
     <t>Que seja feita a reforma e ampliação do Posto de Saúde do Barreirão.</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>Que seja feiro o roço dos povoados Celoura, Riacho Escuro, Araça, Sussuapara, Varzea Grande, Simplício, Barreirão, Primavera, Tanque Velho, Mariana e Certeza.</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/218/indicacao_096_2018_riva.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/218/indicacao_096_2018_riva.pdf</t>
   </si>
   <si>
     <t>Que seja recuperada a estrada da Bela Vista e Pindaíba para melhorar o transporte escolar.</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/75/indicacoes_0104-_2018_luiz_augusto.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/75/indicacoes_0104-_2018_luiz_augusto.pdf</t>
   </si>
   <si>
     <t>Que seja padronizado as calçadas da Rua Ypiranga.</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/100/indicacao_0105-2018_cristovam_neto.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/100/indicacao_0105-2018_cristovam_neto.pdf</t>
   </si>
   <si>
     <t>Que seja trocada a canalização da água da Barra da Santa Marta, por canalização por canos, pois está havendo desperdício d' água.</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/101/indicacao_0106-2018_cristovam_neto.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/101/indicacao_0106-2018_cristovam_neto.pdf</t>
   </si>
   <si>
     <t>Que seja feito um redutor de velocidade na Rua Miluca Nogueira.</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/238/indicacao_0107_2018_marcio.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/238/indicacao_0107_2018_marcio.pdf</t>
   </si>
   <si>
     <t>Que seja feita a limpeza da Praça do bairro Sincerino e seja feita a jardinagem daquele local.</t>
   </si>
   <si>
     <t>Toni, Luiz Augusto</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/45/indicacao_0108_2018_toni.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/45/indicacao_0108_2018_toni.pdf</t>
   </si>
   <si>
     <t>Que seja colocados redutores de velocidade na Rua Oberlim Cunha Nogueira</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/266/indicacao_109_2018_valeria_lemos.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/266/indicacao_109_2018_valeria_lemos.pdf</t>
   </si>
   <si>
     <t>Que se cumpra a lei inserindo os conteúdos de História e Geografia de Corrente.</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/267/indicacao_111_2018_valeria_lemos.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/267/indicacao_111_2018_valeria_lemos.pdf</t>
   </si>
   <si>
     <t>Que seja feita a impressão do livro História e Geografia de Corrente e seja feita sua distribuição nas escolas municipais.</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/129/indicacao_0112-_2018_gilmario_lustosa.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/129/indicacao_0112-_2018_gilmario_lustosa.pdf</t>
   </si>
   <si>
     <t>Que seja feito o roço do trecho que dá acesso aos povoados Angical, Barroca I e II, Montíbio, Boi Manso II,Buriti Grande, Jaqueira, Prata, Tatu, Águão, Porteiras, Cocos, Pindaíba I e II.</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/128/indicacao_0113-_2018_gilmario_lustosa.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/128/indicacao_0113-_2018_gilmario_lustosa.pdf</t>
   </si>
   <si>
     <t>Que seja construído um bueiro no trecho que liga o povoado Simplício, próximo a BR- 135.</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/130/indicacao_0114-_2018_gilmario_lustosa.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/130/indicacao_0114-_2018_gilmario_lustosa.pdf</t>
   </si>
   <si>
     <t>Que seja feita a instalação do poço artesiano do Barreirão, com uma caixa d' água de 5 mil litros  levando ate a igreja católica do Barreirão.</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/131/indicacao_0115-_2018_gilmario_lustosa.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/131/indicacao_0115-_2018_gilmario_lustosa.pdf</t>
   </si>
   <si>
     <t>Que seja feita a recuperação com cascalhamento no acesso que liga o bairro Limoeiro.</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/194/indicacao_0117-_2018_joabe_santana.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/194/indicacao_0117-_2018_joabe_santana.pdf</t>
   </si>
   <si>
     <t>Que seja construída tartarugas (redutores de velocidade) na Av. Professora Joaquina Nogueira, recuperando as que já foram construídas, completando a lombada com cimento.</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/54/indicacao_0118_-_2018_toni.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/54/indicacao_0118_-_2018_toni.pdf</t>
   </si>
   <si>
     <t>Que seja recuperada a estrada com terraplanagem e seja feito o roço da estrada PI Corrente/ Riacho Frio, até a localidade Jenipapo, no limite de Corrente com Parnaguá.</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/53/indicacao_0121-2018_toni.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/53/indicacao_0121-2018_toni.pdf</t>
   </si>
   <si>
     <t>Que seja recuperada a estrada e feito o roço da estrada da Guanabara a Lagoa de Fora.</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/223/indicacao_127_2018_riva.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/223/indicacao_127_2018_riva.pdf</t>
   </si>
   <si>
     <t>Que seja feita a recuperação da estrada Barreira Branca, Barro Alto e Araça.</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/224/indicacao_128_2018_riva.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/224/indicacao_128_2018_riva.pdf</t>
   </si>
   <si>
     <t>Que seja feita a ampliação da rede hidráulica do Retiro para as residências daquela localidade.</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/225/indicacao_129_2018_riva.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/225/indicacao_129_2018_riva.pdf</t>
   </si>
   <si>
     <t>Que seja colocado redutores de velocidade na Rua da APAE.</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/226/indicacao_130_2018_riva.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/226/indicacao_130_2018_riva.pdf</t>
   </si>
   <si>
     <t>Que seja feito o plantio de árvores na continuação da Rua Adolf Jonh Terry.</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/227/indicacao_131_2018_riva.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/227/indicacao_131_2018_riva.pdf</t>
   </si>
   <si>
     <t>Que seja feito o fardamento dos vigias conforme Lei Municipal.</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/229/indicacao_132_2018_riva.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/229/indicacao_132_2018_riva.pdf</t>
   </si>
   <si>
     <t>Que seja nos enviado a relação dos poços artesianos do município, colocando se é de convênio ou se foi construído com recursos próprios.</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/93/indicacao_0133_2018_cristovam_neto.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/93/indicacao_0133_2018_cristovam_neto.pdf</t>
   </si>
   <si>
     <t>Que seja feita a limpeza com capina da área próxima a Academia João Domingos Louzeiro, a reforma da academia com pintura.</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/205/indicacao_0134_2018_naira_nogueira.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/205/indicacao_0134_2018_naira_nogueira.pdf</t>
   </si>
   <si>
     <t>Que seja perfurado poço artesiano no posto de saúde do Araça para ser canalizado para a comunidade.</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/195/indicacao_0135-_2018_joabe_santana.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/195/indicacao_0135-_2018_joabe_santana.pdf</t>
   </si>
   <si>
     <t>Que sejam colocadas lombadas (redutor de velocidade) na Rua Ulisses Guimarães e Rua Ipiranga, no bairro Sincerino.</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/46/indicacao_0136_2018_toni.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/46/indicacao_0136_2018_toni.pdf</t>
   </si>
   <si>
     <t>Que seja recuperada a estrada do Riacho Grande ao Araça passando pelo Cercado</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/216/indicacao_138_2018_riva.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/216/indicacao_138_2018_riva.pdf</t>
   </si>
   <si>
     <t>Que seja feita a sinalização e organização do trânsito nas vias públicas do centro, nas proximidades do mercado, e sejam notificados os caminhoneiros para retirarem os caminhões da proximidade da BR- 135, próximo sod postos Imperial e Primavera.</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/132/indicacao_0139_-_2018_gilmario_lustosa.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/132/indicacao_0139_-_2018_gilmario_lustosa.pdf</t>
   </si>
   <si>
     <t>Que seja feita a abertura da Rua ao lado do supermercado Corrente no bairro Morro Pequi.</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/133/indicacao_0140-_2018_gilmario_lustosa.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/133/indicacao_0140-_2018_gilmario_lustosa.pdf</t>
   </si>
   <si>
     <t>Que seja feita a limpeza do Rio Paraim nos trechos entre a fazenda de Dr. Mardem até o senhor Geraldo Vaqueiro.</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/134/indicacao_0141_-_2018_gilmario_lustosa.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/134/indicacao_0141_-_2018_gilmario_lustosa.pdf</t>
   </si>
   <si>
     <t>Que seja feita a instalação do poço artesiano do Angical até a escola do Morro Redondo, pois é de suma importância para o atendimento com água potável para os alunos.</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/246/indicacao_142_2018_marcio.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/246/indicacao_142_2018_marcio.pdf</t>
   </si>
   <si>
     <t>Que seja feito a limpeza com capina e roço da área da escola Dr. Filemon Nogueira Paranaguá.</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/247/indicacao_143_2018_marcio.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/247/indicacao_143_2018_marcio.pdf</t>
   </si>
   <si>
     <t>Que seja feito a limpeza com capina e roço da área da praça do bairro Jacolândia.</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/47/indicacao_0144_2018_toni.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/47/indicacao_0144_2018_toni.pdf</t>
   </si>
   <si>
     <t>Que seja instalada a energia da Unidade Escolar da Guanabara</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/206/indicacao_0145_2018_naira_nogueira.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/206/indicacao_0145_2018_naira_nogueira.pdf</t>
   </si>
   <si>
     <t>Que seja colocado asfalto na Rua Manoel Araújo, no bairro Morro do Pequi.</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/207/indicacao_0146_2018_naira_nogueira.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/207/indicacao_0146_2018_naira_nogueira.pdf</t>
   </si>
   <si>
     <t>Que seja feita a pavimentação da Rua Castro Alves, no bairro Morro do Pequi.</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/208/indicacao_0147_2018_naira_nogueira.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/208/indicacao_0147_2018_naira_nogueira.pdf</t>
   </si>
   <si>
     <t>Que seja feita a pavimentação asfáltica na Rua Gabriel Levi, no bairro Nova Corrente.</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/209/indicacao_0148_2018_naira_nogueira.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/209/indicacao_0148_2018_naira_nogueira.pdf</t>
   </si>
   <si>
     <t>Que seja feita a pavimentação poliédrica na Rua Juliet Barlow, Ruas atrás da antiga maternidade.</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/210/indicacao_0149_2018_naira_nogueira.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/210/indicacao_0149_2018_naira_nogueira.pdf</t>
   </si>
   <si>
     <t>Que seja feita a pavimentação com asfalto na Rua Mascarenhas de Morais, no centro.</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/255/indicacao_0150-2018_valeria_lemos.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/255/indicacao_0150-2018_valeria_lemos.pdf</t>
   </si>
   <si>
     <t>Que seja feita a acessibilidade do ginásio poliesportivo: Domingos Apolônio.</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/136/indicacao_0151-2018_gilmario_lustosa.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/136/indicacao_0151-2018_gilmario_lustosa.pdf</t>
   </si>
   <si>
     <t>Que seja solucionado a falta de água da Escola do Morro Redondo , levando água no carro pipa pelo menos uma vez por semana.</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/135/indicacao_0152-2018_gilmario_lustos.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/135/indicacao_0152-2018_gilmario_lustos.pdf</t>
   </si>
   <si>
     <t>Que seja feito um poço artesiano na região do Paraim de Baixo no povoado Tanque Velho, pois há várias famílias que sofrem por falta d' água.</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/137/indicacao_0153_-2018_gilmario_lustosa.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/137/indicacao_0153_-2018_gilmario_lustosa.pdf</t>
   </si>
   <si>
     <t>Que seja feita a reforma da Unidade Escolar do bairro Morro do Pequi.</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/170/indicacao_0154-2018_gutao.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/170/indicacao_0154-2018_gutao.pdf</t>
   </si>
   <si>
     <t>Que seja feita a ronda policial no fim de semana na zona rural localidade Santa Marta.</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/196/indicacao_0155_-2018_joabe_santana.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/196/indicacao_0155_-2018_joabe_santana.pdf</t>
   </si>
   <si>
     <t>Que sejam feito os meios fios com sarjeta das ruas pavimentadas do setor de oficinas.</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/219/indicacao_0157_2018_riva.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/219/indicacao_0157_2018_riva.pdf</t>
   </si>
   <si>
     <t>Que seja feito o cascalhamento e a recuperação do bairro Fernado Carlos Cavalcante.</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/171/indicacao_0158_-2018_gutao.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/171/indicacao_0158_-2018_gutao.pdf</t>
   </si>
   <si>
     <t>Que seja feita a faixa de pedreste na Rua Desembargador Amaral em frente a Droga Centro e construída uma rampa de acessibilidade.</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/248/indicacao_159_2018_marcio.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/248/indicacao_159_2018_marcio.pdf</t>
   </si>
   <si>
     <t>Que seja recuperada a estrada do Aguão, Tatu até a Pratam poís está intrafegável.</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/249/indicacao_160_2018_marcio.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/249/indicacao_160_2018_marcio.pdf</t>
   </si>
   <si>
     <t>Que seja feita a canaleta da rede de esgoto da Rua Aderson Lobato seguindo pela Rua Filemon Nogueira.</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/239/indicacao_161_2018_marcio.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/239/indicacao_161_2018_marcio.pdf</t>
   </si>
   <si>
     <t>Que seja colocado redutor de velocidade na Rua Principal do bairro Jacolândia.</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/214/indicacao_162_2018_naira_nogueira.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/214/indicacao_162_2018_naira_nogueira.pdf</t>
   </si>
   <si>
     <t>Que seja perfurado o poço da localidade Pinda[iba I.</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/213/indicacao_163_2018_naira_nogueira.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/213/indicacao_163_2018_naira_nogueira.pdf</t>
   </si>
   <si>
     <t>Que seja ampliado o espaço do local de festa no Parque de Exposições Governador Alberto Tavares Silva.</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/215/indicacao_164_2018_naira_nogueira.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/215/indicacao_164_2018_naira_nogueira.pdf</t>
   </si>
   <si>
     <t>Que seja construída uma arquibancada de concreto com alojamento em baixo para vaqueiros.</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/48/indicacao_0165_2018_toni.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/48/indicacao_0165_2018_toni.pdf</t>
   </si>
   <si>
     <t>Que seja feita a limpeza da estrada do Calumbi ao lixão (Aterro Sanitário).</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/184/indicacao_0166-_2018_gutao.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/184/indicacao_0166-_2018_gutao.pdf</t>
   </si>
   <si>
     <t>Que seja perfurado poço artesiano na localidade Barra do Rio.</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/138/indicacao_0167-_2018_gilmario_lustosa.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/138/indicacao_0167-_2018_gilmario_lustosa.pdf</t>
   </si>
   <si>
     <t>Que seja feita a iluminação pública do povoado Boi Manso, da igreja Batista até a Unidade Escolar do Morro Redondo.</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/139/indicacao_0168-_2018_gilmario_lustosa.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/139/indicacao_0168-_2018_gilmario_lustosa.pdf</t>
   </si>
   <si>
     <t>Que seja feita a recuperação da estrada do Morro Redondo, Caxingó, Prata, Tatu, Águão, Buriti Grande e Montíbio, com grande urgência, pois está dificultando o transporte escolar.</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/140/indicacao_0169-_2018_gilmario_lustosa.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/140/indicacao_0169-_2018_gilmario_lustosa.pdf</t>
   </si>
   <si>
     <t>Que seja feita a instalação da água do poço artesiano do Barreirão  com urgência, pois o Rio Paraim está seco, causando transtornos a população da região.</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/268/indicacao_170_2018_valeria_lemos.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/268/indicacao_170_2018_valeria_lemos.pdf</t>
   </si>
   <si>
     <t>Que seja construída a UBS do bairro Jacolândia.</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/269/indicacao_171_2018_valeria_lemos.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/269/indicacao_171_2018_valeria_lemos.pdf</t>
   </si>
   <si>
     <t>Que seja entregue a sociedade de Corrente o prédio do CRAS.</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/270/indicacao_172_2018_valeria_lemos.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/270/indicacao_172_2018_valeria_lemos.pdf</t>
   </si>
   <si>
     <t>Que seja concluída a reforma da Praça Joaquim Nogueira Paranaguá.</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/271/indicacao_173_2018_valeria_lemos.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/271/indicacao_173_2018_valeria_lemos.pdf</t>
   </si>
   <si>
     <t>Que seja construída Praças nos bairros: Vermelhão, Morro do Pequi e Aeroporto.</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/272/indicacao_174_2018_valeria_lemos.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/272/indicacao_174_2018_valeria_lemos.pdf</t>
   </si>
   <si>
     <t>Que seja concluída a construção das quadras poliesportivas do bairros, Vermelhão e Morro do Pequi.</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/273/indicacao_175_2018_valeria_lemos.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/273/indicacao_175_2018_valeria_lemos.pdf</t>
   </si>
   <si>
     <t>Que seja concluída a construção da escola modelo da Vereda da Porta.</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/274/indicacao_176_2018_valeria_lemos.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/274/indicacao_176_2018_valeria_lemos.pdf</t>
   </si>
   <si>
     <t>Que seja feita a revitalização do Rio Corrente.</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/275/indicacao_177_2018_valeria_lemos.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/275/indicacao_177_2018_valeria_lemos.pdf</t>
   </si>
   <si>
     <t>Que seja concluída a construção das casas populares para que possam ser devidamente entregue as famílias agraciadas.</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/211/indicacao_178_2018_naira_nogueira.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/211/indicacao_178_2018_naira_nogueira.pdf</t>
   </si>
   <si>
     <t>Que seja feita limpeza e seja pavimentada a Rua José Pacheco Cavalcanti, no bairro Nova Corrente.</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/212/indicacao_179_2018_naira_nogueira.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/212/indicacao_179_2018_naira_nogueira.pdf</t>
   </si>
   <si>
     <t>Que seja feita a limpeza da Rua Jurandir Pacheco Cavalcante.</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/141/indicacao_0180-_2018_gilmario_lustosa.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/141/indicacao_0180-_2018_gilmario_lustosa.pdf</t>
   </si>
   <si>
     <t>Que seja feita com urgência a instalação da rede hidráulica do poço que já está perfurado do povoado Barreirão para as residências das pessoas, pois o Rio está seco e as pessoas precisam d' água.</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/142/indicacao_0181-_2018_gilmario_lustosa.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/142/indicacao_0181-_2018_gilmario_lustosa.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado com urgência, substituição das lâmpadas em frente a U.E. Morro Redondo até a igreja Católica.</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/143/indicacao_0182-_2018_gilmario_lustosa.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/143/indicacao_0182-_2018_gilmario_lustosa.pdf</t>
   </si>
   <si>
     <t>Que seja colocada as canaletas na Rua João do Lago no bairro Morro do Pequi.</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/230/indicacao_183_2018_riva.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/230/indicacao_183_2018_riva.pdf</t>
   </si>
   <si>
     <t>Que seja feita a pavimentação da Rua Enoque Gitirana com paralelepípedo.</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/185/indicacao_0185-_2018_gutao.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/185/indicacao_0185-_2018_gutao.pdf</t>
   </si>
   <si>
     <t>Que seja doado um lote no bairro Nova Corrente para a entidade filantrópica, e sem fins lucrativos, à loja macônica Ir. Augusto Nogueira Paranaguá, Federerada, ao grande Oriente do Brasil, para construção de sede própria em Corrente, conforme requerimento, ressalta-se que já foi protocolado em agosto de 2017 e reiterado novamente pelos referidos membros.</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/144/indicacao_0186-_2018_gilmario_lustosa.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/144/indicacao_0186-_2018_gilmario_lustosa.pdf</t>
   </si>
   <si>
     <t>Que seja autorizada com urgência a retro escavadeira para fazer a retirada de areia nos trechos que dar acesso a escola do Morro Redondo: Tatu, Prata, Aguão, Buriti Grande, Angical, Montíbio, poís se encontra intrafegável o acesso dos alunos.</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/145/indicacao_0187-_2018_gilmario_lustosa.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/145/indicacao_0187-_2018_gilmario_lustosa.pdf</t>
   </si>
   <si>
     <t>Que seja feito abastecimento com carros pipas nos povoados Barreirão, começando da residência do senhor Mário.</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/146/indicacao_0188-_2018_gilmario_lustosa.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/146/indicacao_0188-_2018_gilmario_lustosa.pdf</t>
   </si>
   <si>
     <t>Que seja feito abastecimento com carro pipa nos povoados Barreirão, da residência do Sr. Oneido até o Tanque Velho.</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/147/indicacao_0189-_2018_gilmario_lustosa.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/147/indicacao_0189-_2018_gilmario_lustosa.pdf</t>
   </si>
   <si>
     <t>Que seja feita a limpeza com capina da Rua João do Lago próximo a Lanchonete Ruffos, até a Unidade Básica de Saúde (UBS).</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/231/indicacao_190_2018_riva.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/231/indicacao_190_2018_riva.pdf</t>
   </si>
   <si>
     <t>Que seja recuperada o trecho da margem do Rio Corrente, atrás do colégio Mercedário São José, da Rua Ana Francisca a Rua Quintino Custódio.</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/232/indicacao_191_2018_riva.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/232/indicacao_191_2018_riva.pdf</t>
   </si>
   <si>
     <t>Que a secretaria de Meio Ambiente notifique a Agespisa sobre o saneamento básico na estação da Taboquinha IBC, os moradores estã sofrendo com mal cheiro.</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/233/indicacao_192_2018_riva.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/233/indicacao_192_2018_riva.pdf</t>
   </si>
   <si>
     <t>Que seja colocado bomba poço Bela Vista, poís há muitos dias encontra- se queimada.</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/94/indicacao_0193_2018_cristovam_neto.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/94/indicacao_0193_2018_cristovam_neto.pdf</t>
   </si>
   <si>
     <t>Que seja colocada areia na quadra da Praça: Correntino Paranaguá ao lado da rodoviária, para que nossos jovens possam praticar esporte.</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/57/indicacao_0194-_2018_toni.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/57/indicacao_0194-_2018_toni.pdf</t>
   </si>
   <si>
     <t>Que seja feita a limpeza do esgoto "Pouca Vergonha", no centro no trecho da Rua Ipiranga (Próximo Dr. Eudes), até o Jambo (Rua Desembargador Amaral ), no centro , e seja colocada telas na entrada dos bueiros para evitar que caia lixo do referido esgoto.</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/250/indicacao_195-_2018_marcio.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/250/indicacao_195-_2018_marcio.pdf</t>
   </si>
   <si>
     <t>Que seja sinalizada a Rua Aderson Lobato na confluência com a Rua Filemon Nogueira, colocando Tartarugas.</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/251/indicacao_196-_2018_marcio.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/251/indicacao_196-_2018_marcio.pdf</t>
   </si>
   <si>
     <t>Que seja sinalizada a Rua Principal da Jacolândia, colocando tartarugas.</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/252/indicacao_197-_2018_marcio.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/252/indicacao_197-_2018_marcio.pdf</t>
   </si>
   <si>
     <t>Que seja sinalizada com redutor de velocidade em frente a escola do Simplício e próximo a igreja.</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/58/indicacao_0198-_2018_toni.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/58/indicacao_0198-_2018_toni.pdf</t>
   </si>
   <si>
     <t>Que seja pavimentada com asfalto a Rua Adyr Guerra Nogueira, no bairro Morada do Sol I.</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/56/indicacao_0199_2018_toni.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/56/indicacao_0199_2018_toni.pdf</t>
   </si>
   <si>
     <t>Que seja pavimentada com asfalto a Rua Raimunda Nogueira Rocha, no bairro Morada do Sol I.</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/148/indicacao_0200-_2018_gilmario_lustosa.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/148/indicacao_0200-_2018_gilmario_lustosa.pdf</t>
   </si>
   <si>
     <t>Que seja cascalhada a Rua Beira Rio margem direita do Rio Corrente, bairro Vermelhão.</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/149/indicacao_0201-_2018_gilmario_lustosa.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/149/indicacao_0201-_2018_gilmario_lustosa.pdf</t>
   </si>
   <si>
     <t>Que seja perfurado poço artesiano no Juruna, Santa Marta.</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/150/indicacao_0202-_2018_gilmario_lustosa.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/150/indicacao_0202-_2018_gilmario_lustosa.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado um retroescavadeira para fazer o canal da lagoa de Dona Valquiria até o leito do Rio Paraim, poís o trecho Barreirão e Mariana já está seco.</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/71/indicacao_0203-_2018_luiz_augusto.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/71/indicacao_0203-_2018_luiz_augusto.pdf</t>
   </si>
   <si>
     <t>Que seja construído um curral comunitário no Boqueirão do Riacho Grande.</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/253/indicacao_204-_2018_marcio.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/253/indicacao_204-_2018_marcio.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado o roço e a recuperação da estrada do Morro Redondo, Prata, Aguão e Tatu.</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/151/indicacao_0205-_2018_gilmario_lustosa.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/151/indicacao_0205-_2018_gilmario_lustosa.pdf</t>
   </si>
   <si>
     <t>Que seja feito a recuperação da ponte da Serra Dourada, urgente.</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/152/indicacao_0206-_2018_gilmario_lustosa.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/152/indicacao_0206-_2018_gilmario_lustosa.pdf</t>
   </si>
   <si>
     <t>Que seja feito o abastecimento d' água com carro pipa no povoado Barreirão urgente, começando na residência do senhor Mario até a casa de Oneido, poís o Rio está seco dificultando o abastecimento da população.</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/153/indicacao_0207-_2018_gilmario_lustosa.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/153/indicacao_0207-_2018_gilmario_lustosa.pdf</t>
   </si>
   <si>
     <t>Que seja recuperada com urgência o acesso que liga, a escola do Morro Redondo, pois os alunos estão sendo prejudicados com falta de transporte escolar: Angical, Montíbio, Prata, Tatu, Aguão e Buriti Grande, por falta de acesso.</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/191/indicacao_0208-_2018_joabe_santana.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/191/indicacao_0208-_2018_joabe_santana.pdf</t>
   </si>
   <si>
     <t>Que seja feita a instalação do poço artesiano da comunidade Calumbi, que foi perfurado no mês de fevereiro deu uma boa vazão de água e o povo clamando por água, por não ter sido instalado até o momento.</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/154/indicacao_0209-_2018_gilmario_lustosa.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/154/indicacao_0209-_2018_gilmario_lustosa.pdf</t>
   </si>
   <si>
     <t>Que seja colocado dois  postes de energia na Rua da igreja católica no bairro Morro do Pequi.</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/234/indicacao_212_2018_riva.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/234/indicacao_212_2018_riva.pdf</t>
   </si>
   <si>
     <t>Que o vigia do conselho tutelar possa ficar na sede do Conselho Tutelar até o horário do início do trabalho dos conselheiros.</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/235/indicacao_213_2018_riva.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/235/indicacao_213_2018_riva.pdf</t>
   </si>
   <si>
     <t>Que seja aprofundado os poços, Barreira Branca e Mariana.</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/199/indicacao_0214_2018_naira_do_val.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/199/indicacao_0214_2018_naira_do_val.pdf</t>
   </si>
   <si>
     <t>Que seja pavimentada a Rua José Teodoro, no bairro Sincerino.</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/186/indicacao_0216-_2018_gutao.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/186/indicacao_0216-_2018_gutao.pdf</t>
   </si>
   <si>
     <t>Que seja recuperada a estrada do campo Alegre região da Santa Marta.</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/187/indicacao_0217-_2018_gutao.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/187/indicacao_0217-_2018_gutao.pdf</t>
   </si>
   <si>
     <t>Que seja recuperada a estrada dos Pastores na região da Santa Marta.</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/188/indicacao_0218-_2018_gutao.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/188/indicacao_0218-_2018_gutao.pdf</t>
   </si>
   <si>
     <t>Que seja feita uma passagem molhada sobe o riacho do Buritizinho na região da Santa Marta.</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/189/indicacao_0219-_2018_gutao.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/189/indicacao_0219-_2018_gutao.pdf</t>
   </si>
   <si>
     <t>Que seja recuperada a estrada do Buritizinho na região da Santa Marta.</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/192/indicacao_220_-2018_joabe_santana.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/192/indicacao_220_-2018_joabe_santana.pdf</t>
   </si>
   <si>
     <t>Que sejam construídas paradas de ônibus com coberturas, para que os alunos do IFPI sejam protegidos do sol/ chuva.</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/243/indicacao_221_2018_marcio.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/243/indicacao_221_2018_marcio.pdf</t>
   </si>
   <si>
     <t>Que seja colocada a tampa da caixa d' água e seja recuperada a ponte e a estrada do Boqueirão da Serra Dourada.</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/155/indicacao_0222-_2018_gilmario_lustosa.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/155/indicacao_0222-_2018_gilmario_lustosa.pdf</t>
   </si>
   <si>
     <t>Que seja criado a lei do PROCON no município de Corrente- PI.</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/156/indicacao_0223-_2018_gilmario_lustosa.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/156/indicacao_0223-_2018_gilmario_lustosa.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado urgente a retroescavadeira para fazer a abertura da lagoa da senhora Valquiria no Paraim de Cima, pois o Rio se encontra seco, causando grande prejuízo aos moradores da margem do Rio.</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/157/indicacao_0224-_2018_gilmario_lustosa.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/157/indicacao_0224-_2018_gilmario_lustosa.pdf</t>
   </si>
   <si>
     <t>Que seja feito a ampliação da escola do Morro Redondo com duas salas de aula, poís está superlotado as salas.</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/256/indicacao_225_2018_valeria_lemos.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/256/indicacao_225_2018_valeria_lemos.pdf</t>
   </si>
   <si>
     <t>Que sejam muradas todas as escolas da zona rural que ainda não possuem muro.</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/257/indicacao_226_2018_valeria_lemos.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/257/indicacao_226_2018_valeria_lemos.pdf</t>
   </si>
   <si>
     <t>Que sejam construídos banheiros adequados nas escolas municipais.</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/244/indicacao_227_2018_marcio.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/244/indicacao_227_2018_marcio.pdf</t>
   </si>
   <si>
     <t>Que seja perfurado um poço artesiano perto de Dona Jovita na localidade Barreirão.</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/158/indicacao_0228-_2018_gilmario_lustosa.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/158/indicacao_0228-_2018_gilmario_lustosa.pdf</t>
   </si>
   <si>
     <t>Que seja feita a canalização de águas pluviais da Rua que da acesso Rua na saída do Riacho Frio próxima a residência do senhor Tiago, poís está causando transtorno a população.</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/159/indicacao_0229-_2018_gilmario_lustosa.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/159/indicacao_0229-_2018_gilmario_lustosa.pdf</t>
   </si>
   <si>
     <t>Que seja feito com urgência abastecimento d' água no povoado Barreirão, nos trechos sendo da residência da senhora Eliete passando na igreja Assembleia na residência da senhor Mário no posto de saúde do Barreirão, até a casa do senhor Oneido.</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/160/indicacao_0230-_2018_gilmario_lustosa.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/160/indicacao_0230-_2018_gilmario_lustosa.pdf</t>
   </si>
   <si>
     <t>Que seja feita a reforma e ampliação do posto de saúde do Morro Redondo, com urgência, poís está em situação precária, causando transtorno a população daquela região.</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/161/indicacao_0231-_2018_gilmario_lustosa.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/161/indicacao_0231-_2018_gilmario_lustosa.pdf</t>
   </si>
   <si>
     <t>Que seja feita a limpeza da barragem comunitária da comunidade Mariana- Paraim de Baixo poís está seca e o período chuvoso está se aproximando.</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/197/indicacao_0232-_2018_joabe_santana.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/197/indicacao_0232-_2018_joabe_santana.pdf</t>
   </si>
   <si>
     <t>Que sejam colocados redutores de velocidade nas Ruas Ipiranga e Juscelino Kubitscheck</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/200/indicacao_0234_2018_naira_do_val.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/200/indicacao_0234_2018_naira_do_val.pdf</t>
   </si>
   <si>
     <t>Que seja colocada cobertura com tenda para fazer sombra para os alunos da Unidade Escolar Mário Nogueira.</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/245/indicacao_235_2018_marcio.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/245/indicacao_235_2018_marcio.pdf</t>
   </si>
   <si>
     <t>Que seja colocada caixa d' água e seja canalizada para as residências Poço da localidade Barreirão (Residência Zé Cará).</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/236/indicacao_236_2018_riva.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/236/indicacao_236_2018_riva.pdf</t>
   </si>
   <si>
     <t>Que seja construída uma barragem comunitária no Barreiro Preto.</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/237/indicacao_237_2018_riva.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/237/indicacao_237_2018_riva.pdf</t>
   </si>
   <si>
     <t>Que seja feita a abertura da Rua atrás do Colégio Mercedário até o CRAS.</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/172/indicacao_0238-2018_gutao.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/172/indicacao_0238-2018_gutao.pdf</t>
   </si>
   <si>
     <t>Que seja restabelecida a iluminação das ruas do loteamento Conviver, e das ruas do bairro Nova Corrente, pois há vários dias venho fazendo solicitações informais , e após reiteradas cbranças, não fui atendido, reforço que o índice de criminalidade naquele setor tem crescido, ínclusive com vítima fatal.</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/162/indicacao_0239_-2018_gilmario_lustosa.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/162/indicacao_0239_-2018_gilmario_lustosa.pdf</t>
   </si>
   <si>
     <t>Que seja feita a recuperação da estrada que liga o povoado Buriti Grande, Porteiras, até o Morro Redondo poís é a estrada de rota da escola.</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/163/indicacao_0240_-2018_gilmario_lustosa.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/163/indicacao_0240_-2018_gilmario_lustosa.pdf</t>
   </si>
   <si>
     <t>Que seja feita a iluminação pública do povoado Barroca I e II até o Angical.</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/164/indicacao_0241_-2018_gilmario_lustosa.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/164/indicacao_0241_-2018_gilmario_lustosa.pdf</t>
   </si>
   <si>
     <t>Que seja feita a iluminação pública do povoado Barreirão começando da Igreja Assembléia até a igreja Católica ao lado do posto de saúde.</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/165/indicacao_0242_-2018_gilmario_lustosa.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/165/indicacao_0242_-2018_gilmario_lustosa.pdf</t>
   </si>
   <si>
     <t>Que seja feita a iluminação pública do trecho da Avenida Adolf Jonh Terry até a Rua Aderson Lobato.</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/166/indicacao_0243_-2018_gilmario_lustosa.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/166/indicacao_0243_-2018_gilmario_lustosa.pdf</t>
   </si>
   <si>
     <t>Que seja recuperada a Avenida Intendente Justino, bairro Nova Corrente, com pavimentação asfáltica.</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/49/indicacao_0244_2018_toni.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/49/indicacao_0244_2018_toni.pdf</t>
   </si>
   <si>
     <t>Que seja instalado consultório odontológico no posto do Araticum</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/167/indicacao_0245_-2018_gilmario_lustosa.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/167/indicacao_0245_-2018_gilmario_lustosa.pdf</t>
   </si>
   <si>
     <t>Que seja feita a canalização de' águas pluviais da Rua João do Lago no bairro Morro do Pequi.</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/168/indicacao_0246_-2018_gilmario_lustosa.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/168/indicacao_0246_-2018_gilmario_lustosa.pdf</t>
   </si>
   <si>
     <t>Que seja feita a limpeza e pintura da praça do povoado Morro Redondo.</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/169/indicacao_0247_-2018_gilmario_lustosa.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/169/indicacao_0247_-2018_gilmario_lustosa.pdf</t>
   </si>
   <si>
     <t>Que seja feita a reforma da Unidade Escolar do povoado Simplício  na região do Paraim de Baixo.</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/50/indicacao_0248_2018_toni.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/50/indicacao_0248_2018_toni.pdf</t>
   </si>
   <si>
     <t>Que seja feita a iluminação no trecho do Calumbi (Próximo :Elcénia, Elisomar, Shenia.</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/102/indicacao_0249_-_2018_cristovam_neto.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/102/indicacao_0249_-_2018_cristovam_neto.pdf</t>
   </si>
   <si>
     <t>Que seja feita a recuperação do trecho da estrada intrafegável, dos Cocos do Riacho Grande.</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/103/indicacao_0250-_2018_cristovam_neto.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/103/indicacao_0250-_2018_cristovam_neto.pdf</t>
   </si>
   <si>
     <t>Que seja feita a recuperação da estrada e iluminação pública da Barra do Saquinho.</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/87/indicacoes_0252-_2018_gilmario_lustosa.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/87/indicacoes_0252-_2018_gilmario_lustosa.pdf</t>
   </si>
   <si>
     <t>Que seja feita a recuperação da estrada que liga a BR- 135 aos povoados Caxingó, Boi Manso e Morro Redondo, nos trechos mais críticos, pois está causando transtornos aquela população.</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/88/indicacoes_0253-_2018_gilmario_lustosa.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/88/indicacoes_0253-_2018_gilmario_lustosa.pdf</t>
   </si>
   <si>
     <t>Que seja feito o roço da Estrada que liga os povoados Bela Vista, Angico e Cocos.</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
     <t>Que seja feita a reforma da Unidade Escolar do Simplício.</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/90/indicacoes_0255-_2018_gilmario_lustosa.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/90/indicacoes_0255-_2018_gilmario_lustosa.pdf</t>
   </si>
   <si>
     <t>Que seja feita a recuperação da estrada que liga os povoados Mariana, Certeza, até a Caatinga Grande.</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/85/indicacao_0256-2018_naira_nogueira.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/85/indicacao_0256-2018_naira_nogueira.pdf</t>
   </si>
   <si>
     <t>Que seja feito Decreto de doação de portas, janelas, madeiras e telhas de escolas que estão fechadas com a nucleação e que possa ser doado para as escolas que estão ativas (funcionando), pois está o patrimônio sendo depredado , muitas vezes sendo roubado.</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/86/indicacao_0257-2018_naira_nogueira.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/86/indicacao_0257-2018_naira_nogueira.pdf</t>
   </si>
   <si>
     <t>Que seja feira reforma da Unidade Escolar Mário Nogueira trocando o forro das salas, colocando uma área coberta para na mesma ser feito evento devocionais.</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/84/indicacao_0258-_2018_marcio.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/84/indicacao_0258-_2018_marcio.pdf</t>
   </si>
   <si>
     <t>Que dê continuidade ao calçamento da Rua de Cidão no bairro Aeroporto.</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/72/indicacao_0259_-2018_luiz_augusto.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/72/indicacao_0259_-2018_luiz_augusto.pdf</t>
   </si>
   <si>
     <t>Que seja feita a pavimentação da Rua Raimunda Maria Nogueira Rocha (Bairro Deolino)</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/83/indicacao_0260-_2018_cristovam_aguiar.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/83/indicacao_0260-_2018_cristovam_aguiar.pdf</t>
   </si>
   <si>
     <t>Que seja feita a pavimentação da Rua no bairro Sincerino (Rua da Cerâmica de Natan).</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/76/indicacao_0261-_2018.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/76/indicacao_0261-_2018.pdf</t>
   </si>
   <si>
     <t>Que seja construída a pavimentação da Avenida Adolf John Terry e seja colocada a iluminação.</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/77/indicacao_0262_-2018.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/77/indicacao_0262_-2018.pdf</t>
   </si>
   <si>
     <t>Que seja feita a pavimentação da Rua Intendente no bairro Nova Corrente.</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/228/indicacao_132_2018_riva.pdf</t>
-[...2 lines deleted...]
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/240/indicacao_258_2018_marcio.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/228/indicacao_132_2018_riva.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/240/indicacao_258_2018_marcio.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -2478,68 +2478,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/118/requerimento_001_2018._gutao.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/117/requerimento_002_2018_toni.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/119/requerimento_004_2018_luiz_augusto.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/122/requerimento_008_2018_naira_nogueira_e_valeria_lemos.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/123/requerimento_.__009_2018_naira_nogueira__gilmari_kl1v6a1.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/121/requerimento_010_2018_naira_nogueira_e_valeria_lemos.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/120/requerimento_014_2018_riva_valeria_lemos_e_joabe_santana.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/124/requerimento_019_2020_todos_os_vereadores.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/125/requerimento_020_2020_todos_os_vereadores.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/127/requerimento_022_2018_joabe_santana_e_marcio.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/198/indicacao_0103-_2018_naira_nogueira.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/173/indicacao_001-_2018_gutao.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/174/indicacao_002-_2018_gutao.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/175/indicacao_003-_2018_gutao.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/176/indicacao_004-_2018_gutao.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/177/indicacao_005-_2018_gutao.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/178/indicacao_006-_2018_gutao.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/179/indicacao_007-_2018_gutao.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/180/indicacao_008-_2018_gutao.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/181/indicacao_009-_2018_gutao.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/182/indicacao_010-_2018_gutao.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/183/indicacao_011-_2018_gutao.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/51/indicacao_012-_2018_toni.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/52/indicacao_013-_2018_toni.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/193/indicacao_014-_2018_joabe_santana.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/220/indicacao_018_2018_riva.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/221/indicacao_019_2018_riva.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/222/indicacao_020_2018_riva.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/91/indicacao_021_2018_cristovam_neto.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/104/indicacao_022-_2018_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/105/indicacao_023-_2018_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/107/indicacao_026-_2018_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/108/indicacao_027_-2018_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/95/indicacoes_028-_2018_cristovam_neto.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/99/indicacao_029-_2018_cristovam_neto.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/96/indicacao_030-_2018_cristovam_neto.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/97/indicacao_031-_2018_cristovam_neto.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/259/indicacao_032_2018_valeria_lemos.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/201/indicacao_032_2018_naira_nogueira.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/98/indicacao_034-_2018_cristovam_neto.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/260/indicacao_035_2018_valeria_lemos.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/261/indicacao_036_2018_valeria_lemos.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/262/indicacao_037_2018_valeria_lemos.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/263/indicacao_038_2018_valeria_lemos.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/258/indicacao_039_2018_valeria_lemos.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/264/indicacao_040_2018_valeria_lemos.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/265/indicacao_041_2018_valeria_lemos.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/202/indicacao_042_2018_naira_nogueira.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/241/indicacao_043_2018_marcio.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/74/indicacao_044-_2018_luiz_augusto.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/73/indicacao_045-_2018_luiz_augusto.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/242/indicacao_046_2018_marcio.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/203/indicacao_047_2018_naira_nogueira.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/204/indicacao_048_2018_naira_nogueira.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/109/indicacao_057_2018_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/110/indicacao_058_2018_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/190/indicacao_059-2018_joabe_santana.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/217/indicacao_060_2018_riva.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/92/indicacao_064_2018_cristovam_neto_1.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/111/indicacao_076_2018_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/112/indicacao_077_2018_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/113/indicacao_078_2018_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/114/indicacao_091_2018_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/115/indicacao_092_2018_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/218/indicacao_096_2018_riva.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/75/indicacoes_0104-_2018_luiz_augusto.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/100/indicacao_0105-2018_cristovam_neto.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/101/indicacao_0106-2018_cristovam_neto.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/238/indicacao_0107_2018_marcio.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/45/indicacao_0108_2018_toni.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/266/indicacao_109_2018_valeria_lemos.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/267/indicacao_111_2018_valeria_lemos.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/129/indicacao_0112-_2018_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/128/indicacao_0113-_2018_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/130/indicacao_0114-_2018_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/131/indicacao_0115-_2018_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/194/indicacao_0117-_2018_joabe_santana.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/54/indicacao_0118_-_2018_toni.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/53/indicacao_0121-2018_toni.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/223/indicacao_127_2018_riva.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/224/indicacao_128_2018_riva.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/225/indicacao_129_2018_riva.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/226/indicacao_130_2018_riva.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/227/indicacao_131_2018_riva.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/229/indicacao_132_2018_riva.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/93/indicacao_0133_2018_cristovam_neto.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/205/indicacao_0134_2018_naira_nogueira.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/195/indicacao_0135-_2018_joabe_santana.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/46/indicacao_0136_2018_toni.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/216/indicacao_138_2018_riva.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/132/indicacao_0139_-_2018_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/133/indicacao_0140-_2018_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/134/indicacao_0141_-_2018_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/246/indicacao_142_2018_marcio.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/247/indicacao_143_2018_marcio.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/47/indicacao_0144_2018_toni.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/206/indicacao_0145_2018_naira_nogueira.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/207/indicacao_0146_2018_naira_nogueira.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/208/indicacao_0147_2018_naira_nogueira.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/209/indicacao_0148_2018_naira_nogueira.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/210/indicacao_0149_2018_naira_nogueira.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/255/indicacao_0150-2018_valeria_lemos.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/136/indicacao_0151-2018_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/135/indicacao_0152-2018_gilmario_lustos.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/137/indicacao_0153_-2018_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/170/indicacao_0154-2018_gutao.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/196/indicacao_0155_-2018_joabe_santana.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/219/indicacao_0157_2018_riva.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/171/indicacao_0158_-2018_gutao.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/248/indicacao_159_2018_marcio.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/249/indicacao_160_2018_marcio.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/239/indicacao_161_2018_marcio.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/214/indicacao_162_2018_naira_nogueira.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/213/indicacao_163_2018_naira_nogueira.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/215/indicacao_164_2018_naira_nogueira.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/48/indicacao_0165_2018_toni.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/184/indicacao_0166-_2018_gutao.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/138/indicacao_0167-_2018_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/139/indicacao_0168-_2018_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/140/indicacao_0169-_2018_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/268/indicacao_170_2018_valeria_lemos.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/269/indicacao_171_2018_valeria_lemos.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/270/indicacao_172_2018_valeria_lemos.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/271/indicacao_173_2018_valeria_lemos.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/272/indicacao_174_2018_valeria_lemos.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/273/indicacao_175_2018_valeria_lemos.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/274/indicacao_176_2018_valeria_lemos.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/275/indicacao_177_2018_valeria_lemos.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/211/indicacao_178_2018_naira_nogueira.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/212/indicacao_179_2018_naira_nogueira.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/141/indicacao_0180-_2018_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/142/indicacao_0181-_2018_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/143/indicacao_0182-_2018_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/230/indicacao_183_2018_riva.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/185/indicacao_0185-_2018_gutao.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/144/indicacao_0186-_2018_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/145/indicacao_0187-_2018_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/146/indicacao_0188-_2018_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/147/indicacao_0189-_2018_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/231/indicacao_190_2018_riva.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/232/indicacao_191_2018_riva.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/233/indicacao_192_2018_riva.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/94/indicacao_0193_2018_cristovam_neto.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/57/indicacao_0194-_2018_toni.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/250/indicacao_195-_2018_marcio.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/251/indicacao_196-_2018_marcio.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/252/indicacao_197-_2018_marcio.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/58/indicacao_0198-_2018_toni.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/56/indicacao_0199_2018_toni.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/148/indicacao_0200-_2018_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/149/indicacao_0201-_2018_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/150/indicacao_0202-_2018_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/71/indicacao_0203-_2018_luiz_augusto.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/253/indicacao_204-_2018_marcio.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/151/indicacao_0205-_2018_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/152/indicacao_0206-_2018_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/153/indicacao_0207-_2018_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/191/indicacao_0208-_2018_joabe_santana.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/154/indicacao_0209-_2018_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/234/indicacao_212_2018_riva.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/235/indicacao_213_2018_riva.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/199/indicacao_0214_2018_naira_do_val.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/186/indicacao_0216-_2018_gutao.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/187/indicacao_0217-_2018_gutao.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/188/indicacao_0218-_2018_gutao.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/189/indicacao_0219-_2018_gutao.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/192/indicacao_220_-2018_joabe_santana.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/243/indicacao_221_2018_marcio.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/155/indicacao_0222-_2018_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/156/indicacao_0223-_2018_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/157/indicacao_0224-_2018_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/256/indicacao_225_2018_valeria_lemos.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/257/indicacao_226_2018_valeria_lemos.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/244/indicacao_227_2018_marcio.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/158/indicacao_0228-_2018_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/159/indicacao_0229-_2018_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/160/indicacao_0230-_2018_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/161/indicacao_0231-_2018_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/197/indicacao_0232-_2018_joabe_santana.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/200/indicacao_0234_2018_naira_do_val.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/245/indicacao_235_2018_marcio.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/236/indicacao_236_2018_riva.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/237/indicacao_237_2018_riva.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/172/indicacao_0238-2018_gutao.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/162/indicacao_0239_-2018_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/163/indicacao_0240_-2018_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/164/indicacao_0241_-2018_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/165/indicacao_0242_-2018_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/166/indicacao_0243_-2018_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/49/indicacao_0244_2018_toni.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/167/indicacao_0245_-2018_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/168/indicacao_0246_-2018_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/169/indicacao_0247_-2018_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/50/indicacao_0248_2018_toni.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/102/indicacao_0249_-_2018_cristovam_neto.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/103/indicacao_0250-_2018_cristovam_neto.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/87/indicacoes_0252-_2018_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/88/indicacoes_0253-_2018_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/90/indicacoes_0255-_2018_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/85/indicacao_0256-2018_naira_nogueira.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/86/indicacao_0257-2018_naira_nogueira.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/84/indicacao_0258-_2018_marcio.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/72/indicacao_0259_-2018_luiz_augusto.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/83/indicacao_0260-_2018_cristovam_aguiar.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/76/indicacao_0261-_2018.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/77/indicacao_0262_-2018.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/228/indicacao_132_2018_riva.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/240/indicacao_258_2018_marcio.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/118/requerimento_001_2018._gutao.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/117/requerimento_002_2018_toni.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/119/requerimento_004_2018_luiz_augusto.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/122/requerimento_008_2018_naira_nogueira_e_valeria_lemos.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/123/requerimento_.__009_2018_naira_nogueira__gilmari_kl1v6a1.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/121/requerimento_010_2018_naira_nogueira_e_valeria_lemos.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/120/requerimento_014_2018_riva_valeria_lemos_e_joabe_santana.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/124/requerimento_019_2020_todos_os_vereadores.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/125/requerimento_020_2020_todos_os_vereadores.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/127/requerimento_022_2018_joabe_santana_e_marcio.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/198/indicacao_0103-_2018_naira_nogueira.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/173/indicacao_001-_2018_gutao.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/174/indicacao_002-_2018_gutao.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/175/indicacao_003-_2018_gutao.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/176/indicacao_004-_2018_gutao.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/177/indicacao_005-_2018_gutao.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/178/indicacao_006-_2018_gutao.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/179/indicacao_007-_2018_gutao.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/180/indicacao_008-_2018_gutao.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/181/indicacao_009-_2018_gutao.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/182/indicacao_010-_2018_gutao.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/183/indicacao_011-_2018_gutao.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/51/indicacao_012-_2018_toni.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/52/indicacao_013-_2018_toni.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/193/indicacao_014-_2018_joabe_santana.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/220/indicacao_018_2018_riva.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/221/indicacao_019_2018_riva.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/222/indicacao_020_2018_riva.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/91/indicacao_021_2018_cristovam_neto.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/104/indicacao_022-_2018_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/105/indicacao_023-_2018_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/107/indicacao_026-_2018_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/108/indicacao_027_-2018_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/95/indicacoes_028-_2018_cristovam_neto.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/99/indicacao_029-_2018_cristovam_neto.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/96/indicacao_030-_2018_cristovam_neto.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/97/indicacao_031-_2018_cristovam_neto.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/259/indicacao_032_2018_valeria_lemos.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/201/indicacao_032_2018_naira_nogueira.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/98/indicacao_034-_2018_cristovam_neto.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/260/indicacao_035_2018_valeria_lemos.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/261/indicacao_036_2018_valeria_lemos.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/262/indicacao_037_2018_valeria_lemos.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/263/indicacao_038_2018_valeria_lemos.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/258/indicacao_039_2018_valeria_lemos.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/264/indicacao_040_2018_valeria_lemos.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/265/indicacao_041_2018_valeria_lemos.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/202/indicacao_042_2018_naira_nogueira.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/241/indicacao_043_2018_marcio.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/74/indicacao_044-_2018_luiz_augusto.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/73/indicacao_045-_2018_luiz_augusto.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/242/indicacao_046_2018_marcio.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/203/indicacao_047_2018_naira_nogueira.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/204/indicacao_048_2018_naira_nogueira.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/109/indicacao_057_2018_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/110/indicacao_058_2018_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/190/indicacao_059-2018_joabe_santana.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/217/indicacao_060_2018_riva.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/92/indicacao_064_2018_cristovam_neto_1.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/111/indicacao_076_2018_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/112/indicacao_077_2018_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/113/indicacao_078_2018_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/114/indicacao_091_2018_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/115/indicacao_092_2018_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/218/indicacao_096_2018_riva.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/75/indicacoes_0104-_2018_luiz_augusto.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/100/indicacao_0105-2018_cristovam_neto.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/101/indicacao_0106-2018_cristovam_neto.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/238/indicacao_0107_2018_marcio.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/45/indicacao_0108_2018_toni.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/266/indicacao_109_2018_valeria_lemos.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/267/indicacao_111_2018_valeria_lemos.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/129/indicacao_0112-_2018_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/128/indicacao_0113-_2018_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/130/indicacao_0114-_2018_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/131/indicacao_0115-_2018_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/194/indicacao_0117-_2018_joabe_santana.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/54/indicacao_0118_-_2018_toni.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/53/indicacao_0121-2018_toni.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/223/indicacao_127_2018_riva.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/224/indicacao_128_2018_riva.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/225/indicacao_129_2018_riva.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/226/indicacao_130_2018_riva.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/227/indicacao_131_2018_riva.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/229/indicacao_132_2018_riva.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/93/indicacao_0133_2018_cristovam_neto.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/205/indicacao_0134_2018_naira_nogueira.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/195/indicacao_0135-_2018_joabe_santana.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/46/indicacao_0136_2018_toni.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/216/indicacao_138_2018_riva.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/132/indicacao_0139_-_2018_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/133/indicacao_0140-_2018_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/134/indicacao_0141_-_2018_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/246/indicacao_142_2018_marcio.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/247/indicacao_143_2018_marcio.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/47/indicacao_0144_2018_toni.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/206/indicacao_0145_2018_naira_nogueira.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/207/indicacao_0146_2018_naira_nogueira.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/208/indicacao_0147_2018_naira_nogueira.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/209/indicacao_0148_2018_naira_nogueira.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/210/indicacao_0149_2018_naira_nogueira.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/255/indicacao_0150-2018_valeria_lemos.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/136/indicacao_0151-2018_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/135/indicacao_0152-2018_gilmario_lustos.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/137/indicacao_0153_-2018_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/170/indicacao_0154-2018_gutao.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/196/indicacao_0155_-2018_joabe_santana.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/219/indicacao_0157_2018_riva.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/171/indicacao_0158_-2018_gutao.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/248/indicacao_159_2018_marcio.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/249/indicacao_160_2018_marcio.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/239/indicacao_161_2018_marcio.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/214/indicacao_162_2018_naira_nogueira.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/213/indicacao_163_2018_naira_nogueira.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/215/indicacao_164_2018_naira_nogueira.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/48/indicacao_0165_2018_toni.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/184/indicacao_0166-_2018_gutao.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/138/indicacao_0167-_2018_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/139/indicacao_0168-_2018_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/140/indicacao_0169-_2018_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/268/indicacao_170_2018_valeria_lemos.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/269/indicacao_171_2018_valeria_lemos.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/270/indicacao_172_2018_valeria_lemos.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/271/indicacao_173_2018_valeria_lemos.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/272/indicacao_174_2018_valeria_lemos.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/273/indicacao_175_2018_valeria_lemos.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/274/indicacao_176_2018_valeria_lemos.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/275/indicacao_177_2018_valeria_lemos.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/211/indicacao_178_2018_naira_nogueira.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/212/indicacao_179_2018_naira_nogueira.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/141/indicacao_0180-_2018_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/142/indicacao_0181-_2018_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/143/indicacao_0182-_2018_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/230/indicacao_183_2018_riva.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/185/indicacao_0185-_2018_gutao.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/144/indicacao_0186-_2018_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/145/indicacao_0187-_2018_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/146/indicacao_0188-_2018_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/147/indicacao_0189-_2018_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/231/indicacao_190_2018_riva.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/232/indicacao_191_2018_riva.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/233/indicacao_192_2018_riva.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/94/indicacao_0193_2018_cristovam_neto.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/57/indicacao_0194-_2018_toni.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/250/indicacao_195-_2018_marcio.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/251/indicacao_196-_2018_marcio.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/252/indicacao_197-_2018_marcio.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/58/indicacao_0198-_2018_toni.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/56/indicacao_0199_2018_toni.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/148/indicacao_0200-_2018_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/149/indicacao_0201-_2018_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/150/indicacao_0202-_2018_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/71/indicacao_0203-_2018_luiz_augusto.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/253/indicacao_204-_2018_marcio.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/151/indicacao_0205-_2018_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/152/indicacao_0206-_2018_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/153/indicacao_0207-_2018_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/191/indicacao_0208-_2018_joabe_santana.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/154/indicacao_0209-_2018_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/234/indicacao_212_2018_riva.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/235/indicacao_213_2018_riva.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/199/indicacao_0214_2018_naira_do_val.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/186/indicacao_0216-_2018_gutao.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/187/indicacao_0217-_2018_gutao.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/188/indicacao_0218-_2018_gutao.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/189/indicacao_0219-_2018_gutao.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/192/indicacao_220_-2018_joabe_santana.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/243/indicacao_221_2018_marcio.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/155/indicacao_0222-_2018_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/156/indicacao_0223-_2018_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/157/indicacao_0224-_2018_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/256/indicacao_225_2018_valeria_lemos.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/257/indicacao_226_2018_valeria_lemos.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/244/indicacao_227_2018_marcio.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/158/indicacao_0228-_2018_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/159/indicacao_0229-_2018_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/160/indicacao_0230-_2018_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/161/indicacao_0231-_2018_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/197/indicacao_0232-_2018_joabe_santana.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/200/indicacao_0234_2018_naira_do_val.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/245/indicacao_235_2018_marcio.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/236/indicacao_236_2018_riva.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/237/indicacao_237_2018_riva.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/172/indicacao_0238-2018_gutao.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/162/indicacao_0239_-2018_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/163/indicacao_0240_-2018_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/164/indicacao_0241_-2018_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/165/indicacao_0242_-2018_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/166/indicacao_0243_-2018_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/49/indicacao_0244_2018_toni.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/167/indicacao_0245_-2018_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/168/indicacao_0246_-2018_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/169/indicacao_0247_-2018_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/50/indicacao_0248_2018_toni.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/102/indicacao_0249_-_2018_cristovam_neto.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/103/indicacao_0250-_2018_cristovam_neto.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/87/indicacoes_0252-_2018_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/88/indicacoes_0253-_2018_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/90/indicacoes_0255-_2018_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/85/indicacao_0256-2018_naira_nogueira.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/86/indicacao_0257-2018_naira_nogueira.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/84/indicacao_0258-_2018_marcio.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/72/indicacao_0259_-2018_luiz_augusto.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/83/indicacao_0260-_2018_cristovam_aguiar.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/76/indicacao_0261-_2018.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/77/indicacao_0262_-2018.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/228/indicacao_132_2018_riva.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2018/240/indicacao_258_2018_marcio.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H213"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="121.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="129.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="128.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>