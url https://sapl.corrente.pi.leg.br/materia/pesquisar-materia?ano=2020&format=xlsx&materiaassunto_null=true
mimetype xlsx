--- v0 (2025-10-09)
+++ v1 (2026-04-14)
@@ -54,914 +54,914 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLOEM</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária Executivo Municipal</t>
   </si>
   <si>
     <t>Marcio, Cristovam Neto, Joabe Santana, Toni</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/291/projeto_de_lei_001-2020.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/291/projeto_de_lei_001-2020.pdf</t>
   </si>
   <si>
     <t>Fica denominada a Praça do bairro Vermelhão, de: Praça. Pe. José de Anchieta.</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/380/lei-ordinaria-729-_2020.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/380/lei-ordinaria-729-_2020.pdf</t>
   </si>
   <si>
     <t>Altera a redação dos incisos I e V do art. 58 da Lei Municipal nº. 461/2009 que dispõe sobre o Regime Próprio de Previdência dos Servidores Públicos Municipais de Corrente para adequação à Emenda Constitucional n° 103/2019, incluir o plano de equacionamento do déficit atuarial e dá outras providências.</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento Legislativo</t>
   </si>
   <si>
     <t>Luiz Augusto</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/302/req_gab_001-2020.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/302/req_gab_001-2020.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado requerimento ao senador Elmano Férrer, para que seja disponibilizado recurso para construção do centro de controle de ZOONOSES no âmbito do munícipio de Corrente- PI.</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/44/requerimento_005-2020.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/44/requerimento_005-2020.pdf</t>
   </si>
   <si>
     <t>Requerimento de informações sobre poços artesianos perfurados desde janeiro de 2017 até a presenta data, bem como a localização dos poços no município de Corrente- PI.</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Joabe Santana</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/19/requerimento_06-_2020_joabe_santana.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/19/requerimento_06-_2020_joabe_santana.pdf</t>
   </si>
   <si>
     <t>Solicitando informações a secretaria de saúde sobre motivo pela qual a UBS da Palmira foi reformada há mais de 5 meses e até o momento não está tendo atendimento, onde moradores precisam se deslocar para a UBS da Guanabara há quase 6 km de distância.</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>PLEG</t>
   </si>
   <si>
     <t>Parecer Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/305/parecer_27-2020.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/305/parecer_27-2020.pdf</t>
   </si>
   <si>
     <t>Parecer aos projetos de leis nº 008/2020 e 009/2020.</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/303/parecer_no_28-2020.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/303/parecer_no_28-2020.pdf</t>
   </si>
   <si>
     <t>Parecer nº 28 ao projeto de lei nº 10/2020.</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/304/parecer_29_-2020.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/304/parecer_29_-2020.pdf</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Toni, Cristovam Neto, Riva, Valéria Lemos</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/69/indicacao_001-2020.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/69/indicacao_001-2020.pdf</t>
   </si>
   <si>
     <t>Que seja feita a reforma (parte elétrica ventiladores) e limpeza da Unidade Escolar Mário Nogueira.</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/63/indicacao_002-2020.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/63/indicacao_002-2020.pdf</t>
   </si>
   <si>
     <t>Que seja feita a reforma da Unidade Escolar Manoel da Cunha , recuperação de ventiladores e consertos hidráulicos dos banheiros.</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Cristovam Neto, Riva, Toni, Valéria Lemos</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/66/indicacao_003-2020.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/66/indicacao_003-2020.pdf</t>
   </si>
   <si>
     <t>Que seja feita a reforma da Unidade Escolar Firmino Marques Maciel.</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Salmeron Filho</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/8/indicacao_04-_2020_salmeron_filho.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/8/indicacao_04-_2020_salmeron_filho.pdf</t>
   </si>
   <si>
     <t>Que seja feito a reforma da creche "Tia Luizinha" no bairro Aeroporto</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>Salmeron Filho, Valéria Lemos</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/</t>
+    <t>http://sapl.corrente.pi.leg.br/media/</t>
   </si>
   <si>
     <t>Que seja concluída a obra o ginásio poliesportivo do bairro Morro do Pequi.</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/9/indicacao_06-_2020_salmeron_filho.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/9/indicacao_06-_2020_salmeron_filho.pdf</t>
   </si>
   <si>
     <t>Que seja recuperada a estrada da localidade Porta do Araça</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/10/indicacao_08-2020_salmeron_filho.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/10/indicacao_08-2020_salmeron_filho.pdf</t>
   </si>
   <si>
     <t>Que seja feita a Pavimentação em paralelipípedo da interligação da Rua Ipiranga com a Rua Odon Ribeiro</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/2/indicacao_009-_2020_luiz_augusto.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/2/indicacao_009-_2020_luiz_augusto.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a reforma do prédio da Escola Municipal da Floresta: Teodoro Alves do Nascimento</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Salmeron Filho, Gilmário Lustosa, Marcio</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/70/indicacao_011-2020.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/70/indicacao_011-2020.pdf</t>
   </si>
   <si>
     <t>Que seja feita a recuperação da estrada do Simplício, Barreirão a Certeza.</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Riva</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/7/indicacao_012_-2020_riva.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/7/indicacao_012_-2020_riva.pdf</t>
   </si>
   <si>
     <t>Que seja feita a recuperação da estrada do Jancundá</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/4/indicacao_013-_2020_marcio.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/4/indicacao_013-_2020_marcio.pdf</t>
   </si>
   <si>
     <t>Que seja feita a recuperação da Rua Petrônio Portela no bairro Morro do Pequi</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/3/indicacao_014_-2020_luiz_augusto.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/3/indicacao_014_-2020_luiz_augusto.pdf</t>
   </si>
   <si>
     <t>Que seja editado um Decreto- Lei, regulamentando a destinação e aplicação das emendas parlamentares (Emendas Impositivas) dos vereadores no âmbito do município de Corrente- PI</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/68/indicacao_015_-2020.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/68/indicacao_015_-2020.pdf</t>
   </si>
   <si>
     <t>Que seja feita a conclusão da obra da Unidade Escolar da Vereda da Porta.</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Cristovam Neto</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/1/indicacao__016-__2020_cristovam_neto.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/1/indicacao__016-__2020_cristovam_neto.pdf</t>
   </si>
   <si>
     <t>Que seja feita a iluminação da Rua Isadora na Barra da Santa Marta.</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Naira Nogueira</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/5/indicacao_17_-_2020_naira_nogueira.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/5/indicacao_17_-_2020_naira_nogueira.pdf</t>
   </si>
   <si>
     <t>Que seja feito a recuperação da Rua Silvio Paulo Cavalcante no bairro Fernando Carlos</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/6/indicacao_18-2020_naira_nogueira.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/6/indicacao_18-2020_naira_nogueira.pdf</t>
   </si>
   <si>
     <t>Que seja feita reforma completa da Unidade Escolar Mário Nogueira</t>
   </si>
   <si>
     <t>Gilmário Lustosa</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/12/indicacao_19-_2020_gilmario_lustosa.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/12/indicacao_19-_2020_gilmario_lustosa.pdf</t>
   </si>
   <si>
     <t>Que seja feita a recuperação dos trechos críticos da estrada que liga a BR- 135 aos povoados: Caxingó, Boi Manso, Cocos, Barroca, Angical, Montíbio, Prata e Tatu.</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Que seja feita a reforma completa das seguintes unidades escolares:_x000D_
 Unidade Escolar: Morro Redondo_x000D_
 Unidade Escolar do Simplício_x000D_
 Unidade Escolar Bela Vista</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Valéria Lemos</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/11/indicacao_021-2020_valeria_lemos.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/11/indicacao_021-2020_valeria_lemos.pdf</t>
   </si>
   <si>
     <t>Que seja feita a conclusão da academia de saúde do bairro Aeroporto</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/32/indicacao_22_2020_gilmario_lustosa.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/32/indicacao_22_2020_gilmario_lustosa.pdf</t>
   </si>
   <si>
     <t>Que seja feita a limpeza com roço das Ruas do bairro Morro do Pequi, área de lazer próximo a rodoviária, e as ruas do bairro Vermelhão.</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/33/indicacao_23_2020_gilmario_lustosa.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/33/indicacao_23_2020_gilmario_lustosa.pdf</t>
   </si>
   <si>
     <t>Que seja feita a instalação dos poços artesianos dos povoados: Simplício e Barreirão com urgência.</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/34/indicacao_24_2020_gilmario_lustosa.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/34/indicacao_24_2020_gilmario_lustosa.pdf</t>
   </si>
   <si>
     <t>Que seja feita a reforma, a limpeza e na pintura dos meios fios da praça do povoado Morro Redondo.</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/30/indicacao_25_2020_gilmario_lustosa.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/30/indicacao_25_2020_gilmario_lustosa.pdf</t>
   </si>
   <si>
     <t>Que sejam cascalhadas as ruas de difícil acesso dos bairros Nova Corrente, Vermelhão, Morro do Pequi, Vila Nova, Sincerino, Aeroporto I e II, Izadora e Izabela.</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/35/indicacao_26_2020_joabe_santana.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/35/indicacao_26_2020_joabe_santana.pdf</t>
   </si>
   <si>
     <t>Que seja reformada a ponte da Palmira, com a troca de toda a madeira.</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/36/indicacao_28_2020_joabe_santana.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/36/indicacao_28_2020_joabe_santana.pdf</t>
   </si>
   <si>
     <t>Que seja reformada a estrada da Guanabara até a Lagoa de Fora.</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/37/indicacao_29_2020_joabe_santana.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/37/indicacao_29_2020_joabe_santana.pdf</t>
   </si>
   <si>
     <t>Que seja reformada a estrada da Guanabara passando pela Caatinga Grande a localidade Certeza.</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/38/indicacao_30_2020_joabe_santana.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/38/indicacao_30_2020_joabe_santana.pdf</t>
   </si>
   <si>
     <t>Que seja reformada a estrada da PI Sebastião Barros até a ponte da Palmira.</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/24/indicacao_31_2020_riva.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/24/indicacao_31_2020_riva.pdf</t>
   </si>
   <si>
     <t>Que a vigilância sanitária possa tomar providências com relação as orientações as pessoas sobre os vasos de plantas dentro do cemitério local , sobre acúmulo d´água e possível proliferação da dengue._x000D_
 _x000D_
 Que seja feita a limpeza geral do cemitério local, com construção da capela e iluminação da área.</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>Gutão</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/39/indicacao_32_2020_gutao.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/39/indicacao_32_2020_gutao.pdf</t>
   </si>
   <si>
     <t>Que seja pavimentada a Rua da UBS do bairro Jacolândia.</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/40/indicacao_33_2020_gutao.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/40/indicacao_33_2020_gutao.pdf</t>
   </si>
   <si>
     <t>Que seja concluída a pavimentação da Rua Antônio Rodrigues no bairro Sincerino.</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/41/indicacao_34_2020_gutao.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/41/indicacao_34_2020_gutao.pdf</t>
   </si>
   <si>
     <t>Que seja concluída a pavimentação da Rua José Camargo no centro.</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>Que seja concluída a pavimentação da Rua Anderson Lobato no centro.</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/43/indicacao_36_2020_gutao.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/43/indicacao_36_2020_gutao.pdf</t>
   </si>
   <si>
     <t>Que seja concluída a pavimentação da Rua Duque de Caxias no bairro Aeroporto.</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/59/indicacao_37_-2020_gutao.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/59/indicacao_37_-2020_gutao.pdf</t>
   </si>
   <si>
     <t>Que seja feita a pavimentação da Rua Carlos Martins, bairro Morro do Pequi.</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/22/indicacao_38_2020_valeria_lemos.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/22/indicacao_38_2020_valeria_lemos.pdf</t>
   </si>
   <si>
     <t>Que seja construída uma nova sede para a Unidade Escolar Mário Nogueira.</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/23/indicacao_39_2020_valeria_lemos.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/23/indicacao_39_2020_valeria_lemos.pdf</t>
   </si>
   <si>
     <t>Que seja resolvido o problema do poço da comunidade Pedra Furada.</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/25/indicacao_40_2020_salmeron_filho.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/25/indicacao_40_2020_salmeron_filho.pdf</t>
   </si>
   <si>
     <t>Que seja feita a roçagem da estrada vicinal que liga as localidades: Boa Vista, Calumbi, Barra da Vereda, Palmira, Guanabara e Caatinga Grande.</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/26/indicacao_41_2020_salmeron_filho.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/26/indicacao_41_2020_salmeron_filho.pdf</t>
   </si>
   <si>
     <t>Que seja feita a recuperação das estradas vicinal que liga as localidades: Barra da Vereda, Guanabara e Caatinga Grande.</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>Marcio</t>
   </si>
   <si>
     <t>Que seja feita a recuperação da estrada vicinal do Miroró a Vereda da Porta.</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/28/indicacao__43_2020_marcio.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/28/indicacao__43_2020_marcio.pdf</t>
   </si>
   <si>
     <t>Que seja feita a recuperação da Rua João do Lago, Bairro Morro do Pequi.</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/21/indicacao_44_2020_naira.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/21/indicacao_44_2020_naira.pdf</t>
   </si>
   <si>
     <t>Indica que seja perfurado um poço artesiano na Floresta na propriedade de Birinha .</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/31/indicacao_45_2020_gilmario_lustosa.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/31/indicacao_45_2020_gilmario_lustosa.pdf</t>
   </si>
   <si>
     <t>Que seja feita a reforma da ponte que liga o Buriti Grande ao Morro Redondo.</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/29/indicacao_46_2020_marcio.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/29/indicacao_46_2020_marcio.pdf</t>
   </si>
   <si>
     <t>Que seja feita a reforma da Rua Manoel Lourenço no bairro Morro do Pequi.</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/15/indicacao_47_-2020_gutao.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/15/indicacao_47_-2020_gutao.pdf</t>
   </si>
   <si>
     <t>Que seja feita a reforma da Escola da localidade Santa Marta</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/14/indicacao_48-_2020_gutao.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/14/indicacao_48-_2020_gutao.pdf</t>
   </si>
   <si>
     <t>Que seja feita a recuperação da estrada da localidade Lagoa Grande</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/20/indicacao_51-2020_naira_nogueira.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/20/indicacao_51-2020_naira_nogueira.pdf</t>
   </si>
   <si>
     <t>Que seja recuperada a Rua Barão do Paraim sentido Rio Corrente, trocando o poste de energia que é de madeira e substituindo por um poste de Concreto.</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/18/indicacao_52-_2020_gilmario_lustosa.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/18/indicacao_52-_2020_gilmario_lustosa.pdf</t>
   </si>
   <si>
     <t>Que seja feita a limpeza da Praça do Bairro Morro do Pequi</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/16/indicacao_53-2020_gilmario_lustosa.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/16/indicacao_53-2020_gilmario_lustosa.pdf</t>
   </si>
   <si>
     <t>Que seja recuperada com urgência a estrada do trecho Morro Redondo ao Povoado Bela Vista II.</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/280/indicacao_54-_2020_valeria_lemos.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/280/indicacao_54-_2020_valeria_lemos.pdf</t>
   </si>
   <si>
     <t>Que seja conclúida a Escola Modelo da Vereda da Porta.</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/282/indicacao_55-_2020_valeria_lemos.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/282/indicacao_55-_2020_valeria_lemos.pdf</t>
   </si>
   <si>
     <t>Que sejam concluídas as quadras poliesportivas dos bairros : Morro do Pequi e Vermelhão.</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/281/indicacao_56-_2020_valeria_lemos.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/281/indicacao_56-_2020_valeria_lemos.pdf</t>
   </si>
   <si>
     <t>Que seja murada a Escola Filemon José Nogueira, no bairro Aeroporto.</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/279/indicacao_060-_2020_joabe_santana.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/279/indicacao_060-_2020_joabe_santana.pdf</t>
   </si>
   <si>
     <t>Que seja reformada a ponte da localidade Palmira</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/277/indicacao_61-_2020_gilmario_lustosa.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/277/indicacao_61-_2020_gilmario_lustosa.pdf</t>
   </si>
   <si>
     <t>Que seja feita a reforma da Praça do povoado Morro Redondo</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/278/indicacao_62-_2020_gilmario_lustosa.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/278/indicacao_62-_2020_gilmario_lustosa.pdf</t>
   </si>
   <si>
     <t>Que seja feita a recuperação da ponte que liga o povoado Boi Manso na região do Morro Redondo.</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/276/indicacao_63-_2020_gilmario.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/276/indicacao_63-_2020_gilmario.pdf</t>
   </si>
   <si>
     <t>Que seja feito a reforma da Unidade Escolar Joaquim Araújo da Cunha no povoado Mariana Paraim de Baixo.</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/288/indicacao_69-_2020_salmeron_filho.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/288/indicacao_69-_2020_salmeron_filho.pdf</t>
   </si>
   <si>
     <t>Que seja feita a instalação de um consultório odontológico na Unidade Básica de saúde da localidade Guanabara.</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/286/indicacao__70-_2020_salmeron_filho.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/286/indicacao__70-_2020_salmeron_filho.pdf</t>
   </si>
   <si>
     <t>Que seja feita a instalação da rede de energia elétrica na Unidade Básica da saúde da localidade Palmira.</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/287/indicacao_71-_2020_salmeron_filho.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/287/indicacao_71-_2020_salmeron_filho.pdf</t>
   </si>
   <si>
     <t>Que seja feita a instalação da rede de distribuição d' água na localidade Boa Vista.</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/289/indicacao_72-2020.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/289/indicacao_72-2020.pdf</t>
   </si>
   <si>
     <t>Que seja ligada rede d'água na caixa d'água na localidade Barreira Branca.</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/290/indicacao_73-2020.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/290/indicacao_73-2020.pdf</t>
   </si>
   <si>
     <t>Que seja construída uma quadra poliesportiva na localidade Fazenda de Cima (Obs: área já doada).</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/283/indicacao_74-_2020.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/283/indicacao_74-_2020.pdf</t>
   </si>
   <si>
     <t>Que seja construído um posto de saúde na localidade Lagoa de Fora.</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/284/indicacao_75-_2020.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/284/indicacao_75-_2020.pdf</t>
   </si>
   <si>
     <t>Que seja pavimentada a Rua Manuel Nogueira no bairro Morro do Pequi.</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/285/indicacao_76-2020.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/285/indicacao_76-2020.pdf</t>
   </si>
   <si>
     <t>Que seja feita a limpeza da Praça do bairro Sincerino.</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/292/indicacao_80-_2020.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/292/indicacao_80-_2020.pdf</t>
   </si>
   <si>
     <t>Que seja feita a iluminação pública no trecho de estrada do Simplício ao Barreirão iniciando na casa do Sr. Tidin.</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/293/indicacao_81-_2020.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/293/indicacao_81-_2020.pdf</t>
   </si>
   <si>
     <t>Que seja feita a iluminação pública no Barreio Preto na região da Fazenda de Cima.</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/294/indicacao_82-2020.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/294/indicacao_82-2020.pdf</t>
   </si>
   <si>
     <t>Que seja regulaizada a situação problemática da falta de água na localidade Simplício.</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/297/indicacao_83-2020.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/297/indicacao_83-2020.pdf</t>
   </si>
   <si>
     <t>Que seja recuperada a estrada do Calumbi passando pelo Araticum, Barra da Vereda ate a Guanabara.</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/298/indicacao_84-2020.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/298/indicacao_84-2020.pdf</t>
   </si>
   <si>
     <t>Que seja recuperada a estrada da Palmira até a ponte do Rio Corrente.</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/299/indicacao_85-2020.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/299/indicacao_85-2020.pdf</t>
   </si>
   <si>
     <t>Que seja recuperada a ponte da Palmira sobre o Rio Corrente.</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/300/indicacao_86-2020.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/300/indicacao_86-2020.pdf</t>
   </si>
   <si>
     <t>Que seja recuperada a estrada da Guanabara ate a Lagoa de Fora.</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/301/indicacao_87-2020.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/301/indicacao_87-2020.pdf</t>
   </si>
   <si>
     <t>Que seja confeccionado um busto com a representação esculpida em escultura do sanfoneiro RAIMUNDO RIBEIRO LIRA, Raimundo Tangé com sua sanfona, e seja colocado na entrada da cidade de Corrente- PI.</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/295/indicacao_88-2020.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/295/indicacao_88-2020.pdf</t>
   </si>
   <si>
     <t>Que seja constríudo um curral comunitário, na localidade Retiro das Moças.</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/296/indicacao_89-2020.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/296/indicacao_89-2020.pdf</t>
   </si>
   <si>
     <t>Que sejam construídas 2 (duas) pasagens molhadas na estrada da localidade: Boqueirão do Riacho Grande, uma travessia do Riacho do Poção; e outra travessia do Sr. João Almeida.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1268,68 +1268,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/291/projeto_de_lei_001-2020.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/380/lei-ordinaria-729-_2020.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/302/req_gab_001-2020.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/44/requerimento_005-2020.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/19/requerimento_06-_2020_joabe_santana.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/305/parecer_27-2020.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/303/parecer_no_28-2020.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/304/parecer_29_-2020.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/69/indicacao_001-2020.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/63/indicacao_002-2020.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/66/indicacao_003-2020.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/8/indicacao_04-_2020_salmeron_filho.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/9/indicacao_06-_2020_salmeron_filho.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/10/indicacao_08-2020_salmeron_filho.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/2/indicacao_009-_2020_luiz_augusto.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/70/indicacao_011-2020.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/7/indicacao_012_-2020_riva.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/4/indicacao_013-_2020_marcio.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/3/indicacao_014_-2020_luiz_augusto.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/68/indicacao_015_-2020.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/1/indicacao__016-__2020_cristovam_neto.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/5/indicacao_17_-_2020_naira_nogueira.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/6/indicacao_18-2020_naira_nogueira.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/12/indicacao_19-_2020_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/11/indicacao_021-2020_valeria_lemos.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/32/indicacao_22_2020_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/33/indicacao_23_2020_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/34/indicacao_24_2020_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/30/indicacao_25_2020_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/35/indicacao_26_2020_joabe_santana.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/36/indicacao_28_2020_joabe_santana.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/37/indicacao_29_2020_joabe_santana.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/38/indicacao_30_2020_joabe_santana.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/24/indicacao_31_2020_riva.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/39/indicacao_32_2020_gutao.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/40/indicacao_33_2020_gutao.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/41/indicacao_34_2020_gutao.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/43/indicacao_36_2020_gutao.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/59/indicacao_37_-2020_gutao.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/22/indicacao_38_2020_valeria_lemos.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/23/indicacao_39_2020_valeria_lemos.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/25/indicacao_40_2020_salmeron_filho.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/26/indicacao_41_2020_salmeron_filho.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/28/indicacao__43_2020_marcio.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/21/indicacao_44_2020_naira.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/31/indicacao_45_2020_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/29/indicacao_46_2020_marcio.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/15/indicacao_47_-2020_gutao.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/14/indicacao_48-_2020_gutao.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/20/indicacao_51-2020_naira_nogueira.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/18/indicacao_52-_2020_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/16/indicacao_53-2020_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/280/indicacao_54-_2020_valeria_lemos.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/282/indicacao_55-_2020_valeria_lemos.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/281/indicacao_56-_2020_valeria_lemos.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/279/indicacao_060-_2020_joabe_santana.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/277/indicacao_61-_2020_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/278/indicacao_62-_2020_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/276/indicacao_63-_2020_gilmario.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/288/indicacao_69-_2020_salmeron_filho.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/286/indicacao__70-_2020_salmeron_filho.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/287/indicacao_71-_2020_salmeron_filho.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/289/indicacao_72-2020.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/290/indicacao_73-2020.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/283/indicacao_74-_2020.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/284/indicacao_75-_2020.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/285/indicacao_76-2020.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/292/indicacao_80-_2020.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/293/indicacao_81-_2020.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/294/indicacao_82-2020.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/297/indicacao_83-2020.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/298/indicacao_84-2020.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/299/indicacao_85-2020.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/300/indicacao_86-2020.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/301/indicacao_87-2020.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/295/indicacao_88-2020.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/296/indicacao_89-2020.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/291/projeto_de_lei_001-2020.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/380/lei-ordinaria-729-_2020.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/302/req_gab_001-2020.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/44/requerimento_005-2020.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/19/requerimento_06-_2020_joabe_santana.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/305/parecer_27-2020.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/303/parecer_no_28-2020.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/304/parecer_29_-2020.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/69/indicacao_001-2020.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/63/indicacao_002-2020.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/66/indicacao_003-2020.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/8/indicacao_04-_2020_salmeron_filho.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/9/indicacao_06-_2020_salmeron_filho.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/10/indicacao_08-2020_salmeron_filho.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/2/indicacao_009-_2020_luiz_augusto.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/70/indicacao_011-2020.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/7/indicacao_012_-2020_riva.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/4/indicacao_013-_2020_marcio.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/3/indicacao_014_-2020_luiz_augusto.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/68/indicacao_015_-2020.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/1/indicacao__016-__2020_cristovam_neto.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/5/indicacao_17_-_2020_naira_nogueira.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/6/indicacao_18-2020_naira_nogueira.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/12/indicacao_19-_2020_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/11/indicacao_021-2020_valeria_lemos.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/32/indicacao_22_2020_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/33/indicacao_23_2020_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/34/indicacao_24_2020_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/30/indicacao_25_2020_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/35/indicacao_26_2020_joabe_santana.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/36/indicacao_28_2020_joabe_santana.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/37/indicacao_29_2020_joabe_santana.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/38/indicacao_30_2020_joabe_santana.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/24/indicacao_31_2020_riva.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/39/indicacao_32_2020_gutao.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/40/indicacao_33_2020_gutao.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/41/indicacao_34_2020_gutao.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/43/indicacao_36_2020_gutao.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/59/indicacao_37_-2020_gutao.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/22/indicacao_38_2020_valeria_lemos.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/23/indicacao_39_2020_valeria_lemos.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/25/indicacao_40_2020_salmeron_filho.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/26/indicacao_41_2020_salmeron_filho.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/28/indicacao__43_2020_marcio.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/21/indicacao_44_2020_naira.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/31/indicacao_45_2020_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/29/indicacao_46_2020_marcio.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/15/indicacao_47_-2020_gutao.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/14/indicacao_48-_2020_gutao.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/20/indicacao_51-2020_naira_nogueira.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/18/indicacao_52-_2020_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/16/indicacao_53-2020_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/280/indicacao_54-_2020_valeria_lemos.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/282/indicacao_55-_2020_valeria_lemos.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/281/indicacao_56-_2020_valeria_lemos.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/279/indicacao_060-_2020_joabe_santana.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/277/indicacao_61-_2020_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/278/indicacao_62-_2020_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/276/indicacao_63-_2020_gilmario.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/288/indicacao_69-_2020_salmeron_filho.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/286/indicacao__70-_2020_salmeron_filho.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/287/indicacao_71-_2020_salmeron_filho.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/289/indicacao_72-2020.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/290/indicacao_73-2020.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/283/indicacao_74-_2020.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/284/indicacao_75-_2020.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/285/indicacao_76-2020.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/292/indicacao_80-_2020.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/293/indicacao_81-_2020.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/294/indicacao_82-2020.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/297/indicacao_83-2020.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/298/indicacao_84-2020.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/299/indicacao_85-2020.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/300/indicacao_86-2020.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/301/indicacao_87-2020.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/295/indicacao_88-2020.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2020/296/indicacao_89-2020.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H82"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="40.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="40.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="108.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="107.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>