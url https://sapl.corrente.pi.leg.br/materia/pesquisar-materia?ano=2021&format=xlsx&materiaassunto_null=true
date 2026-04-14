--- v0 (2025-10-09)
+++ v1 (2026-04-14)
@@ -54,5056 +54,5056 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Salmeron Filho</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/424/decreto_no_001_de_2021.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/424/decreto_no_001_de_2021.pdf</t>
   </si>
   <si>
     <t>Suspensão de Sessão Ordinária do dia 15 de março .</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/520/decreto_no_002_de_2021.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/520/decreto_no_002_de_2021.pdf</t>
   </si>
   <si>
     <t>Suspensão de Sessões e reunioes até o dia 07 de maio de 2021.</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/518/decreto_no_003__de_2021.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/518/decreto_no_003__de_2021.pdf</t>
   </si>
   <si>
     <t>Suspensão de Sessão Ordinária até o dia 28 de maio de 2021.</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/519/decreto_no_004_de_2021.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/519/decreto_no_004_de_2021.pdf</t>
   </si>
   <si>
     <t>Suspensão de Sessões e reuniões até o dia 04 de junho de 2021.</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Gilmário Lustosa, Paulo Henrique Dourado</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/605/decreto_legislativo_no_005_de_2021.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/605/decreto_legislativo_no_005_de_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão da Medalha do Mérito Legislativo "Marquês de Paranaguá" e da outras providências.</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
     <t>PLOEM</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária Executivo Municipal</t>
   </si>
   <si>
     <t>Murilo Mascarenhas</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/420/projeto_de_lei_no_001_de_2021-executivo_municipal.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/420/projeto_de_lei_no_001_de_2021-executivo_municipal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a restruturação do Conselho Municipal de Acompanhamento e Controle Social do Fundo de Manutenção e Desenvolvimento da Educação Básica e de Valorização dos Profissionais da Educação Básica -CACS- FUNDEB, em conformidade com o artigo 212- A da constituição federal, regulamentado na forma da lei federal nº 14.113, de 25 de dezembro de 2020 e dá outras providências.</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/396/projeto_de_lei_no_002_de_2021.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/396/projeto_de_lei_no_002_de_2021.pdf</t>
   </si>
   <si>
     <t>Altera o plano de equacionamento do déficit atuarial instituído pelas alterações promovidas pela Lei n° 729, de 15 de dezembro de 2020 ao_x000D_
  inciso V do art. 58 da Lei Municipal n°. 461/2009, modificando a tabela de alíquotas de contribuição extraordinária.</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/478/projeto_de_lei_no_003_de_2021.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/478/projeto_de_lei_no_003_de_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a atualização do piso municipal de salário dos Agentes Comunitários de Saúde e dos Agentes de Combate de Endemias.</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/633/pl_no_006_de_2021.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/633/pl_no_006_de_2021.pdf</t>
   </si>
   <si>
     <t>Valida a doação, por mais dois anos, de um terreno para construção do centro especializado em reabilitação - Nivel II (CEIR IV) e dá outras providências.</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/732/pl_no_008_de_2021.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/732/pl_no_008_de_2021.pdf</t>
   </si>
   <si>
     <t>Institui o regime complementar no âmbito do município de Corrente- PI, que fixa o limite máximo para concessão de aposentadorias e pensões pelo regime de previdência que trata o art. 40 da constituição federal; autoriza a adesão a plano de benefícios de previdência completar; e dá outras providências.</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/743/projeto_de_lei_no_13_de_2021_concessao_de_abono_salarial_profissionais_da_educacao.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/743/projeto_de_lei_no_13_de_2021_concessao_de_abono_salarial_profissionais_da_educacao.pdf</t>
   </si>
   <si>
     <t>Autoriza a concessão de abono salarial por parte do Poder Executivo aos servidores Profissionais da Educação na forma que especifica e da outras providências.</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento Legislativo</t>
   </si>
   <si>
     <t>Paulo Henrique Dourado, Gilmário Lustosa</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/416/requerimento_009_de_2021-_paulo_henrique_dourado_e_gilmario_lustosa.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/416/requerimento_009_de_2021-_paulo_henrique_dourado_e_gilmario_lustosa.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo estudos sobre proposição e envie para apreciação do Poder Legislativo Municipal, Projeto de Lei que estabelece o Plano de cargos e carreiras e remunerações dos servidores profissionais de Saúde, Assistência Social e Administração do Município.</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Paulo Henrique Dourado, Gilmário Lustosa, Salmeron Filho</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/471/requerimento_no_10_de_2021.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/471/requerimento_no_10_de_2021.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal através da Secretaria competente, o andamento do projeto de revitalização do Rio Corrente tais como: Fases do projeto, situação atual e previsão de conclusão.</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Gilmário Lustosa, Adélia Corado, Cristovam Neto, Eduardo Lobato, Paulo Henrique Dourado</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/521/requerimento_no_14_de_2021.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/521/requerimento_no_14_de_2021.pdf</t>
   </si>
   <si>
     <t>Requer, informações da SEMUT representada pelo Ilm.º Sr. Secretário Rayffe Lemos, sobre o andamento das obras da quadra poliesportivas dos bairros: Aeroporto, Vermelhão e Morro do Pequi.</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Adélia Corado</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/529/requerimento_no__17_de_2021.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/529/requerimento_no__17_de_2021.pdf</t>
   </si>
   <si>
     <t>Rquer que seja convocado regimentalmente para nesta casa legislativa o seguinte secretário da SEMINFRA, João Vitor Rocha, para que traga informações sobre o andamento da obra da ciclovia que liga o centro de Corrente ao bairro Aeroporto.</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Cristovam Neto</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/687/requerimento_no_21_de_2021-cristovam_neto.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/687/requerimento_no_21_de_2021-cristovam_neto.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao Exmoº Sr. ministro chefe da casa civil, Senador Ciro Nogueira, a solicitação para inclusão da PI- 064 que liga a BR- 135 no município de Corrente-PI a Chapada das Mangabeiras, no programa de federalização de rodovias que está sendo proposto para o Piauí pelo Governo Federal.</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Luiz Augusto</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/</t>
+    <t>http://sapl.corrente.pi.leg.br/media/</t>
   </si>
   <si>
     <t>Que seja encaminhado ao Exmoº Sr. prefeito a solicitação para que a SEMDER municipal firme convênio e/ ou parceria com órgão Emater para que possa ser emitido pela Secretaria de Desenvolvimento Rural a Declaração de Aptidão ao Pronaf (DAP).</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Paulo Henrique Dourado, Gilmário Lustosa, Naira Nogueira, Salmeron Filho</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/680/requerimento_n_o_23_de_2021-paulo_henrique_salmeron_naira__e_gilmario.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/680/requerimento_n_o_23_de_2021-paulo_henrique_salmeron_naira__e_gilmario.pdf</t>
   </si>
   <si>
     <t>Solicitar a carreta a carreta da mamografia para o município de Corrente-PI.</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Eduardo Lobato</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/679/requerimento_n_o_24_de_2021-_eduardo_lobato.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/679/requerimento_n_o_24_de_2021-_eduardo_lobato.pdf</t>
   </si>
   <si>
     <t>Disponibilização de caixa eletrônico com atendimento no Palácio Dois Irmãos</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Paulo Henrique Dourado</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/306/indicacao_no_001_de_2021-_paulo_henrique_dourado.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/306/indicacao_no_001_de_2021-_paulo_henrique_dourado.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a operação tapa- buracos, serviço de roçagem das ruas e demais melhorias necessárias, em regime de urgência nas ruas dos bairros Aeroporto I e II, poís as mesmas se encontram em péssimo estado de conservação, com muitos buracos, e em vários pontos das vias existem água e esgoto escorrendo a céu aberto e valas dificultando o acesso em diversas ruas.</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/307/indicacao_no_002_de_2021_-paulo_henrique_dourado_e_gilmario_lustosa.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/307/indicacao_no_002_de_2021_-paulo_henrique_dourado_e_gilmario_lustosa.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a operação tapa - buracos e demais melhorias necessárias, em regime de urgência, nas estradas vicinais da localidade Simplício, Barreirão, Mariana e região, zona rural deste município.</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/308/indicacao_no_003_de_2021-_paulo_henrique_dourado.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/308/indicacao_no_003_de_2021-_paulo_henrique_dourado.pdf</t>
   </si>
   <si>
     <t>Que seja reformada e iniciadas as atividades da Academia Popular de Saúde do bairro Aeroporto II, implantando o serviço de vigilância em regime de plantão.</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/309/indicacao_no_04_de_2021-_paulo_henrique_dourado.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/309/indicacao_no_04_de_2021-_paulo_henrique_dourado.pdf</t>
   </si>
   <si>
     <t>Que seja concluído a obra de calçamento da Rua Duque de Caxias, bairro Aeroporto I.</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/310/indicacao_no_05_de_2021-_paulo_henrique_dourado.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/310/indicacao_no_05_de_2021-_paulo_henrique_dourado.pdf</t>
   </si>
   <si>
     <t>Que seja concluído ou enviar informações a cerca de cronograma de conclusão das seguintes obras em andamento: Calçamento das Ruas do bairro Morada do Sol, Ciclovia da Rua Dom Pedro II, bairro Aeroporto.</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
     <t>Paulo Henrique Dourado, Salmeron Filho</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/311/indicacao_no_06_de_2021-_paulo_henrique_dourado_e_salmeron_filho.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/311/indicacao_no_06_de_2021-_paulo_henrique_dourado_e_salmeron_filho.pdf</t>
   </si>
   <si>
     <t>Que seja concluído ou enviado informações acerca de cronograma de conclusão da Escola Modelo da Vereda da Porta.</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/312/indicacao_no_07_de_2021_eduardo_lobato.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/312/indicacao_no_07_de_2021_eduardo_lobato.pdf</t>
   </si>
   <si>
     <t>Que seja feito o reparo na pavimentação da Av. Ema Etelvina Nogueira que dá acesso ao bairro Vermelhão.</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/313/indicacao_no_08_de_2021_eduardo_lobato.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/313/indicacao_no_08_de_2021_eduardo_lobato.pdf</t>
   </si>
   <si>
     <t>Que seja feita a recuperação da estrada da Limeira, Floresta e Angico.</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/314/indicacao_no_09_de_2021_eduardo_lobato.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/314/indicacao_no_09_de_2021_eduardo_lobato.pdf</t>
   </si>
   <si>
     <t>Que seja feito abastecimento d´ água nas residências dos moradores da Limeira.</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/315/indicacao_no_10_de_2021_eduardo_lobato.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/315/indicacao_no_10_de_2021_eduardo_lobato.pdf</t>
   </si>
   <si>
     <t>Que seja feito abastecimento d' água da localidade Barreiro Preto.</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/316/indicacao_no_11_de_2021_eduardo_lobato.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/316/indicacao_no_11_de_2021_eduardo_lobato.pdf</t>
   </si>
   <si>
     <t>Que seja feito o calçamento da Rua Cesarino Nogueira, bairro Vila Nova Corrente, onde será construido a praça e o colégio.</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Gilmário Lustosa</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/317/indicacao_no_012_de_2021-gilmario_lustosa.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/317/indicacao_no_012_de_2021-gilmario_lustosa.pdf</t>
   </si>
   <si>
     <t>Que seja feita a recuperação com cascalho da estrada que liga a BR- 135 aos povoados Caxing, Cocos, Angico Bela Vista,  Pindaíba I, Porteiras, Itajubá, Pindaíba II, Boi Manso I, Boi Manso II, Buriti Grande, Tatu, Prata, Aguão, Jaqueira, Montíbio, Bela Vista II, Barroca I e II e Angical pois encontra- se intransitável e a população desses povoados está tendo dificuldades.</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/318/indicacao_no_013_de_2021-gilmario_lustosa_paulo_henrique_dourado.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/318/indicacao_no_013_de_2021-gilmario_lustosa_paulo_henrique_dourado.pdf</t>
   </si>
   <si>
     <t>Que seja feiro a cabalização de águas pluviais da Rua João do Lago no bairro Morro do Pequi.</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/319/indicacao_no_14_de_2021_eduardo_lobato.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/319/indicacao_no_14_de_2021_eduardo_lobato.pdf</t>
   </si>
   <si>
     <t>Que seja feita a rede elétrica ligando do Retiro a Ipueira.</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/320/indicacao_no_015_de_2021-gilmario_lustosa_paulo_henrique_dourado.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/320/indicacao_no_015_de_2021-gilmario_lustosa_paulo_henrique_dourado.pdf</t>
   </si>
   <si>
     <t>Que seja feito com urgência a reforma da Escola da Mariana : Unidade Escolar Joaquim Araújo da Cunha.</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/321/indicacao_no_016_de_2021-gilmario_lustosa_paulo_henrique_dourado.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/321/indicacao_no_016_de_2021-gilmario_lustosa_paulo_henrique_dourado.pdf</t>
   </si>
   <si>
     <t>Que seja feita a recuperação da ponte do povoado Serra Dourada, próximo a residência da professora Maninha.</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/322/indicacao_no_17_de_2021-_cristovam_neto.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/322/indicacao_no_17_de_2021-_cristovam_neto.pdf</t>
   </si>
   <si>
     <t>Que seja feita a reforma da ponte na região da Sanata Marta, localidade Cana Brava, próximo a residência do Sr. Marlim.</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/323/indicacao_no_18_de_2021-_cristovam_neto.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/323/indicacao_no_18_de_2021-_cristovam_neto.pdf</t>
   </si>
   <si>
     <t>Que seja feita a recuperação da Rua Raimundo Nonato Moura, ligando a saída para Riacho Grande e que também seja feita a limpeza das mesmas.</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/324/indicacao_no_19_de_2021-_cristovam_neto.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/324/indicacao_no_19_de_2021-_cristovam_neto.pdf</t>
   </si>
   <si>
     <t>Que seja recuperada a estrada na localidade Santa Luzia (Santa Marta), tendo em vista que os moradores da regiçao encontram-se isolados.</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/325/indicacao_no_20_de_2021-_cristovam_neto.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/325/indicacao_no_20_de_2021-_cristovam_neto.pdf</t>
   </si>
   <si>
     <t>Que seja recuperada as estradas na localidade Buritizinho e Timbó, na região da Santa Marta.</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/326/indicacao_no_21_de_2021-_cristovam_neto.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/326/indicacao_no_21_de_2021-_cristovam_neto.pdf</t>
   </si>
   <si>
     <t>Que seja equipado o poço perfurado na localidade Santa Luzia, próximo a residência do senhor Odimar.</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/327/indicacao_no_22_de_2021-_cristovam_neto.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/327/indicacao_no_22_de_2021-_cristovam_neto.pdf</t>
   </si>
   <si>
     <t>Que seja feito o escoamento da lama próximo a Rua Silva Lopes, no bairro Morro do Pequi.</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/328/indicacao_no_23_de_2021-_cristovam_neto.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/328/indicacao_no_23_de_2021-_cristovam_neto.pdf</t>
   </si>
   <si>
     <t>Que seja feita a limpeza com capina nas ruas dos bairros Sincerino e Vermelhão.</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
     <t>Robério Cabeleireiro, Salmeron Filho</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/329/indicacao_no_024_de_2021-_roberio_cabeleleiro_e_salmeron_filho.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/329/indicacao_no_024_de_2021-_roberio_cabeleleiro_e_salmeron_filho.pdf</t>
   </si>
   <si>
     <t>Que seja feita a recuperação da estrada da Guanabara a Palmira.</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Robério Cabeleireiro</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/330/indicacao_no_25_de_2021-_roberio_cabeleleiro.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/330/indicacao_no_25_de_2021-_roberio_cabeleleiro.pdf</t>
   </si>
   <si>
     <t>Recupração da estrada da localidade Guanabara, Monte Alegre entrada da Irmaque em direção a Curitiba, e perfuração de um poço artesiano, pois a necessidade de água é grande naquela localidade.</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/331/indicacao_no_26_de_2021-roberio_cabeleleiro.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/331/indicacao_no_26_de_2021-roberio_cabeleleiro.pdf</t>
   </si>
   <si>
     <t>Que seja feita a reforma da ponte da localidade Cana Brava e Buritizinho.</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/332/indicacao_no_27_de_2021-roberio_cabeleleiro.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/332/indicacao_no_27_de_2021-roberio_cabeleleiro.pdf</t>
   </si>
   <si>
     <t>Que seja feita a recuperação da Rua Beira Rio no bairro Vermelhão, a rua está intrasitável.</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/333/indicacao_no_28_de_2021-_adelia_corado.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/333/indicacao_no_28_de_2021-_adelia_corado.pdf</t>
   </si>
   <si>
     <t>Que seja feita a instalação da rede elétrica do poço do Paraim da família Bargados.</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/334/indicacao_no_29_de_2021-_adelia_corado.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/334/indicacao_no_29_de_2021-_adelia_corado.pdf</t>
   </si>
   <si>
     <t>Que seja perfurado um poço artesiano na Fazenda de Cima.</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/335/indicacao_no_30_de_2021-adelia_corado.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/335/indicacao_no_30_de_2021-adelia_corado.pdf</t>
   </si>
   <si>
     <t>Que seja feita a instalação hidráulica na localidade Barreira Branca.</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/336/indicacao_no_31_de_2021-adelia_corado.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/336/indicacao_no_31_de_2021-adelia_corado.pdf</t>
   </si>
   <si>
     <t>Que seja feita a instalação da rede elétrica do poço artesiano da localidade Barro Alto, nas imediações de Dona Elza.</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/337/indicacao_no_32_de_2021-adelia_corado.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/337/indicacao_no_32_de_2021-adelia_corado.pdf</t>
   </si>
   <si>
     <t>Que seja feita a instalação da rede elétrica no Caxingó, na localidade Cocos, nas imediações do Sr. Assis.</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/338/indicacao_no_33_de_2021-adelia_corado.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/338/indicacao_no_33_de_2021-adelia_corado.pdf</t>
   </si>
   <si>
     <t>Que seja concluído o ginásio poliesportivo do bairro Vermelhão</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/339/indicacao_no_34_de_2021-adelia_corado.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/339/indicacao_no_34_de_2021-adelia_corado.pdf</t>
   </si>
   <si>
     <t>Que seja concluído o ginásio poliesportivo do bairro Morro do Pequi.</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/352/indicacao_no_35_de_2021.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/352/indicacao_no_35_de_2021.pdf</t>
   </si>
   <si>
     <t>Que seja adquirido e instalado tronco de contenção e balança para o curral comunitário da localidade Boqueirão do Riacho Grande.</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/353/indicacao_no_36_de_2021.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/353/indicacao_no_36_de_2021.pdf</t>
   </si>
   <si>
     <t>Que seja construída uma passagem molhada na passagem do Riacho Grande (Poção), próximo a residência do Sr. Laudinei Marques na comunidade Boqueirão do Riacho Grande.</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/354/indicacao_no_37_de_2021_-_paulo_henrique_dourado.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/354/indicacao_no_37_de_2021_-_paulo_henrique_dourado.pdf</t>
   </si>
   <si>
     <t>Que seja revitalizado a estrada da Porta do Araça ate o Araça do Meio, com instalção de alguns boeiros em percusos que as águas danificam a estrada, dificultando o deslocamento de moradores da região.</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/355/indicacao_no_38_de_2021_-_paulo_henrique_dourado.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/355/indicacao_no_38_de_2021_-_paulo_henrique_dourado.pdf</t>
   </si>
   <si>
     <t>Que seja feita uma passagem molhada no Riacho do Araça do Meio, que dá acesso a familia dos Baianos.</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/356/indicacao_no_39_de_2021_-_paulo_henrique_dourado.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/356/indicacao_no_39_de_2021_-_paulo_henrique_dourado.pdf</t>
   </si>
   <si>
     <t>Que seja feito acesso por meio de calçada acessível entre o Palácio Dois Irmãos  e a sede do Poder Judiciário Estadual da Comarca de Corrente, Fórum Desembargador José Messias Cavalcante.</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/357/indicacao_no_40_de_2021_-_paulo_henrique_dourado.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/357/indicacao_no_40_de_2021_-_paulo_henrique_dourado.pdf</t>
   </si>
   <si>
     <t>Que seja feita a recuperação da Rua Olavo Bilac, bairro Vermelhão, Corrente-PI, poís encontra- se em situação intrafegável.</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>Dionizio Júnior</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/344/indicacao_041_de_2021_dionizio_junior.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/344/indicacao_041_de_2021_dionizio_junior.pdf</t>
   </si>
   <si>
     <t>Que seja adquirido dose de Sêmens (Bovinos) para o programa de inseminação artificial para o pequeno produtor do município de Corrente- PI.</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/345/indiacao_042_de_2021_dionizio_junior.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/345/indiacao_042_de_2021_dionizio_junior.pdf</t>
   </si>
   <si>
     <t>Que seja adquirido um carro para a Secretaria de Desenvolvimento Rural, para dar suporte aos programas assistenciais desta secretaria, tais como: Programa de Aração de Terras, inseminação, inspeção, controle e suporte ao SIM (Serviço de Inspeção Municipal).</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/449/indicacao_o_43_de_2021-_roberio_cabeleireiro.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/449/indicacao_o_43_de_2021-_roberio_cabeleireiro.pdf</t>
   </si>
   <si>
     <t>Que seja construída uma quadra esportiva, na localidade Santa Marta, poís o município já tem um terreno ao lado da UBS.</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/450/indicacao_o_44_de_2021-_roberio_cabeleireiro.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/450/indicacao_o_44_de_2021-_roberio_cabeleireiro.pdf</t>
   </si>
   <si>
     <t>Que seja feita a recuperação das estradas dos Pastores, da Chapada até a BR- 135, poís está intrafegável.</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/451/indicacao_o_45_de_2021-_roberio_cabeleireiro.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/451/indicacao_o_45_de_2021-_roberio_cabeleireiro.pdf</t>
   </si>
   <si>
     <t>Que seja feita a recuperação das estradas do Barro Alto, Barreira Branca, Criuli e Araça, região da Fazenda de Cima.</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/452/indicacao_o_46_de_2021-_roberio_cabeleireiro.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/452/indicacao_o_46_de_2021-_roberio_cabeleireiro.pdf</t>
   </si>
   <si>
     <t>Que sejam recuperadas as tartarugas em frente ao colégio IBC e a UESPI, para que evite acidentes no trânsito na via Dom Pedro sentido ao bairro Aeroporto.</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/348/indicacao_no_47_de_2021.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/348/indicacao_no_47_de_2021.pdf</t>
   </si>
   <si>
     <t>Que seja feito com urgência a instalação d' água na Unidade Escolar Joaquina Nogueira de Oliveira, no Morro Redondo.</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/349/indicacao_no_48_de_2021.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/349/indicacao_no_48_de_2021.pdf</t>
   </si>
   <si>
     <t>Que seja feita a iluminação pública dos povoados: Simplício, Barreirão, Mariana e Certeza.</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/350/indicacao_no_49_de_2021.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/350/indicacao_no_49_de_2021.pdf</t>
   </si>
   <si>
     <t>Que seja feita a recuperação das estradas do Araça, Sussuapara, Celoura e Barroção.</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/351/indicacao_no_50_de_2021.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/351/indicacao_no_50_de_2021.pdf</t>
   </si>
   <si>
     <t>Que seja feita a recuperação da Praça do Povoado Morro Redondo.</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/340/indicacao_no_051_de_2021_adelia_corado.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/340/indicacao_no_051_de_2021_adelia_corado.pdf</t>
   </si>
   <si>
     <t>Que seja feito com urgência a perfuração de um poço artesiano na Unidade Básica de Saúde do Barro Alto.</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/341/indicacao_no_052_de_2021_adelia_corado.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/341/indicacao_no_052_de_2021_adelia_corado.pdf</t>
   </si>
   <si>
     <t>Que seja feito as canaletas no cruzamento das ruas Benjamin Nogueira e Sólon Seraine</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/342/indicacao_no_053_de_2021_adelia_corado.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/342/indicacao_no_053_de_2021_adelia_corado.pdf</t>
   </si>
   <si>
     <t>Que seja feita a perfuração de um poço na localidade Floresta, nas imediações de seu Saul.</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/445/indicacao_o_54_de_2021-_salmeron_filho.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/445/indicacao_o_54_de_2021-_salmeron_filho.pdf</t>
   </si>
   <si>
     <t>Que seja feita a troca da base da caixa d' água do poço tubular localizado na Guanabara, em frente a casa do Sr. Euclides.</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/446/indicacao_o_55_de_2021-_salmeron_filho.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/446/indicacao_o_55_de_2021-_salmeron_filho.pdf</t>
   </si>
   <si>
     <t>Que seja feita a destinação por parte do município de uma área de terra no perímetro urbano para construção do centro de Convivência e Fortalecimento.</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/447/indicacao_o_56_de_2021-_salmeron_filho.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/447/indicacao_o_56_de_2021-_salmeron_filho.pdf</t>
   </si>
   <si>
     <t>Que seja feito o roço da estrada da Pedra Furada para o Pico, até a entrada da propriedade do Sr. Samuel.</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/343/indicacao_no_057_de_2021_adelia_corado.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/343/indicacao_no_057_de_2021_adelia_corado.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao Excelentíssimo senhor prefeito Municipal de Corrente com cópia ao Secretário de Educação a seguinte solicitação: Construção de uma creche no Município para atender crianças de 0 a 2 anos com estrutura adequada conforme normas pré- estabelecidas.</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/346/indicacao_no_58_de_2021.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/346/indicacao_no_58_de_2021.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a recuperação da entrada da Vila Nova, Rua odon Ribeiro (após a ponte) e outras recuperações nas ruas do bairro.</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/347/indicacao_no_59_de_2021.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/347/indicacao_no_59_de_2021.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a recuperação da entrada do bairro Nova Corrente, Rua Gabriel Levi Cavalcanti.</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>Naira Nogueira</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/358/indicacao_no_60_de_2021-_naira_nogueira.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/358/indicacao_no_60_de_2021-_naira_nogueira.pdf</t>
   </si>
   <si>
     <t>Que seja feita a limpeza e roço das UBS das localidades da zona rural</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/370/indicacao_no_61_de_2021-_gilmario_lustosa.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/370/indicacao_no_61_de_2021-_gilmario_lustosa.pdf</t>
   </si>
   <si>
     <t>Que seja feita a instalação do poço artesiano do Paraim de Baixo e Cima, próximo ao Sr. Bileu.</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/371/indicacao_no_62_de_2021-_gilmario_lustosa.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/371/indicacao_no_62_de_2021-_gilmario_lustosa.pdf</t>
   </si>
   <si>
     <t>Que seja feita a capina e roço das Ruas do bairro Morro do Pequi.</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/372/indicacao_no_63_de_2021-_gilmario_lustosa.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/372/indicacao_no_63_de_2021-_gilmario_lustosa.pdf</t>
   </si>
   <si>
     <t>Que seja feita a substituição do poste de madeira por concreto nos povados Jaqueira na região do Morro Redondo, próximo as residências dos senhores: Valdivino e Júnior.</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/359/indicacao_no_64_de_2021-_dionizio_junior.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/359/indicacao_no_64_de_2021-_dionizio_junior.pdf</t>
   </si>
   <si>
     <t>Que seja trocado a base da caixa d' água no Riacho do Meio, poís a água não está chegando nas últimas casas devido a baixa altura da caixa.</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/360/indicacao_no_65_de_2021-_dionizio_junior.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/360/indicacao_no_65_de_2021-_dionizio_junior.pdf</t>
   </si>
   <si>
     <t>Que seja feita a rede de abastecimento de água na comunidade de Jatobá (Riacho Grande).</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/361/indicacao_no_66_de_2021-_dionizio_junior.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/361/indicacao_no_66_de_2021-_dionizio_junior.pdf</t>
   </si>
   <si>
     <t>Que sejam recuperadas as estradas do Riacho Grande sentido BR a Impoeira, Maliço, Araça e Porta do Araça.</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/366/indicacoes_no_67_de_2021-_roberio_cabelereiro.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/366/indicacoes_no_67_de_2021-_roberio_cabelereiro.pdf</t>
   </si>
   <si>
     <t>Que seja feita a reforma da estrada da Malhada dos Altos.</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/367/indicacoes_no_68_de_2021-_roberio_cabelereiro.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/367/indicacoes_no_68_de_2021-_roberio_cabelereiro.pdf</t>
   </si>
   <si>
     <t>Que seja feita a recuperação das Ruas do bairro Vila Nova, que estão precisando ser recuperadas.</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/368/indicacoes_no_69_de_2021-_roberio_cabelereiro.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/368/indicacoes_no_69_de_2021-_roberio_cabelereiro.pdf</t>
   </si>
   <si>
     <t>Que sejam trocada as mangueiras e substituídas por cano a canalização d' água na localidade Santa Marta, poís o desperdício é muito grande.</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/365/indicacoes_no_70_de_2021-_roberio_cabelereiro.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/365/indicacoes_no_70_de_2021-_roberio_cabelereiro.pdf</t>
   </si>
   <si>
     <t>Que seja concluída a obra da Rua Fernando Carlos e a rede de esgoto próximo a BR- 135.</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/369/indicacao_no_71_de_2021-_cristovam_neto.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/369/indicacao_no_71_de_2021-_cristovam_neto.pdf</t>
   </si>
   <si>
     <t>Que seja feita a recuperação o mais rápido possível da Avenida Jonh Terry, mais precisamente no final da Avenida, poís  a mesma está impossibilitando o trânsito onde encontra- se uma cratera.</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/362/indicacao_no_72_de_2021-_adelia_corado.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/362/indicacao_no_72_de_2021-_adelia_corado.pdf</t>
   </si>
   <si>
     <t>Que seja feita a adequação da rampa de acessibilidade na entrada do colégio da Bela Vista.</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/363/indicacao_no_73_de_2021-_adelia_corado.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/363/indicacao_no_73_de_2021-_adelia_corado.pdf</t>
   </si>
   <si>
     <t>Que seja feita a recuperação do calçamento da Rua Santos Dumont no bairro Morro do Pequi.</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/364/indicacao_no_74_de_2021-_adelia_corado.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/364/indicacao_no_74_de_2021-_adelia_corado.pdf</t>
   </si>
   <si>
     <t>Que seja tomado as providências com relação aos fios caídos no cruzamento da Rua Antônio Nogueira de Carvalho com a Rua José Pacheco. Que a secretaria possa notificar a empresa responsável.</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/375/indicacao_no_75_de_2021-_naira_nogueira.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/375/indicacao_no_75_de_2021-_naira_nogueira.pdf</t>
   </si>
   <si>
     <t>Que seja feito os uniformes das crianças da creche do município de Corrente- PI, para quando as aulas retornarem presencial já estarem todos prontos para os alunos irem uniformizados a escola (creche).</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/376/indicacao_no_76_de_2021-_naira_nogueira.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/376/indicacao_no_76_de_2021-_naira_nogueira.pdf</t>
   </si>
   <si>
     <t>Que seja produzida a alimentação das crianças matriculadas nas creches diariamente, ficando os responsáveis (pais e/ou responsáveis) para fazer a retirada da alimentação no local (nas creches).</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/377/indicacao_no_77_de_2021-_naira_nogueira.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/377/indicacao_no_77_de_2021-_naira_nogueira.pdf</t>
   </si>
   <si>
     <t>Que seja administrada as doses da vacina contra a Covid- 19 nos acamados do nosso município.</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/378/indicacao_no_78_de_2021-_naira_nogueira.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/378/indicacao_no_78_de_2021-_naira_nogueira.pdf</t>
   </si>
   <si>
     <t>Que seja equipado e distribuído a água na localidade Varzinha. Sendo executada a Emenda Impositiva de minha autoria.</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/379/indicacao_no_79_de_2021-_naira_nogueira.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/379/indicacao_no_79_de_2021-_naira_nogueira.pdf</t>
   </si>
   <si>
     <t>Que seja feita a passagem Molhada da Emenda Impositiva do ano de 2019, na Varzinha onde passa os dois riachos: Taboca e Buritizinho.</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/373/indicacao_no_80_de_2021-_paulo_henrique_dourado.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/373/indicacao_no_80_de_2021-_paulo_henrique_dourado.pdf</t>
   </si>
   <si>
     <t>Que seja relizada o projeto e implantação e extensão da rede elétrica da Rua Projetada que liga a Rua Beira Rio e ao bairro Limoeiro.</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/374/indicacao_no_81_de_2021-_paulo_henrique_dourado.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/374/indicacao_no_81_de_2021-_paulo_henrique_dourado.pdf</t>
   </si>
   <si>
     <t>Que seja realizado o projeto e implantação da rede elétrica na comunidade Criulis (Região da Fazenda de Cima), zona rural deste município.</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/384/indicacao_no_82_de_2021.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/384/indicacao_no_82_de_2021.pdf</t>
   </si>
   <si>
     <t>Que seja feita limpeza com roço da estrada vicinal da Barra do Rio.</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/385/indicacao_no_83_de_2021.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/385/indicacao_no_83_de_2021.pdf</t>
   </si>
   <si>
     <t>Que seja feita limpeza com capina e roço da Rua Professora Arlinda Carmen Veiga, localizada atrás da Maternidade.</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/386/indicacao_no_84_de_2021-_dionizio_junior.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/386/indicacao_no_84_de_2021-_dionizio_junior.pdf</t>
   </si>
   <si>
     <t>Que seja construído um local (curral) para prender os animais apreendidos, de forma ilegal transitam em nosso município.</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/388/indicacao_no_85_de_2021-_gilmario_lustosa.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/388/indicacao_no_85_de_2021-_gilmario_lustosa.pdf</t>
   </si>
   <si>
     <t>Que seja instalado o poço artesiano do povado Bela Vista II na região do Morro Redondo.</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/389/indicacao_no_86_de_2021-_gilmario_lustosa.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/389/indicacao_no_86_de_2021-_gilmario_lustosa.pdf</t>
   </si>
   <si>
     <t>Que seja feita a limpeza com roço e canalização do rio Paraim nos trechos que liga o Povoado Simplício, Lagoa Grande ate o Barreirão.</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/390/indicacao_no_87_de_2021-_gilmario_lustosa.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/390/indicacao_no_87_de_2021-_gilmario_lustosa.pdf</t>
   </si>
   <si>
     <t>Que seja feita a limpeza com capina e roço da Praça do bairro Morro do Pequi.</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/392/indicacao_no_88_de_2021-_paulo_henrique_dourado.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/392/indicacao_no_88_de_2021-_paulo_henrique_dourado.pdf</t>
   </si>
   <si>
     <t>Que seja feita a reforma e reabertura da Escola Municipal Luiza Edite localizada no Bairro Aeroporto, que encontra-se com o prédio fechado e funcionando atualmente na creche Tia Luizinha.</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/393/indicacao_no_89_de_2021-_paulo_henrique_dourado.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/393/indicacao_no_89_de_2021-_paulo_henrique_dourado.pdf</t>
   </si>
   <si>
     <t>Que seja instalado iluminação pública na localidade Lagoa de Fora, zona rural deste município.</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/482/indicacao_no_90_de_2021-_adelia_corado.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/482/indicacao_no_90_de_2021-_adelia_corado.pdf</t>
   </si>
   <si>
     <t>Que seja feia uma ponte de madeira no Rio Corrente, na localidade Boa Vista,  vizinha ao Sr. José Silva de Castro, conhecido como Zé Curto.</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/398/indicacao_no_91_de_2021-_roberio_cabelereiro.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/398/indicacao_no_91_de_2021-_roberio_cabelereiro.pdf</t>
   </si>
   <si>
     <t>Que seja feita a limpeza com roço das estradas vicinais da região da Santa Marta.</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/399/indicacao_no_92_de_2021-_roberio_cabelereiro.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/399/indicacao_no_92_de_2021-_roberio_cabelereiro.pdf</t>
   </si>
   <si>
     <t>Que seja feita a limpeza com roço do cemitério local da Santa Marta.</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/400/indicacao_no_93_de_2021-_roberio_cabelereiro.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/400/indicacao_no_93_de_2021-_roberio_cabelereiro.pdf</t>
   </si>
   <si>
     <t>Que seja feito a limpeza com capina e/ ou roço do Cras e UBS (Unidade Básica de Saúde ) da Santa Marta.</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/401/indicacao_no_94_de_2021-_roberio_cabelereiro.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/401/indicacao_no_94_de_2021-_roberio_cabelereiro.pdf</t>
   </si>
   <si>
     <t>Que seja perfurado um poço artesiano para os moradores da localidade Buritizinho região da Santa Marta, poís aqueles moradores estão precsiando d' água com urgência.</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/402/indicacao_no_95_de_2021-_roberio_cabelereiro.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/402/indicacao_no_95_de_2021-_roberio_cabelereiro.pdf</t>
   </si>
   <si>
     <t>Que seja tomado as providências com relação aos animais soltos no bairro Vermelhão.</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/404/indicacao_no_96_de_2021-_paulo_henrique_dourado.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/404/indicacao_no_96_de_2021-_paulo_henrique_dourado.pdf</t>
   </si>
   <si>
     <t>Para que a superitendência de Cultura possa fazer live solidária com artistas locais para arrecadar cestas básicas para as famílias em situação de vulnerabilidade social.</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/406/indicacao_no_97_de_2021-_dionizio_junior.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/406/indicacao_no_97_de_2021-_dionizio_junior.pdf</t>
   </si>
   <si>
     <t>Que seja equipado o poço artesiano e feita a iluminação da rede de distribuição d' água para as residências da Vereda do Maliço.</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>Gustavo Lemos</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/408/indicacao_no_98_de_2021-_gustavo_lemos.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/408/indicacao_no_98_de_2021-_gustavo_lemos.pdf</t>
   </si>
   <si>
     <t>Que seja feita a iluminação pública na localidade Pindaíba.</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/409/indicacao_no_99_de_2021-_dionizio_junior.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/409/indicacao_no_99_de_2021-_dionizio_junior.pdf</t>
   </si>
   <si>
     <t>Que seja feita a manutençao e recuperação da estrada da Pindaíba.</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/411/indicacao_no_100_de_2021-_gilmario_lustosa.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/411/indicacao_no_100_de_2021-_gilmario_lustosa.pdf</t>
   </si>
   <si>
     <t>Que seja feita com urgência a perfuração do poço artesiano na Unidade Escolar do Morro Redondo.</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/414/indicacao_no_101_de_2021-_gilmario_lustosa.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/414/indicacao_no_101_de_2021-_gilmario_lustosa.pdf</t>
   </si>
   <si>
     <t>Que seja feito com urgência distribuição de cestas básicas para pessoas carentes que não esteja recebendo o bolsa família. Essas pessoas no cadastro único do bolsa família, mas não estão recebendo.</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/412/indicacao_no_102_de_2021-_gilmario_lustosa.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/412/indicacao_no_102_de_2021-_gilmario_lustosa.pdf</t>
   </si>
   <si>
     <t>Que seja solucionado com urgência a troca da bomba do Povoado Barreirão, poís já está com mais de 20 dias sem funcionamento dificultando o abastecimento de água para a população.</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/459/indicacao_no_103_de_2021-_roberio_cabeleireiro.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/459/indicacao_no_103_de_2021-_roberio_cabeleireiro.pdf</t>
   </si>
   <si>
     <t>Que seja feita a recuperação da estrada da Canabrava (Santa Marta), poís está intransitável.</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/460/indicacao_no_104_de_2021-__roberio_cabeleireiro.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/460/indicacao_no_104_de_2021-__roberio_cabeleireiro.pdf</t>
   </si>
   <si>
     <t>Que seja colocada a tampa da Caixa 'd água que armazena água para os moradores da localidade Canabrava (Santa Marta0).</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/468/indicacao_no_105_de_2021-_eduardo_lobato.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/468/indicacao_no_105_de_2021-_eduardo_lobato.pdf</t>
   </si>
   <si>
     <t>Que seja feita a recuperação da estrada da Pedra Furada.</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/467/indicacao_no_106_de_2021-_eduardo_lobato.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/467/indicacao_no_106_de_2021-_eduardo_lobato.pdf</t>
   </si>
   <si>
     <t>Que seja feito o abastecimento d' água na região da Barra da Vereda próximo a casa de dona Jesília.</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/462/indicacao_no_107_de_2021-_dionizio_junior.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/462/indicacao_no_107_de_2021-_dionizio_junior.pdf</t>
   </si>
   <si>
     <t>Que seja feita a estrada que dá acesso ao Cemitério da Bela Vista.</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/463/indicacao_no_108_de_2021-_dionizio_junior.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/463/indicacao_no_108_de_2021-_dionizio_junior.pdf</t>
   </si>
   <si>
     <t>Que seja feita a rede elétrica das casas que ficam por traz da Unidade Escolar da Bela Vista até a casa do Sr. Gerson Lopes da Silva.</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/483/indicacao_no_109_de_2021-_paulo_henrique_dourado.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/483/indicacao_no_109_de_2021-_paulo_henrique_dourado.pdf</t>
   </si>
   <si>
     <t>Que a SEMUT possa fazer levantamento das placas de trânsito e com identificação de logradouros que estão caídas, para que possa fazer a recolocação das mesmas, fazendo a pintura das faixas de pedrestes nos locais determinados pelos estudos de trafégo.</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>Naira Nogueira, Dionizio Júnior, Gilmário Lustosa, Gustavo Lemos, Paulo Henrique Dourado, Salmeron Filho</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/465/indicacao_no110_de_2021.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/465/indicacao_no110_de_2021.pdf</t>
   </si>
   <si>
     <t>Que seja feita as seguintes ações públicas no Cemitério Público local:_x000D_
 Limpeza, iluminação, pavimentação dos acessos internos com lajotas e construção de capela para velório dos entes queridos.</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/454/indicacao_no_111_de_2021-_paulo_henrique_dourado.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/454/indicacao_no_111_de_2021-_paulo_henrique_dourado.pdf</t>
   </si>
   <si>
     <t>Que seja realizado o serviço de roço com urgência da Pista de pouso do bairro Aeroporto.</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/455/indicacao_no_112_de_2021-_paulo_henrique_dourado.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/455/indicacao_no_112_de_2021-_paulo_henrique_dourado.pdf</t>
   </si>
   <si>
     <t>Que seja reformado o consultório odontológico da Unidade Básica do bairro Aeroporto, colocando em regime de urgência os itens que falta para retornar o atendimento.</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/440/indicacao_o_113_de_2021-_naira_nogueira.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/440/indicacao_o_113_de_2021-_naira_nogueira.pdf</t>
   </si>
   <si>
     <t>Que seja feita a recuperação da estrada na entrada do Carrasco saindo de Deusimar, até o posto de saúde e a igreja do Araça do Meio.</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/444/indicacao_o_114_de_2021-_naira_nogueira.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/444/indicacao_o_114_de_2021-_naira_nogueira.pdf</t>
   </si>
   <si>
     <t>Que seja feita a recuperação da estrada na localidade Santa Luzia até a Pedra Furada.</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/442/indicacao_o_115_de_2021-_naira_nogueira.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/442/indicacao_o_115_de_2021-_naira_nogueira.pdf</t>
   </si>
   <si>
     <t>Que seja feita a recuperação da estrada da localidade Bela Vista indo para o Paraim, entrada em Odilon, até os Evandros no Paraim passando na Chacára de Maciel até Zé Grande e Evaneide.</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/458/indicacao_no_116_de_2021-_gustavo_lemos.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/458/indicacao_no_116_de_2021-_gustavo_lemos.pdf</t>
   </si>
   <si>
     <t>Limpeza com capina e roço e recuperação das ruas do bairro Vila Nova em Corrente- PI.</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/456/indicacao_no_117_de_2021-cristovam_neto.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/456/indicacao_no_117_de_2021-cristovam_neto.pdf</t>
   </si>
   <si>
     <t>Que seja feita a reposição de lâmpadas na Barra da Santa Marta.</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/437/indicacao_no_118_de_2021-_gilmario_lustosa.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/437/indicacao_no_118_de_2021-_gilmario_lustosa.pdf</t>
   </si>
   <si>
     <t>Que seja feita a reposição de lâmpadas na iluminação pública dos povoados Barreirão, Simplício, Mariana e Certeza na região do Paraim de Baixo.</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/438/indicacao_no_119_de_2021-_gilmario_lustosa.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/438/indicacao_no_119_de_2021-_gilmario_lustosa.pdf</t>
   </si>
   <si>
     <t>Que seja feita a reposição de lâmpadas na iluminação pública dos povoados Caxingó, Cocos, Bela Vista,  Angico,  Pinadaíba I e II, Bi Manso I e II, no Morro Redondo.</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/439/indicacao_no_120_de_2021-_gilmario_lustosa.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/439/indicacao_no_120_de_2021-_gilmario_lustosa.pdf</t>
   </si>
   <si>
     <t>Que seja feito o cascalhamento do bairro Limoeiro, Izadora e Izabela.</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/441/indicacao_no_121_de_2021-_salmeron_filho.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/441/indicacao_no_121_de_2021-_salmeron_filho.pdf</t>
   </si>
   <si>
     <t>Que seja feita a revitalização do canteiro cantral da Avenida Adolf John Terry.</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/484/indicacao_no_122_de_2021-_paulo_henrique_dourado.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/484/indicacao_no_122_de_2021-_paulo_henrique_dourado.pdf</t>
   </si>
   <si>
     <t>Que seja instalado a rede de abastecimento de água na comunidade Paraim de Cima, iniciando na propriedade de Dona Laurena, atendendo então inúmeras famílias que estão com necessidade.</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/485/indicacao_no_123_de_2021-_paulo_henrique_dourado.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/485/indicacao_no_123_de_2021-_paulo_henrique_dourado.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal o envio do projeto de Lei que verse sobre a redução da jornada de trabalho para todos os profissioniais da enfermagem, conforme especifica. Indica que se designe determinar ao setor comtetente estudo que viabilize o envio do projeto de lei para redução da jornada de trabalho para todos os profissionais da enfermagem carga horária semanal de 30 horas semanais, especificamente para auxiliares, técnicos de enfermagem e enfermeiros.</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>Salmeron Filho, Gilmário Lustosa, Paulo Henrique Dourado</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/488/indicacao_no_124_de_2021-_salmeron_gilmario_e_paulo_henrique.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/488/indicacao_no_124_de_2021-_salmeron_gilmario_e_paulo_henrique.pdf</t>
   </si>
   <si>
     <t>Que seja feita a iluminação pública do Povoado Calumbi.</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/489/indicacao_no_125_de_2021-_salmeron_gilmario_e_paulo_henrique.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/489/indicacao_no_125_de_2021-_salmeron_gilmario_e_paulo_henrique.pdf</t>
   </si>
   <si>
     <t>Que seja concluída com urgência a recuperação da estrada da região do Paraim de Baixo, que está intrafegável.</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/490/indicacao_no_126_de_2021-_gilmario_lustosa.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/490/indicacao_no_126_de_2021-_gilmario_lustosa.pdf</t>
   </si>
   <si>
     <t>Que seja feito a instalação de uma caixa d' água de mil litros e base de concreto no posto de saúde do Morro Redondo.</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/486/indicacao_no_127_de_2021-_adelia_corado.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/486/indicacao_no_127_de_2021-_adelia_corado.pdf</t>
   </si>
   <si>
     <t>Que seja feita a limpeza do canteiro na Av. Nossa Senhora da Conceição (Nova Corrente)</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/487/indicacao_no_128_de_2021-_adelia_corado.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/487/indicacao_no_128_de_2021-_adelia_corado.pdf</t>
   </si>
   <si>
     <t>Que seja feita a limpeza nas imediações da rodoviária (academia de saúde e no parque da cidade.</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/491/indicacao_no_129_de_2021-_adelia_corado_e_paulo_henrique.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/491/indicacao_no_129_de_2021-_adelia_corado_e_paulo_henrique.pdf</t>
   </si>
   <si>
     <t>Que o município possa ter uma Casa de apoio (Casa de Albergue) para abrigar as pessoas que se encontram em situações vulneráveis e situações de Rua. Se possível reativar a ABENFAC.</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/492/indicacao_no_130_de_2021-_roberio_cabelereiro.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/492/indicacao_no_130_de_2021-_roberio_cabelereiro.pdf</t>
   </si>
   <si>
     <t>Que seja feita a limpeza da academia de saúde do bairro Aeroporto.</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/493/indicacao_no_131_de_2021-_roberio_cabelereiro.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/493/indicacao_no_131_de_2021-_roberio_cabelereiro.pdf</t>
   </si>
   <si>
     <t>Que sejam construídas duas pontes (passagem molhada) no Riacho Santa Marta em direção a localidade Campo Alegre.</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/577/indicacao_no_132_de_2021-_cristovam_neto.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/577/indicacao_no_132_de_2021-_cristovam_neto.pdf</t>
   </si>
   <si>
     <t>Que seja perfurado um poço no posto de saúde (UBS) da localidade Santa Marta, tendo em vista a necessidade principalmente no período de seca por conta da demanda, melhorando assim a situação dos moradores daquela região.</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/579/indicacao_no_133_de_2021-_gilmario_lustosa.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/579/indicacao_no_133_de_2021-_gilmario_lustosa.pdf</t>
   </si>
   <si>
     <t>Que seja feita a limpeza com capina e roço, e a reforma da Unidade Escolar Joaquim Araújo da Cunha no Paraim de Baixo.</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/580/indicacao_no_134_de_2021-_gilmario_lustosa.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/580/indicacao_no_134_de_2021-_gilmario_lustosa.pdf</t>
   </si>
   <si>
     <t>Que seja feita a substituição do poste de madeira concerto na rede de energia que liga os povoados Jaqueira e o acesso que, que liga as residências do senhor Neto, Júlio, Valdivino, de dona Zuza, no povoado Morro Redondo em uma extensão de 400m.</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/581/indicacao_no_135_de_2021-_gilmario_lustosa.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/581/indicacao_no_135_de_2021-_gilmario_lustosa.pdf</t>
   </si>
   <si>
     <t>Que seja feito o roço e capina da Unidade Escolar Orley Cavalcante no bairro Aeroporto.</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/583/indicacao_no_136_de_2021-_adelia_corado.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/583/indicacao_no_136_de_2021-_adelia_corado.pdf</t>
   </si>
   <si>
     <t>Que seja feito o calçamento da Rua Sílvio Paulo Cavalcante, no bairro Fernando Carlos.</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/585/indicacao_no_138_de_2021-_roberio_cabeleireiro.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/585/indicacao_no_138_de_2021-_roberio_cabeleireiro.pdf</t>
   </si>
   <si>
     <t>Que sejam feitas as recuperações das estradas vicinais da região de Santa Marta, nas seguintes localidades: Canabrava, Buritizinho e Campo Alegre</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/586/indicacao_no_139_de_2021-_roberio_cabeleireiro.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/586/indicacao_no_139_de_2021-_roberio_cabeleireiro.pdf</t>
   </si>
   <si>
     <t>Que seja feito um campo de futebol no bairro Morro do Pequi, pois o município já tem a área para fazer o campo, precisando apenas de terraplanagem com máquina para deixar p espaço aquedado.</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/590/indicacao_no_140_de_2021-_dionizio_junior.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/590/indicacao_no_140_de_2021-_dionizio_junior.pdf</t>
   </si>
   <si>
     <t>Que seja feita uma praça no bairro Morro do Pequi próximo a igreja São José.</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/588/indicacao_no_141_de_2021-_salmeron_filho.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/588/indicacao_no_141_de_2021-_salmeron_filho.pdf</t>
   </si>
   <si>
     <t>Que seja feita ampliação com cobertura do galpão em pré- moldado do mercado público municipal.</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>Salmeron Filho, Paulo Henrique Dourado</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/505/indicacao_no_142_de_2021-_salmeron_filho_e_paulo_henrique.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/505/indicacao_no_142_de_2021-_salmeron_filho_e_paulo_henrique.pdf</t>
   </si>
   <si>
     <t>Que seja feita a recuperação da estrada da Vereda da Porta.</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/506/indicacao_no_143_de_2021-_salmeron_filho_e_paulo_henrique.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/506/indicacao_no_143_de_2021-_salmeron_filho_e_paulo_henrique.pdf</t>
   </si>
   <si>
     <t>Que seja feita a regulamentação do IPTU progressivo, para que o Executivo com o poder de polícia do Município possa instituir medidas de cobrar meios para que os proprietários possam murar e manter limpos os lotes das àreas urbanas do município.</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/508/indicacao_no_142_de_2021-_salmeron_filho_e_paulo_henrique.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/508/indicacao_no_142_de_2021-_salmeron_filho_e_paulo_henrique.pdf</t>
   </si>
   <si>
     <t>Que seja trocada a caixa d' água da localidade Araça do Meio por uma caixa maior com capacidade para 20 mil litros.</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>Dionizio Júnior, Paulo Henrique Dourado</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/504/indicacao_no_145_de_2021-_dionizio_junior_e_paulo_henrique.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/504/indicacao_no_145_de_2021-_dionizio_junior_e_paulo_henrique.pdf</t>
   </si>
   <si>
     <t>Que seja feita a recuperação da Rua Manoel Araújo com pavimentação no bairro Morro do Pequi.</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/501/indicacao_no_146_de_2021-_paulo_henrique_dourado.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/501/indicacao_no_146_de_2021-_paulo_henrique_dourado.pdf</t>
   </si>
   <si>
     <t>Que seja feita a interligação da Rua do bairro Morro do Pequi ao Bairro Nova Corrente.</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/502/indicacao_no_147_de_2021.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/502/indicacao_no_147_de_2021.pdf</t>
   </si>
   <si>
     <t>Que seja feita a recuperação em regime de urgência da Rua Cantídio Rocha Barros.</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/497/indicacao_no_148_de_2021-_adelia_corado.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/497/indicacao_no_148_de_2021-_adelia_corado.pdf</t>
   </si>
   <si>
     <t>Que seja feita a recuperação da estrada da Bela Vista ao Caxingó.</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/498/indicacao_no_149_de_2021-_adelia_corado.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/498/indicacao_no_149_de_2021-_adelia_corado.pdf</t>
   </si>
   <si>
     <t>Que seja feita a limpeza da Rua Bela Vista.</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/499/indicacao_no_150_de_2021-_adelia_corado.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/499/indicacao_no_150_de_2021-_adelia_corado.pdf</t>
   </si>
   <si>
     <t>Que seja feita parceria com as costureiras locais para a fabricação de máscaras às famílias inscritas em programas sociais e sejam confecionados aventais para uso pelos profissionais de saúde como equipamento de proteção individual.</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/494/indicacao_no_151_de_2021.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/494/indicacao_no_151_de_2021.pdf</t>
   </si>
   <si>
     <t>Que seja feita aquisição de kits enxoval contendo fraldas descartáveis para distribuição as mamães inscritas nos programas de baixa renda.</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/522/indicacao_no_152_de_2021-_roberio_cabeleireiro.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/522/indicacao_no_152_de_2021-_roberio_cabeleireiro.pdf</t>
   </si>
   <si>
     <t>Que seja feita a troca da caixa d'água da localidade Santa Luzia por uma de 20 mil L.</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/523/indicacao_no_153_de_2021-_roberio_cabeleireiro.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/523/indicacao_no_153_de_2021-_roberio_cabeleireiro.pdf</t>
   </si>
   <si>
     <t>Que seja feita a limpeza urgente com capina da Rua Mascarenhas de Morais.</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/524/indicacao_no_154_de_2021-_roberio_cabeleireiro.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/524/indicacao_no_154_de_2021-_roberio_cabeleireiro.pdf</t>
   </si>
   <si>
     <t>Que seja feita a abertura do poço artesiano na Pindaíba e a ligação da rede de abastecimento d'água até a residência de dona Vilani.</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t>Paulo Henrique Dourado, Gilmário Lustosa, Naira Nogueira</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/511/indicacao_no_155_de_2021-paulo_henrique_dourado.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/511/indicacao_no_155_de_2021-paulo_henrique_dourado.pdf</t>
   </si>
   <si>
     <t>Que seja disponibilizado pela SEMAS (Secretaria Municipal de Saúde e Saneamento), número de telefone (canal de comunicação) da vigilância sanitária para a população denunciar casos de aglomeração ou informar possíveis focos do mosquito (aedes aegipity).</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/513/indicacao_no_156_de_2021-_roberio_cabelereiro.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/513/indicacao_no_156_de_2021-_roberio_cabelereiro.pdf</t>
   </si>
   <si>
     <t>Que seja disponiblizado carro fumacê na área interna do cemitério.</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/514/indicacao_no_157_de_2021-_roberio_cabelereiro.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/514/indicacao_no_157_de_2021-_roberio_cabelereiro.pdf</t>
   </si>
   <si>
     <t>Que seja feita a construção da capela no cemitério da Santa Marta.</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/509/indicacao_no_158_de_2021-adelia_corado.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/509/indicacao_no_158_de_2021-adelia_corado.pdf</t>
   </si>
   <si>
     <t>Que seja solicitado ao Secretário de Urbanismo de Trânsito uma solução ao trânsito no final da Rua Adolf Jonh Terry, poís está causando transtorno aos moradores e comerciantes quando há veículos estacionados.</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/516/indicacao_no_159_de_2021-_naira_nogueira.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/516/indicacao_no_159_de_2021-_naira_nogueira.pdf</t>
   </si>
   <si>
     <t>Que seja feita a limpeza e pavimentação asfáltica na Rua João Elvas, bairro Nova Corrente.</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/562/indicacao_no_160_de_2021-cabeleireiro.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/562/indicacao_no_160_de_2021-cabeleireiro.pdf</t>
   </si>
   <si>
     <t>Que seja feita a reforma da Praça da Santa Marta.</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/563/indicacao_no_161_de_2021-cabeleireiro.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/563/indicacao_no_161_de_2021-cabeleireiro.pdf</t>
   </si>
   <si>
     <t>Que seja feita a reforma da UBS da localidade Santa Marta</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/564/indicacao_no_162_de_2021-cabeleireiro.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/564/indicacao_no_162_de_2021-cabeleireiro.pdf</t>
   </si>
   <si>
     <t>Que seja feita a reposição das lâmpadas na localidade Santa Marta, para que seja reestabelecida a iluminação pública nesta localidade.</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/565/indicacao_no_163_de_2021-cabeleireiro.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/565/indicacao_no_163_de_2021-cabeleireiro.pdf</t>
   </si>
   <si>
     <t>Que seja feita a recuperação da estrada da Fazenda de Cima</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/559/indicacao_no_164_de_2021-_paulo_henrique_dourado.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/559/indicacao_no_164_de_2021-_paulo_henrique_dourado.pdf</t>
   </si>
   <si>
     <t>Que seja feita a reposição das lâmpadas na localidade Guanabara na proximidade da UBS, para que seja reestabelecida a iluminação pública nesta localidade.</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/560/indicacao_no_165_de_2021-_paulo_henrique_dourado.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/560/indicacao_no_165_de_2021-_paulo_henrique_dourado.pdf</t>
   </si>
   <si>
     <t>Que seja feita a reposição das lâmpadas na localidade Simplício, para que seja reestabelecida a iluminação pública nesta localidade.</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
     <t>Eduardo Lobato, Gustavo Lemos</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/567/indicacao_no_166_de_2021-eduardo_lobato_e_gustavo_lemos.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/567/indicacao_no_166_de_2021-eduardo_lobato_e_gustavo_lemos.pdf</t>
   </si>
   <si>
     <t>Que seja feita a recuperação da Rua Padre Raimundo Dias Negreiros.</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/568/indicacao_no_167_de_2021-eduardo_lobato_e_gustavo_lemos.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/568/indicacao_no_167_de_2021-eduardo_lobato_e_gustavo_lemos.pdf</t>
   </si>
   <si>
     <t>Que seja feita a substituição dos postes de madeira por postes (concreto) de energia no setor habitacional de casas populares no bairro Nova Corrente.</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/569/indicacao_no_168_de_2021-eduardo_lobato_e_gustavo_lemos.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/569/indicacao_no_168_de_2021-eduardo_lobato_e_gustavo_lemos.pdf</t>
   </si>
   <si>
     <t>Que seja feita a pavimentação asfáltica da Rua Benjamim Nogueira (antiga rua 02), no bairro Nova Corrente.</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/561/indicacao_no_169_de_2021-_paulo_henrique_dourado.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/561/indicacao_no_169_de_2021-_paulo_henrique_dourado.pdf</t>
   </si>
   <si>
     <t>Que seja feito um mutirão força tarefa pela SEMUT, para limpeza imediata cm capina e roço das ruas da cidade, e notificando os donos de lotes baldios onde estão acumulando lixo, para que possam tomar as providências urgentes dentro das esferas cabíveis com as sanções adequadas pelo descumprimento das normas do plano Diretor do Município e Códigos de Posturas do Município de Corrente.</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/571/indicacao_no_170__de_2021-_naira_nogueira.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/571/indicacao_no_170__de_2021-_naira_nogueira.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado profissionais de fisioterapia para participar da capacitação para reabilitar pacientes de COVID ou que estão se recuperando.</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/572/indicacao_no_171_de_2021-_naira_nogueira.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/572/indicacao_no_171_de_2021-_naira_nogueira.pdf</t>
   </si>
   <si>
     <t>Que seja feita a reforma do final da Av. Adolf Jonh Terry.</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/573/indicacao_no_172_de_2021-_naira_nogueira.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/573/indicacao_no_172_de_2021-_naira_nogueira.pdf</t>
   </si>
   <si>
     <t>Que seja feita a recuperação da Rua Ipiranga no bairro Sincerino, próximo ao mercadinho de Edilene, próximo ao posto de saúde.</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/575/indicacao_no_173_de_2021-_salmeron_filho.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/575/indicacao_no_173_de_2021-_salmeron_filho.pdf</t>
   </si>
   <si>
     <t>Que seja feita a conclusão do projeto de iluminação pública na localidade Boqueirão - Riacho Grande.</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/527/indicacao_no_174_de_2021-_salmeron_filho_e_cristovam_neto.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/527/indicacao_no_174_de_2021-_salmeron_filho_e_cristovam_neto.pdf</t>
   </si>
   <si>
     <t>Que seja feita a conclusão da rede de iluminação pública da localidade Buritizinho na região da Santa Marta.</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/542/indicacao_no_175_de_2021_-eduardo_lobato.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/542/indicacao_no_175_de_2021_-eduardo_lobato.pdf</t>
   </si>
   <si>
     <t>Que seja feita a implantação de adicional insalubridade para os motoristas da SEMSAS, tendo em vista estrarem trabalhando na pandemia da COVID-19 e diariamente expondo a riscos de contaminação.</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/532/indicacao_no_180_-2021-_paulo_henrique_dourado.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/532/indicacao_no_180_-2021-_paulo_henrique_dourado.pdf</t>
   </si>
   <si>
     <t>Que seja realizado o projeto urbanístico abertura da rua que fica localizada atrás da Avenida Getúlio Vargas, dando maior acessibilidade aos moradores, fazendo ligação direta a Rua João Pacheco Cavalcante, Rua Quintino Custódio  (Ao lado do Centro Médico Encor), Beco Almirante Tamandaré.</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/531/indicacao_no_181_-2021-_paulo_henrique_dourado.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/531/indicacao_no_181_-2021-_paulo_henrique_dourado.pdf</t>
   </si>
   <si>
     <t>1- Que seja realizado calçamento Beco N, localizado no Bairro Aeroporto I, Corrente- PI, seguinte localização 10º 27' '13.2" S 45º 08' 26.2' W-10.453675,-45.140613), Beco M, (10º27'11.7"S 45º 08' 30. 0'W-10.453262,- 45.1416659)._x000D_
 _x000D_
 2- Que seja realizado calçamento na Rua Almirante Barroso, Bairro Aeroporto I, Corrente- PI, seguinte localização 10º 27' '3.7" S 45º 08' 32.3' W-10.453809, -45.142301.</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
     <t>Eduardo Lobato, Paulo Henrique Dourado, Robério Cabeleireiro</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/534/indicacao_no_182-_2021-_dionizio_junior_eduardo_lobato_paulo_henrique_dourado_e_roberio_cabelereiro.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/534/indicacao_no_182-_2021-_dionizio_junior_eduardo_lobato_paulo_henrique_dourado_e_roberio_cabelereiro.pdf</t>
   </si>
   <si>
     <t>Que seja acrescentado ao grupo prioritário de imunização contra a COVID-19 as seguintes categorias: Caminhoneiros, atendentes de guichês rodoviários e serviços gerais da rodoviária, atendentes de auto peças e mecânicos, Instaladores de serviço de internet, cabelereiros/ manicure.</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/536/indicacao_no_183-2021-_roberio_cabeleleleiro.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/536/indicacao_no_183-2021-_roberio_cabeleleleiro.pdf</t>
   </si>
   <si>
     <t>Que seja reativado o CRAS da Santa Marta</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/538/indicacao_no_184-_2021-_eduardo_lobato.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/538/indicacao_no_184-_2021-_eduardo_lobato.pdf</t>
   </si>
   <si>
     <t>Que seja recuperada a estrada do Barreiro Preto que dá acesso as residências dos Srs. Adelton, Jânisson e Estévão.</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/540/indicacao_no_185_de_2021-_naira_nogueira.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/540/indicacao_no_185_de_2021-_naira_nogueira.pdf</t>
   </si>
   <si>
     <t>Que seja enviada informações sobre quantas doses de vacina contra a Covid-19, já chegaram no município e como foram  distribuídas de acordo com as categorias e grupos prioritários.</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/545/indicacao_no_186_de_2021-_adelia_corado.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/545/indicacao_no_186_de_2021-_adelia_corado.pdf</t>
   </si>
   <si>
     <t>Que seja pavimentada a Av. Elyene Rocha que dá acesso a Vereda da Porta, no bairro Jacolândia.</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/544/indicacao_no_187_de_2021-_adelia_corado.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/544/indicacao_no_187_de_2021-_adelia_corado.pdf</t>
   </si>
   <si>
     <t>Que seja perfurado um poço artesiano na localidade Barro Alto na Fazenda de Cima.</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/546/indicacao_no_188_de_2021-_naira_nogueira.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/546/indicacao_no_188_de_2021-_naira_nogueira.pdf</t>
   </si>
   <si>
     <t>Que seja feita a reforma da Unidade Escolar Elizia Rocha Mascarenhas, recuperando o telhado, a pintura e roço.</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/552/indicacao_no_189_de_2021-_roberio_cabeleleleiro.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/552/indicacao_no_189_de_2021-_roberio_cabeleleleiro.pdf</t>
   </si>
   <si>
     <t>Que seja feita a reforma da Unidade Escolar dos Pastores, recuperando o telhado, a pintura e o roço.</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/547/indicacao_no_190_de_2021-_naira_nogueira.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/547/indicacao_no_190_de_2021-_naira_nogueira.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado melhorias sanitárias domiciliares para as residências das pessoas que se enquadram no perfil de pessoa carente pelos critérios estabelecidos na lei.</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/549/indicacao_no_191_de_2021-_salmeron_filho.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/549/indicacao_no_191_de_2021-_salmeron_filho.pdf</t>
   </si>
   <si>
     <t>Que seja instalado rede de internet no Posto de Saúde da Santa Marta</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/550/indicacao_no_192_de_2021-salmeron_filho.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/550/indicacao_no_192_de_2021-salmeron_filho.pdf</t>
   </si>
   <si>
     <t>Que seja feita a recuperação total da estrada dos pastores região da Santa Marta</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/551/indicacao_no_193_de_2021-salmeron_filho.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/551/indicacao_no_193_de_2021-salmeron_filho.pdf</t>
   </si>
   <si>
     <t>Que seja feita a reposição das lâmpadas da iluminação pública da Barra da Santa Marta</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/556/indicacao_no_194_de_2021-_paulo_henrique_dourado.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/556/indicacao_no_194_de_2021-_paulo_henrique_dourado.pdf</t>
   </si>
   <si>
     <t>Que sejam feitos quebra- molas (redutores de velocidade) na rua 05, bairro Aeroporto II.</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/548/indicacao_no_195_de_2021-_naira_nogueira.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/548/indicacao_no_195_de_2021-_naira_nogueira.pdf</t>
   </si>
   <si>
     <t>Que seja feita pavimentação da Rua 02 do bairro Aeroporto II</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
     <t>Adênio Azevedo, Eduardo Lobato</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/592/indicacao_no_196_de_2021-_sadenio_azevedo_e_eduardo_lobato.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/592/indicacao_no_196_de_2021-_sadenio_azevedo_e_eduardo_lobato.pdf</t>
   </si>
   <si>
     <t>Que seja feita a reforma completa do Terminal rodoviário " Sebastião Barros", recuperando a parte sanitária dos banheiros, fazendo trocas de pias, instalando secador de mãos e fazendo a troca de vasos sanitários, recuperando as áreas de embarque e desembarque com lajotas.</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
     <t>Adênio Azevedo</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/594/indicacao_no_197_de_2021-_adenio_azevedo.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/594/indicacao_no_197_de_2021-_adenio_azevedo.pdf</t>
   </si>
   <si>
     <t>Que seja feita a recuperação do meio fio da Avenida Adolf Jonh Terry com lajotas preservando áreas de jardins em toda a extensão, mas facilitando o acesso dos pedestres.</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/596/indicacao_no_198_de_2021-_gustavo_lemos.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/596/indicacao_no_198_de_2021-_gustavo_lemos.pdf</t>
   </si>
   <si>
     <t>Que seja feita a recuperação da estrada dos Cocos, Pindaíba e Capão.</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/610/indicacao_no_199_de_2021-_adelia_corado.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/610/indicacao_no_199_de_2021-_adelia_corado.pdf</t>
   </si>
   <si>
     <t>Que seja feita a cobertura no mercado público, incentivando os produtores locais a organizarem os seus locais para venda de seus produtos.</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/611/indicacao_no_200_de_2021-_adelia_corado.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/611/indicacao_no_200_de_2021-_adelia_corado.pdf</t>
   </si>
   <si>
     <t>Que sejam recuperados as estradas da região da Fazenda de Cima, Barreira Branca, Barro Alto, Barra do Brejo, Araças e Barra do Rio.</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/612/indicacao_no_201_de_2021-_roberio_cabeleireiro.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/612/indicacao_no_201_de_2021-_roberio_cabeleireiro.pdf</t>
   </si>
   <si>
     <t>Que seja feita a estrada que dá acesso ao Colégio dos Pastores até a residência do seu DUDU no Curralinho.</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/613/indicacao_no_202_de_2021-_adelia_corado.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/613/indicacao_no_202_de_2021-_adelia_corado.pdf</t>
   </si>
   <si>
     <t>Que seja dado continuidade a indicação do ex- vereador Riva, sobre a abertura da Rua paralela ao Rio Corrente, no fundo do colégio São José até a UBS Edivaldo Reis, visto que esse projeto já foi concluído e já tinha autorização dos proprietários daquela Rua.</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
     <t>Gustavo Lemos, Gilmário Lustosa</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/608/indicacao_no_203_de_2021-_gustavo_lemos__e_gilmario_lustosa.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/608/indicacao_no_203_de_2021-_gustavo_lemos__e_gilmario_lustosa.pdf</t>
   </si>
   <si>
     <t>Que seja expandido o atendimento médico com atendimento nas seguintes comunidades pelos menos uma vez por mês, justificando pela distâncias das residências ate as UBS: Pindaíba e Prata Mariana/ Certeza.</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/614/indicacao_no_204_de_2021-_roberio_cabeleireiro.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/614/indicacao_no_204_de_2021-_roberio_cabeleireiro.pdf</t>
   </si>
   <si>
     <t>Que seja feita a recuperação da estrada da Barra do Saquinho- Santa Marta.</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/615/indicacao_no_205_de_2021-_roberio_cabeleireiro.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/615/indicacao_no_205_de_2021-_roberio_cabeleireiro.pdf</t>
   </si>
   <si>
     <t>Que seja feita a passagem molhada-passagem da Necy- Região da Santa Marta.</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/616/indicacao_no_206_de_2021-_roberio_cabeleireiro.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/616/indicacao_no_206_de_2021-_roberio_cabeleireiro.pdf</t>
   </si>
   <si>
     <t>Que seja reativado o poço das Vaquetas na região de Santa Marta nos Pastores.</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/617/indicacao_no_208_de_2021-_gilmario_lustosa.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/617/indicacao_no_208_de_2021-_gilmario_lustosa.pdf</t>
   </si>
   <si>
     <t>Que seja feito o roço e cascalhamento do trecho que liga os povoados : Buriti Grande, Porteiras, Prata, Tatu, Montíbio I, Angical e Barroca na região do Morro Redondo.</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/618/indicacao_no_209_de_2021-_gilmario_lustosa.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/618/indicacao_no_209_de_2021-_gilmario_lustosa.pdf</t>
   </si>
   <si>
     <t>Que seja feita a canalização das águas pluviais da Rua João do Lago no bairro Morro do Pequi.</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/619/indicacao_no_210_de_2021-_adenio_azevedo.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/619/indicacao_no_210_de_2021-_adenio_azevedo.pdf</t>
   </si>
   <si>
     <t>Que sejam feitos os redutores de velocidade no final da Av. Adolf John Terry (duas vias), com a devida sinalização, próximo a Júnior Falcão. Obs: Recuperando o que já existe e acrescentando na outra mão.</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/620/indicacao_no_211_de_2021-_adenio_azevedo.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/620/indicacao_no_211_de_2021-_adenio_azevedo.pdf</t>
   </si>
   <si>
     <t>Que sejam feita as trocas de lâmpadas queimadas da Rua Desembargador Amaral (Boticário até a Praça Joaquim Nogueira Paranaguá), por lâmpadas de LED.</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/621/indicacao_no_212_de_2021-_adenio_azevedo.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/621/indicacao_no_212_de_2021-_adenio_azevedo.pdf</t>
   </si>
   <si>
     <t>Que seja recuperada a subida do Limoeiro que dá acesso ao bairro Vermelhão.</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/622/indicacao_no_213_de_2021-_adenio_azevedo.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/622/indicacao_no_213_de_2021-_adenio_azevedo.pdf</t>
   </si>
   <si>
     <t>Que sejam feitas as trocas de lâmpadas das lâmpadas queimadas da Praça Joaquim Nogueira Paranaguá.</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/623/indicacao_no_214_de_2021-_gustavo_lemos.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/623/indicacao_no_214_de_2021-_gustavo_lemos.pdf</t>
   </si>
   <si>
     <t>Que seja feita a canalização da água da Pindaíba para as residências das pessoas daquela comunidade.</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/624/indicacao_no_215_de_2021-_gustavo_lemos.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/624/indicacao_no_215_de_2021-_gustavo_lemos.pdf</t>
   </si>
   <si>
     <t>Que seja feita a pavimentação da Rua Benjamin José Nogueira, no bairro Nova Corrente.</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/625/indicacao_no_216_de_2021-_gustavo_lemos.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/625/indicacao_no_216_de_2021-_gustavo_lemos.pdf</t>
   </si>
   <si>
     <t>Que seja feita a pavimentação da Rua Dermival Alves Bonfim, no bairro Nova Corrente.</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/626/indicacao_no_217_de_2021-_gustavo_lemos.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/626/indicacao_no_217_de_2021-_gustavo_lemos.pdf</t>
   </si>
   <si>
     <t>Que seja feita a pavimentação da Rua Dr. Paulo Uchôa, no bairro Nova Corrente.</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>Gustavo Lemos, Paulo Henrique Dourado</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/627/indicacao_no_218_de_2021-_gustavo_lemos_e_paulo_henrique_dourado.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/627/indicacao_no_218_de_2021-_gustavo_lemos_e_paulo_henrique_dourado.pdf</t>
   </si>
   <si>
     <t>Que seja feita a pavimentação da São Miguel, no bairro Aeroporto.</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/628/indicacao_no_219_de_2021-_gustavo_lemos_e_paulo_henrique_dourado.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/628/indicacao_no_219_de_2021-_gustavo_lemos_e_paulo_henrique_dourado.pdf</t>
   </si>
   <si>
     <t>Que seja feita a pavimentação da Rua Efrônio de Araújo Louzeiro, no bairro Aeroporto.</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>Robério Cabeleireiro, Paulo Henrique Dourado</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/629/indicacao_no_220_de_2021-_roberio_cabeleireiro_e_paulo_henrique_dourado.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/629/indicacao_no_220_de_2021-_roberio_cabeleireiro_e_paulo_henrique_dourado.pdf</t>
   </si>
   <si>
     <t>Que seja instalado o Poço da Barra do Saquinho - Região da Santa Marta.</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/630/indicacao_no_221_de_2021-_naira_nogueira.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/630/indicacao_no_221_de_2021-_naira_nogueira.pdf</t>
   </si>
   <si>
     <t>Que sejam recuperadas as estradas vicinais das seguintes comunidades da região da Santa Marta: Buritinho, Campo Alegre, Caraibinhas, Timbó, Cana Brava, Pastores e Barra do Saquinho.</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/631/indicacao_no_222_de_2021-_naira_nogueira.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/631/indicacao_no_222_de_2021-_naira_nogueira.pdf</t>
   </si>
   <si>
     <t>Que seja perfurado poço artesiano na Escola Milton Lustosa e seja canalizada água para a casa de Dirceu na Barra Velha.</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/632/indicacao_no_223_de_2021-_naira_nogueira.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/632/indicacao_no_223_de_2021-_naira_nogueira.pdf</t>
   </si>
   <si>
     <t>Que seja colocada placa com sinalização de entrada e saída de animais no Beco da Lagoa Grande e colocar redutor de velocidade na estrada vicinal do Barreirão.</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/606/indicacao_no_224_de_2021-_salmeron_filho_e_paulo_henrique_dourado.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/606/indicacao_no_224_de_2021-_salmeron_filho_e_paulo_henrique_dourado.pdf</t>
   </si>
   <si>
     <t>Que sejam disponibilizados em 10 (dez caminhões pipas) de 20.000 1 mil litros por semana para atender aos moradores dos bairros Aeroporto I e II, que vêm sofrendo com a falta d' água há vários dias. Solicitamos também que seja fornecido água para moradores do bairro Vila Nova que também encontram- se sem água (na parte alta daquele bairro) totalizando quase 20 famílias.</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/642/indicacao_no_232_de_2021-_adenio_azevedo.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/642/indicacao_no_232_de_2021-_adenio_azevedo.pdf</t>
   </si>
   <si>
     <t>Que a vigilância sanitária notifique a Agespisa sobre a necessidade de limpeza da caixa d' água reservatório de água do centro, a cada 6 (seis), meses e que seja divulgado essas ações da limpeza com registros de fotos para transparência em sites oficiais ou sites da cidade.</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/643/indicacao_no_233_de_2021-_naira_nogueira.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/643/indicacao_no_233_de_2021-_naira_nogueira.pdf</t>
   </si>
   <si>
     <t>Que seja perfurado um poço artesiano na localidade Pedras, beneficiando 16 famílias, conforme termo de doação de terreno ( realizada por Cenobelino Pereira da Silva), doc em anexo.</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/644/indicacao_no_234_de_2021-_naira_nogueira.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/644/indicacao_no_234_de_2021-_naira_nogueira.pdf</t>
   </si>
   <si>
     <t>Que seja feita a reforma do CEO (Centro de Especialidades Odontológicas), no bairro Nova Corrente.</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/645/indicacao_no_235_de_2021-_naira_nogueira.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/645/indicacao_no_235_de_2021-_naira_nogueira.pdf</t>
   </si>
   <si>
     <t>Que seja feita a iluminação e a pavimentação da Rua Ayrton Senna, no bairro centro próximo a BR- 135.</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/646/indicacao_no_237_de_2021-_paulo_henrique_dourado.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/646/indicacao_no_237_de_2021-_paulo_henrique_dourado.pdf</t>
   </si>
   <si>
     <t>Indicar que a secretaria de saúde adquira a instale novos equipamentos na UBS do Simplício</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/647/indicacao_no_238_de_2021-_paulo_henrique_dourado.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/647/indicacao_no_238_de_2021-_paulo_henrique_dourado.pdf</t>
   </si>
   <si>
     <t>Indicar que a secretaria de saúde adquira a instale novos equipamentos na sala de serviço social vinculada e presente no NASF</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
     <t>Indicar que a secretaria de Agricultura instale energia elétrica e abertura de poço comunitário na localidade GUANABARA</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/649/indicacao_no_240_de_2021-_gilmario_lustosa.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/649/indicacao_no_240_de_2021-_gilmario_lustosa.pdf</t>
   </si>
   <si>
     <t>Que seja feita a reforma das pontes que liga os povoados Buriti Grande ao Morro Redondo, da Bela Vista II ao Morro Redondo.</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/650/indicacao_no_241_de_2021-_gilmario_lustosa.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/650/indicacao_no_241_de_2021-_gilmario_lustosa.pdf</t>
   </si>
   <si>
     <t>Que seja feita construção de quadra de esportes no povoado Morro Redondo.</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/651/indicacao_no_242_de_2021-_gilmario_lustosa.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/651/indicacao_no_242_de_2021-_gilmario_lustosa.pdf</t>
   </si>
   <si>
     <t>Que seja feito com mais celeridade o abastecimento d' água com carros pipas nos trechos críticos da região do Paraim de Baixo, pois o rio está com 80% do leito seco. Naquela região e os moradores estão precisando dessa água para consumo humano.</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
     <t>Adênio Azevedo, Adélia Corado</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/697/indicacao_no_243_de_2021-_adenio_azevedo_e_adelia_corado.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/697/indicacao_no_243_de_2021-_adenio_azevedo_e_adelia_corado.pdf</t>
   </si>
   <si>
     <t>Que seja feita a limpeza da Barragem comunitária da localidade Capão- Região do Morro Redondo.</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/696/indicacao_no_244_de_2021-_adenio_azevedo.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/696/indicacao_no_244_de_2021-_adenio_azevedo.pdf</t>
   </si>
   <si>
     <t>Que seja feita a recuperação da estrada da localidade Capão até a localidade Itajubá.</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
     <t>Adênio Azevedo, Salmeron Filho</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/698/indicacao_no_245__adenio_azevedo_e_salmeron_filho.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/698/indicacao_no_245__adenio_azevedo_e_salmeron_filho.pdf</t>
   </si>
   <si>
     <t>Que sejam viabilizados pela SEMIC cursos de formação e capacitação junto ao sistema S, para os munícipes de Corrente-PI junto ao SEBRAE e ao SENAC, cursos: Cursos de cortes de carne bovina; curso de gastronomia.</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/699/indicacao_no_246-_roberio_cabeleireiro.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/699/indicacao_no_246-_roberio_cabeleireiro.pdf</t>
   </si>
   <si>
     <t>Que seja colocada bomba automática no poço artesiano que atende Sussuapara e Barrocão.</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/700/indicacao_no_247-roberio_cabeleireiro.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/700/indicacao_no_247-roberio_cabeleireiro.pdf</t>
   </si>
   <si>
     <t>Que seja feita uma passagem molhada no Campo Alegre, próximo a Fazenda Lon e Janssen.</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/693/indicacao_no_248_de_2021-_gilmario_lustosa.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/693/indicacao_no_248_de_2021-_gilmario_lustosa.pdf</t>
   </si>
   <si>
     <t>Que seja feita com urgência a canalização do Rio Paraim nos trechos que liga a Lagoa da Senhora Valquíria para o leito do rio, pois toda população a margem do Rio Paraim está sofrendo por falta d' água.</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/694/indicacao_n_o_249_de_2021-_gilmario_lustosa.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/694/indicacao_n_o_249_de_2021-_gilmario_lustosa.pdf</t>
   </si>
   <si>
     <t>Que seja feita com urgência a reforma da Unidade Escolar do Povoado Morro Redondo.</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/695/indicacao_n_o_250_de_2021-_gilmario_lustosa.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/695/indicacao_n_o_250_de_2021-_gilmario_lustosa.pdf</t>
   </si>
   <si>
     <t>Que seja feita com urgência a reforma da UBS Maria Irani Lobato, localizado no bairro Sincerino.</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/701/indicacao_no_251-naira_nogueira.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/701/indicacao_no_251-naira_nogueira.pdf</t>
   </si>
   <si>
     <t>Que seja verificada a possibilidade de realizar exame de prevenção ao câncer de mama nas mulheres na faixa prioritária acima de 40 anos durante campanha do outubro rosa.</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/689/indicacao_no_252_de_2021-naira_nogueira.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/689/indicacao_no_252_de_2021-naira_nogueira.pdf</t>
   </si>
   <si>
     <t>Que seja perfurado um poço artesiano no Riacho da Cruz- Olho d' água, perto da residência do Sr.  Amadeu.</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/690/indicacao_no_253_de_2021-cristovam_neto.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/690/indicacao_no_253_de_2021-cristovam_neto.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado junto a Equatorial a reposição de um poste de energia próximo ao Hospital Regional de Corrente em frente a residência de D. Isabel Neres de Almeida, Rua Adolf John Terry, o poste foi quebrado em acidente há mais de um ano ficando a rua escura durante o período noturno.</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/691/indicacao_no_254_de_2021-paulo_henrique_dourado.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/691/indicacao_no_254_de_2021-paulo_henrique_dourado.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado junto a SEMDER a troca de mangueiras na canalização com canos para as residências da localidade Araçá do Meio, evitando assim o desperdício de água.</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
     <t>Cristovam Neto, Naira Nogueira</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/692/indicacao_no_255-cristovam_neto_e_naira_nogueira.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/692/indicacao_no_255-cristovam_neto_e_naira_nogueira.pdf</t>
   </si>
   <si>
     <t>Que seja feita uma fiscalização no estacionamento da rodoviária por parte dos fiscais e trânsito da SEMUT.</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/681/indicacao_no_257_de_2021-_adelia_corado.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/681/indicacao_no_257_de_2021-_adelia_corado.pdf</t>
   </si>
   <si>
     <t>Que a SEMUT possa fiscalizar os estabelecimentos que estão interditando a via Almirante Tamandaré em horário comercial, impossibilitando o trafego de veículos naquela via.</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/682/indicacao_no_258_de_2021-_adelia_corado.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/682/indicacao_no_258_de_2021-_adelia_corado.pdf</t>
   </si>
   <si>
     <t>Que a SEMUT possa fiscalizar notificando as empresas de telefonia que estão deixando muitos fios soltos na rua podendo a qualquer momento causar acidentes no trânsito. Nos últimos dias tem sido constante as cenas de fios dependurados em postes da cidade.</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/683/indicacao_no_259_de_2021-_adelia_corado.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/683/indicacao_no_259_de_2021-_adelia_corado.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício a equatorial sobre constantes quedas de energia elétrica na cidade na Rua Benjamin Nogueira no centro, a partir das 18h, o evento vem acontecendo diariamente com funcionamento de apenas uma fase da energia.</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/684/indicacao_no_260_de_2021-cristovam_neto.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/684/indicacao_no_260_de_2021-cristovam_neto.pdf</t>
   </si>
   <si>
     <t>Que seja recuperada a pavimenta da Rua Travessa Ulisses Guimarães no bairro Sincerino, adequando-a com nível para escoamento e sarjetas e/ou galerias de drenagem d' água e esgotos.</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/685/indicacao_no_261_de_2021-_cristovam_neto.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/685/indicacao_no_261_de_2021-_cristovam_neto.pdf</t>
   </si>
   <si>
     <t>Que seja perfurado um poço na Barra da Santa Marta ao lado da UBS ou que provisoriamente instalem um reservatório de água maior com Caixa d' água.</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/686/indicacao_no_262_de_2021-_salmeron_filho_e_paulo_henrique_dourado.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/686/indicacao_no_262_de_2021-_salmeron_filho_e_paulo_henrique_dourado.pdf</t>
   </si>
   <si>
     <t>Que seja construído uma UBS no bairro Aeroporto II.</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
     <t>Naira Nogueira, Adênio Azevedo, Eduardo Lobato, Robério Cabeleireiro</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/666/indicacao_no_263_-_naira_roberio_adenio_e_eduardo_lobato.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/666/indicacao_no_263_-_naira_roberio_adenio_e_eduardo_lobato.pdf</t>
   </si>
   <si>
     <t>Que seja pavimentada a Rua Tiradentes, no Bairro Sincerino.</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
     <t>Naira Nogueira, Robério Cabeleireiro</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/664/indicacao_264_de_2021-_naira_nogueira_e_roberio_cabeleireiro.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/664/indicacao_264_de_2021-_naira_nogueira_e_roberio_cabeleireiro.pdf</t>
   </si>
   <si>
     <t>Que seja feita a restauração da pavimentação da Avenida Emma Etelvina Nogueira, no bairro Vermelhão.</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/667/indicacao_no_265_de_2021-_naira_nogueira.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/667/indicacao_no_265_de_2021-_naira_nogueira.pdf</t>
   </si>
   <si>
     <t>Que seja feita a pavimentação da Rua Carlos Nogueira, no bairro Morro do Pequi.</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/668/indicacao_no_266_de_2021-_naira_nogueira.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/668/indicacao_no_266_de_2021-_naira_nogueira.pdf</t>
   </si>
   <si>
     <t>Que seja feita a pavimentação asfáltica da Rua Juscelino Kubistchek e a travessa da  Rua Juscelino Kubistchek.</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/669/indicacao_no_267_de_2021-roberio_cabeleireiro.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/669/indicacao_no_267_de_2021-roberio_cabeleireiro.pdf</t>
   </si>
   <si>
     <t>Que sejam colocadas as lixeiras (coletores) na praça do Vermelhão.</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/670/indicacao_no_268_de_2021-roberio_cabeleireiro.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/670/indicacao_no_268_de_2021-roberio_cabeleireiro.pdf</t>
   </si>
   <si>
     <t>Que sejam colocados redutores de velocidade com sinalização na estrada vicinal, na localidade Cana Brava.</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/671/indicacao_no_269_de_2021-_naira_nogueira.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/671/indicacao_no_269_de_2021-_naira_nogueira.pdf</t>
   </si>
   <si>
     <t>Que seja feita a pavimentação da Rua Florentino Assenso e sejam colocados postes de iluminação na Rua, Pois a escuridão é grande naquele local.</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
     <t>Eduardo Lobato, Gilmário Lustosa, Naira Nogueira</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/672/indicacao_no_270_de_2021-_eduardo_naira_e_gilmario.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/672/indicacao_no_270_de_2021-_eduardo_naira_e_gilmario.pdf</t>
   </si>
   <si>
     <t>Que seja feita a reforma da ponte da localidade Certeza.</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/673/indicacao_no_271_de_2021-_paulo_henrique_dourado.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/673/indicacao_no_271_de_2021-_paulo_henrique_dourado.pdf</t>
   </si>
   <si>
     <t>Que seja feita a reestruturação da ponte do Itají.</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/674/indicacao_no_272_de_2021-paulo_henrique_dourado.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/674/indicacao_no_272_de_2021-paulo_henrique_dourado.pdf</t>
   </si>
   <si>
     <t>Que a Secretaria de Agricultura realize a instalação do poço comunitário na localidade Pedra Preta na região do Paraim e Simplício.</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/663/indicacao_no_273_de_20210-_cristovam_neto.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/663/indicacao_no_273_de_20210-_cristovam_neto.pdf</t>
   </si>
   <si>
     <t>Que a SEMUT providencie junto a Agespisa a notificação de moradores proprietários a ligação na rede de esgotos de águas pluviais que estão descendo na Rua Adolf John Terry próximo ao Posto Imperial.</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
     <t>Gilmário Lustosa, Adênio Azevedo, Robério Cabeleireiro</t>
   </si>
   <si>
     <t>Que o município através das Secretarias competentes possam aplicar os recursos provenientes do ICMS ecológico destinado ao município de Corrente  para revitalizar o Rio Paraim.</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
     <t>Adênio Azevedo, Eduardo Lobato, Naira Nogueira, Paulo Henrique Dourado</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/675/indicacao_no_275_de_2021-adenio_paulo_henrique_naira_e_eduardo.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/675/indicacao_no_275_de_2021-adenio_paulo_henrique_naira_e_eduardo.pdf</t>
   </si>
   <si>
     <t>Que o Município através das secretarias competentes possam fazer a limpeza do lixão e possa construir banheiros e guarita e seja instalado reservatório coleta de perfuro cortantes (vidros etc.)</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/653/indicacao_no_276_de_2021-_luiz_augusto.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/653/indicacao_no_276_de_2021-_luiz_augusto.pdf</t>
   </si>
   <si>
     <t>Que seja feita a pavimentação da Rua Raimunda Maria Nogueira Rocha, no loteamento Morada do Sol, bairro Aeroporto II.</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/660/indicacao_no_277_de_2021-_adenio_azevedo.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/660/indicacao_no_277_de_2021-_adenio_azevedo.pdf</t>
   </si>
   <si>
     <t>Que seja feita a pavimentação da Rua da Taboquinha no bairro Sincerino próximo a residência do Sr. Eneinho e do Sr. Osvaldo.</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/661/indicacao_no_278_de_2021-_adenio_azevedo.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/661/indicacao_no_278_de_2021-_adenio_azevedo.pdf</t>
   </si>
   <si>
     <t>Que seja feita a pavimentação da Rua Joana Amélia Cavalcante, no bairro Olaria, referência Rua da residência do Dr. Cenobelino.</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/662/indicacao_no_279_de_2021-_adenio_azevedo.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/662/indicacao_no_279_de_2021-_adenio_azevedo.pdf</t>
   </si>
   <si>
     <t>Que seja feita a iluminação pública na Pedra Furada, próximo ao Sr, Delton.</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/654/indicacao_no_280_de_2021-_paulo_henrique_dourado.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/654/indicacao_no_280_de_2021-_paulo_henrique_dourado.pdf</t>
   </si>
   <si>
     <t>Que seja feita a pavimentação com paralelepípedo da Rua Almirante Barroso no bairro Aeroporto I. Possui inúmeras pessoas com mobilidade reduzida e necessita desse benefício para o bem estar social.</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
     <t>Eduardo Lobato, Adélia Corado</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/655/indicacao_no_281_de_2021-_eduardo_lobato_e_adelia_corado.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/655/indicacao_no_281_de_2021-_eduardo_lobato_e_adelia_corado.pdf</t>
   </si>
   <si>
     <t>Que seja feita a preparação das seguintes ruas para receber a pavimentação asfáltica: Rua Ema Etelvina, beira Rio no bairro Vermelhão; Rua Odon Ribeiro no bairro Vila Nova e Rua Gabriel Levi Cavalcante no bairro Nova Corrente.</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/656/indicacao_no_282_de_2021-_eduardo_lobato.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/656/indicacao_no_282_de_2021-_eduardo_lobato.pdf</t>
   </si>
   <si>
     <t>Que seja feita a limpeza da barragem comunitária na região do Riacho Escuro.</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/657/indicacao_no_283_de_2021-_gilmario_lustosa.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/657/indicacao_no_283_de_2021-_gilmario_lustosa.pdf</t>
   </si>
   <si>
     <t>Que seja feita a iluminação pública com urgência nos povoados Simplício, Barreirão e Mariana/ Certeza.</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
     <t>Que seja feita a instalação da água para os familiares Luizinho, Manelzinho e seu Antônio com urgência no Boi Manso II.</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/659/indicacao_no_285_de_2021-_gilmario_lustosa.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/659/indicacao_no_285_de_2021-_gilmario_lustosa.pdf</t>
   </si>
   <si>
     <t>Que seja feita a limpeza com pintura da Praça do Povoado Morro Redondo.</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/721/indicacao_no_287_de_2021-_adenio_azevedo.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/721/indicacao_no_287_de_2021-_adenio_azevedo.pdf</t>
   </si>
   <si>
     <t>Que seja feita a recuperação da estrada do Boqueirão e vai até o assentamento passando pela Barra do Rio a Curitiba, Crioli (assentamentos)</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/722/indicacao_no_288_de_2021-_adenio_azevedo.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/722/indicacao_no_288_de_2021-_adenio_azevedo.pdf</t>
   </si>
   <si>
     <t>Que seja feita a perfuração de poço na localidade Várzea Grande</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/723/indicacao_no_289_de_2021-_adenio_azevedo.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/723/indicacao_no_289_de_2021-_adenio_azevedo.pdf</t>
   </si>
   <si>
     <t>Que sejam feito dois quebra-molas (redutores de velocidade) no asfalto novo na Rua principal do Bairro Jacolândia, em frente seu Josias, o segundo próximo do asfalto no sentido da Vereda da Porta e recuperar os demais quebra-molas.</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
     <t>Paulo Henrique Dourado, Eduardo Lobato, Gilmário Lustosa</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/725/indicacao_no_290_de_2021-paulo_henrique_gilmario_lustosa_e_eduardo_lobato.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/725/indicacao_no_290_de_2021-paulo_henrique_gilmario_lustosa_e_eduardo_lobato.pdf</t>
   </si>
   <si>
     <t>Que seja feita a terraplanagem nas laterais da PI Corrente- Parnaguá na região da Lagoa de Fora, pois tem muitas crianças naquela localidade e está muito perigoso.</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/726/indicacao_no_291_de_2021-paulo_henrique_gilmario_lustosa_e_eduardo_lobato.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/726/indicacao_no_291_de_2021-paulo_henrique_gilmario_lustosa_e_eduardo_lobato.pdf</t>
   </si>
   <si>
     <t>Que seja feito com urgência a implantação do atendimento com dentista no povoado Simplício na região do Paraim de Baixo.</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/728/indicacao_no_292_de_2021-_gilmario_lustosa.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/728/indicacao_no_292_de_2021-_gilmario_lustosa.pdf</t>
   </si>
   <si>
     <t>Que seja feita a reforma do posto de saúde do bairro Vermelhão.</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/729/indicacao_no_293_de_2021-_gilmario_lustosa.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/729/indicacao_no_293_de_2021-_gilmario_lustosa.pdf</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
     <t>Gilmário Lustosa, Cristovam Neto, Paulo Henrique Dourado</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/719/indicacao_no_294_de_2021-_gilmario_cristovam_e_paulo_henrique.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/719/indicacao_no_294_de_2021-_gilmario_cristovam_e_paulo_henrique.pdf</t>
   </si>
   <si>
     <t>Que seja feita a instalação do poço artesiano, e seja canalizada á água para residências da comunidade Pico região da Vereada da Porta.</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/705/indicacao_no_295_de_2021-_adelia_corado.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/705/indicacao_no_295_de_2021-_adelia_corado.pdf</t>
   </si>
   <si>
     <t>Que seja construída uma quadra para esportes com cobertura na Fazenda de Cima, no terreno já doado ao lado da Escola.</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/706/indicacao_no_296_de_2021-_adelia_corado.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/706/indicacao_no_296_de_2021-_adelia_corado.pdf</t>
   </si>
   <si>
     <t>Que sejam instalados brinquedos para diversão das crianças na Praça Joaquim Nogueira Paranaguá e seja feita a viabilidade de construção de quiosque com banheiro público.</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/707/indicacao_no_297_de_2021-_adelia_corado.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/707/indicacao_no_297_de_2021-_adelia_corado.pdf</t>
   </si>
   <si>
     <t>Que sejam colocados equipamentos de ginástica livre na praça do Vermelhão.</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/709/indicacao_no_298_de_2021-_eduardo_lobato.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/709/indicacao_no_298_de_2021-_eduardo_lobato.pdf</t>
   </si>
   <si>
     <t>Que seja feita a troca de carros da Secretaria de Saúde, aquisição de novos veículos para a SEMSAS.</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/711/indicacao_no_299_de_2021-_adenio_azevedo.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/711/indicacao_no_299_de_2021-_adenio_azevedo.pdf</t>
   </si>
   <si>
     <t>Que seja feita a instalação de postes de iluminação com lâmpadas de LED na ponte do Coité, devido a falta de segurança pela escuridão naquele local.</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/712/indicacao_no_300_de_2021-_adenio_azevedo.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/712/indicacao_no_300_de_2021-_adenio_azevedo.pdf</t>
   </si>
   <si>
     <t>Que seja feita a substituição de lâmpadas por lâmpadas de LED nas principais ruas da cidade:  Av. Manoel Lourenço Cavalcante; Av. Desembargador Amaral; Rua Augusta; Rua Dom Pedro I; Rua Filemon Nogueira; Rua Getúlio Vargas; Av. Central; Av. Adolf John Terry e Rua Antônio Nogueira de Carvalho.</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/714/indicacao_no_301_de_2021-_gilmario_lustosa.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/714/indicacao_no_301_de_2021-_gilmario_lustosa.pdf</t>
   </si>
   <si>
     <t>Que seja feita a recuperação das pontes do Tatu e Buriti Grande com Urgência.</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/715/indicacao_no_302_de_2021-_gilmario_lustosa.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/715/indicacao_no_302_de_2021-_gilmario_lustosa.pdf</t>
   </si>
   <si>
     <t>Que seja feita a iluminação pública do povoado Araça, passando por Sussuapara e Celoura.</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/716/indicacao_no_303_de_2021-_gilmario_lustosa.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/716/indicacao_no_303_de_2021-_gilmario_lustosa.pdf</t>
   </si>
   <si>
     <t>Que seja feita a iluminação pública com urgência dos povoados : Barroca e Angical.</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/702/indicacao_no_306_de_2021-_adelia_corado.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/702/indicacao_no_306_de_2021-_adelia_corado.pdf</t>
   </si>
   <si>
     <t>Que seja feita uma reforma completa no Colégio da localidade Fazenda de Cima, U.E. Claudenor Rodrigues de Melo, instalando forros nas salas e seja feita melhorias nos banheiros.</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/703/indicacao_no_307_de_2021-_adelia_corado.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/703/indicacao_no_307_de_2021-_adelia_corado.pdf</t>
   </si>
   <si>
     <t>Que seja feita uma reforma completa (pintura) no posto de saúde da Fazenda de Cima e também a limpeza e roço.</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/740/indicacao_no_320_de_2021-_adenio_azevedo.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/740/indicacao_no_320_de_2021-_adenio_azevedo.pdf</t>
   </si>
   <si>
     <t>Que seja feita a recuperação com pavimentação da Rua Nayde Guerra Nogueira no loteamento Morada do Sol.</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/733/indicacao_no_321_de_2021-_naira_nogueira.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/733/indicacao_no_321_de_2021-_naira_nogueira.pdf</t>
   </si>
   <si>
     <t>Que seja contratado um profissional do serviço social para a educação e um psicólogo.</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/734/indicacao_no_322_de_2021-naira_nogueira.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/734/indicacao_no_322_de_2021-naira_nogueira.pdf</t>
   </si>
   <si>
     <t>Que sejam colocados placas nas entradas e saídas das ruas (placas de direção) e na rotatória do bairro Nova Corrente, saindo da Adolf John Terry.</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/735/indicacao_no_323_de_2021-_naira_nogueira.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/735/indicacao_no_323_de_2021-_naira_nogueira.pdf</t>
   </si>
   <si>
     <t>Que seja recuperada a ponte da Vereada da Porta entre Acelino e a entrada da Malhada da Barra.</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/736/indicacao_no_324_de_2021-_naira_nogueira.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/736/indicacao_no_324_de_2021-_naira_nogueira.pdf</t>
   </si>
   <si>
     <t>Que seja feita a sinalização devida no estacionamento da Câmara (carros e motos).</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/742/indicacao_no_325_de_2021-_adenio_azevedo.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/742/indicacao_no_325_de_2021-_adenio_azevedo.pdf</t>
   </si>
   <si>
     <t>Que seja feita a pavimentação da Avenida Perimetral Oeste no bairro Aeroporto.</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
     <t>Paulo Henrique Dourado, Eduardo Lobato, Gilmário Lustosa, Naira Nogueira</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/738/indicacao_no_326_de_2021-_paulo_naira_gilmario_e_eduardo.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/738/indicacao_no_326_de_2021-_paulo_naira_gilmario_e_eduardo.pdf</t>
   </si>
   <si>
     <t>Que seja feita a acessibilidade para acesso ao Morro do Pico (Ponto Turístico), implantação de passarela nos moldes de madeiras reutilizados e ou utilitários, facilitador do acesso aos pontos turísticos.</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
     <t>OFLEG</t>
   </si>
   <si>
     <t>Oficio Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/423/oficio_no_2_de_2021.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/423/oficio_no_2_de_2021.pdf</t>
   </si>
   <si>
     <t>Solicitação de providências em relação a animais soltos nas ruas de Corrente- PI</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/418/oficio_003_de_2021-_cristovam_neto.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/418/oficio_003_de_2021-_cristovam_neto.pdf</t>
   </si>
   <si>
     <t>Solicitação de valores arrecadados com abates de bovinos no matadouro em Corrente- PI.</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/783/oficio_no_005_de_2022.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/783/oficio_no_005_de_2022.pdf</t>
   </si>
   <si>
     <t>Envio prestações de contas da Câmara Municipal de Corrente referente ao mês de novembro de 2021</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/434/oficio_018-_a_2021.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/434/oficio_018-_a_2021.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de indicações 07 a 11 e 14/2021 de autoria do vereador Eduardo Lobato.</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/433/oficio_no_020_de_2021.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/433/oficio_no_020_de_2021.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de indicações nº 17 a 23/2021 de autoria do vereador do Vereador Cristovam Neto.</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/432/oficio_no_021_de_2021.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/432/oficio_no_021_de_2021.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de indicações nº 24/2021 de autoria do Vereadores Robério Cabeleleiro e Salmeron Filho e indicação nº 25 a 27/2021 de autoria do vereador Robério Cabeleleiro.</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/431/oficio_no_022_de_2021.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/431/oficio_no_022_de_2021.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de indicações nº 028/ 2021 a 34/2021 de autoria da Vereadora Adélia Corado.</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/430/oficio_no_24_de_2021.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/430/oficio_no_24_de_2021.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de indicações nº 58 e 59/ 2021 de autoria do Vereador Edurado Lobaro, apresentada na sessão nº869</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/453/oficio_no_25_de_2021.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/453/oficio_no_25_de_2021.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de indicações nº 43 a 46/ 2021 de autoria do Vereador Salmeron Filho, apresentadas em Sessão Ordinária nº 869 , realizada em 8 de março de 2021.</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/448/oficio_no_26_de_2021.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/448/oficio_no_26_de_2021.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de indicações nº 54 a 56 de autoria do vereador Salmeron Filho, apresentada em Sessão Ordinária nº 869, realizada em 8 de março de 2021.</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/429/oficio_no_27_de_2021.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/429/oficio_no_27_de_2021.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de indicações nº 35 e 26 de 2021 de autoria do vereador Luiz Augusto, apresentada na sessão nº 869.</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/428/oficio_no_028_de_2021.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/428/oficio_no_028_de_2021.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de indicações nº 51 a 53 e 57 de 2021 de autoria do vereadora Adélia Corado, apresentada na Sessão nº 869.</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/425/oficio_no_29_de_2021.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/425/oficio_no_29_de_2021.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de indicações nº 41 e 42/ 2021 na sessão nº 869</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/427/oficio_no_30_de_2021.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/427/oficio_no_30_de_2021.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de indicações nº 37 a 40/ 2021 na sessão nº 869 de autoria do vereador Paulo Henrique Dourado.</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/426/oficio_no_31_de_2021.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/426/oficio_no_31_de_2021.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de indicações nº 47 a 50 / 2021 na sessão nº 869</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/395/oficio_no_32_de_2021.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/395/oficio_no_32_de_2021.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de resposta ao ofício nº 34/2021 datado de 10/03/2021</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/419/oficio_no_44_de_2021.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/419/oficio_no_44_de_2021.pdf</t>
   </si>
   <si>
     <t>Encaminhamento do resultado da votação do projeto de lei nº 001/2021. De autoria do executivo municipal APROVADO POR UNANIMIDADE dos presentes (7 vostos favoráveis x nenhum voto contrário) em 23/03/2021.</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/397/oficio_no_56_de_2021.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/397/oficio_no_56_de_2021.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de resultado de votação de projeto de lei nº 002/2021 (09 favoráveis ) a um contrário (Projeto Aprovado).</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/383/oficio_no_57_de_2021.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/383/oficio_no_57_de_2021.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de indicações nº 82 e 83/ 2021, de autoria do vereador Eduardo Azevedo da Cunha Lobato, apresentada em Sessão Ordinária nº 871 realizada em 29/03/2021.</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/387/oficio_no_58_de_2021.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/387/oficio_no_58_de_2021.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de indicação nº 84 de 2021 de autoria do vereador Dionizio Rodrigues Nogueira Júnior, apresentada em Sessão Ordinária nº 871 realizada em 29/03/2021.</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/391/oficio_no_59_de_2021.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/391/oficio_no_59_de_2021.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de indicação nº 85 a 87 de 2021 de autoria do vereador Gilmário Lustosa de Souza, apresentada em Sessão Ordinária nº 871 realizada em 29/03/2021.</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/394/oficio_no_60_de_2021.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/394/oficio_no_60_de_2021.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de indicação nº 88 e 89 de 2021 de autoria do vereador Paulo Henrique Dourado da Silva, apresentada em Sessão Ordinária nº 871 realizada em 29/03/2021.</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/382/oficio_62-_2021.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/382/oficio_62-_2021.pdf</t>
   </si>
   <si>
     <t>Encaminhamento do requerimento 003/ 2021 de autoria do vereador Luiz Augusto Louzeiro da Cunha, apresentado em Sessão Ordinária nº 871 realizada em 29/ 03/ 2021.</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
     <t>Encaminhamento de indicações nº 91 a 95 de 2021 de autoria do vereador Robério Freitas Lustosa, apresentada em Sessão Ordinária nº 872 realizada em 05/04/2021.</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/405/oficio_no_64_de_2021.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/405/oficio_no_64_de_2021.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de indicação nº 96/ 2021 de autoria do vereador Paulo Henrique Dourado da Silva, apresentada em Sessão Ordinária nº 872 realizada em 05/04/2021.</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/407/oficio_no_65_de_2021.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/407/oficio_no_65_de_2021.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de indicação nº 97/ 2021 de autoria do vereador Dionizio Rodrigues Nogueira Júnior, apresentada em Sessão Ordinária nº 872 realizada em 05/04/2021.</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/410/oficio_no_66_de_2021.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/410/oficio_no_66_de_2021.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de indicações nº 98 e 99/ 2021 de autoria do vereador Gustavo Lemos de Arêa Leão, apresentada em Sessão Ordinária nº 872 realizada em 05/04/2021.</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/413/oficio_no_67_de_2021.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/413/oficio_no_67_de_2021.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de indicações nº 98 e 99/ 2021 de autoria do vereador Gilmário Lustosa de Souza, apresentada em Sessão Ordinária nº 872 realizada em 05/04/2021.</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/415/oficio_no_68_de_2021.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/415/oficio_no_68_de_2021.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de indicação nº 101/ 2021 de autoria do vereador Gilmário Lustosa de Souza, apresentada em Sessão Ordinária nº 872 realizada em 05/04/2021.</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/417/oficio_no_69_de_2021.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/417/oficio_no_69_de_2021.pdf</t>
   </si>
   <si>
     <t>Encaminhamento do requerimento nº 009/ 2021 de autoria dos vereadores: Paulo Henrique Dourado da Silva e Gilmário Lustosa de Souza, apresentado em Sessão Ordinária nº 872 realizada em 05/ 04/ 2021.</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/470/oficio_no_77_de_2021.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/470/oficio_no_77_de_2021.pdf</t>
   </si>
   <si>
     <t>Encaminhamento do requerimento nº 10/2021 de autoria do vereador Paulo Henrique Dourado, APROVADO POR UNANIMIDADE, em Sessão Ordinária realizada em 05/ 04/2021.</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/435/oficio_no_79_de_2021.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/435/oficio_no_79_de_2021.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de indicação nº 116/ 2021 de autoria do vereador Gustavo Lemos apresentada na Sessão nº 873 realizada em 12 de abril de 2021.</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/436/oficio_no_80_de_2021.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/436/oficio_no_80_de_2021.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de indicações nº 118 a 120 de autoria do vereador Gilmário Lustosa, apresentadas na sessão nº 873 realizada em 12 de abril de 2021.</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/443/oficio_no_82_de_2021.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/443/oficio_no_82_de_2021.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de indicações nº 113 a 114 de autoria da vereadora Naira Nogueira, apresentadas na sessão nº 873 realizada em 12 de abril de 2021.</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/457/oficio_no_83_de_2021.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/457/oficio_no_83_de_2021.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de indicação nº 117/ 2021 de autoria do vereador Paulo Henrique Dourado, apresentada na sessão nº 873 realizada em 12 de abril de 2021.</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/461/oficio_no_84_de_2021.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/461/oficio_no_84_de_2021.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de indicação nº 103 e 104/ 2021 de autoria do vereador Robério Cabeleireiro, apresentadas na sessão nº 873 realizada em 12 de abril de 2021.</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
     <t>Encaminhamento de indicações nº 107 e 108/ 2021 de autoria do vereador Dionizio Júnior, apresentadas na sessão nº 873 realizada em 12 de abril de 2021.</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/466/oficio_no_87_de_2021.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/466/oficio_no_87_de_2021.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de indicação nº 110/ 2021 de autoria dos vereadores Naira Nogueira, Salmeron Filho, Paulo Henrique Dourado, Gustavo Lemos, Dionizio Júnior e Gilmário Lustosa, apresentada na sessão nº 873 realizada em 12 de abril de 2021.</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/475/oficio_no_88_de_2021.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/475/oficio_no_88_de_2021.pdf</t>
   </si>
   <si>
     <t>Encaminhamento do projeto de Lei nº 005/ 2021, de autoria de Paulo Henrique Dourado (PSL), que estabelece as igrejas e os templos de qualquer culto como atividade essencial em período de calamidade pública.</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/474/oficio_no_89_de_2021.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/474/oficio_no_89_de_2021.pdf</t>
   </si>
   <si>
     <t>Encaminhamento do projeto de lei nº004/2021, de autoria de Naira Nogueira e Dionizio Júnior, que cria a semana municipal de conscientização do autismo, institui a política municipal de atendimento aos direitos da pessoa com transtorno do espectro autista e dá outras providências.</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/472/oficio_no_90_de_2021.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/472/oficio_no_90_de_2021.pdf</t>
   </si>
   <si>
     <t>Encaminhamento do projeto de lei nº 003/2021 que dispõe sobre a atualização do piso municipal de salário dos Agentes Comunitários de Saúde e dos Agentes de Combate de Endemias.</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/469/oficio_no_92_de_2021.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/469/oficio_no_92_de_2021.pdf</t>
   </si>
   <si>
     <t>Encaminhamento das indicações nº 105 e 106/ 2021 de autoria do vereador Eduardo Lobato, apresentada na sessão nº 873 realizada em 12 de abril de 2021.</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/582/oficio_no_106_de_2021-_salmeron_filho.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/582/oficio_no_106_de_2021-_salmeron_filho.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de indicações nº 133 a 135 de 2021 de autoria dos vereador Gilmário Lustosa apresentada em Sessão Ordinária nº 875 realizada em 26/04/2021.</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/589/oficio_no_107_de_2021-_salmeron_filho.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/589/oficio_no_107_de_2021-_salmeron_filho.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de indicação nº 141 e autoria do Vereador Salmeron Filho, apresentada em Sessão Ordinária nº 875 realizada em 26/ 04/2021.</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/578/oficio_no_108_de_2021-_salmeron_filho.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/578/oficio_no_108_de_2021-_salmeron_filho.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de indicação nº 132 / 2021 de autoria do Vereador Cristovam Neto apresentada na Sessão Ordinária nº 875 realizada em 26 de abril de 2021.</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/591/oficio_no_109_de_2021-_salmeron_filho.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/591/oficio_no_109_de_2021-_salmeron_filho.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de indicações nº 141 de autoria da vereador Dionizio Júnior apresentada em Sessão Ordinária nº 875 realizada em 26/04/2021.</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/587/oficio_no_110_de_2021-_salmeron_filho.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/587/oficio_no_110_de_2021-_salmeron_filho.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de indicações nº 138 e 139 de 2021 de autoria do vereador Robério Cabeleireiro apresentada em Sessão Ordinária nº 875 realizada em 26/04/2021</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/584/oficio_no_111_de_2021-_salmeron_filho.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/584/oficio_no_111_de_2021-_salmeron_filho.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de indicação nº 136 de 2021 de autoria da vereadora Adélia Corado apresentada em Sessão Ordinária nº 875 realizada em 26/04/2021.</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/496/oficio_no_130_de_2021.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/496/oficio_no_130_de_2021.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de indicações nº 148 a 150 de autoria da vereadora Adélia Corado apresentada na Sessão Ordinária nº 876 realizada em 11 de maio de 2021.</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/507/oficio_no_131_de_2021-salmeron_filho.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/507/oficio_no_131_de_2021-salmeron_filho.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de indicações nº 142 a 144 de autoria do vereadores: Salmeron Filho e Paulo Henrique Dourado apresentada na Sessão Ordinária nº 876 realizada em 11 de maio de 2021.</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/500/oficio_no_132_de_2021.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/500/oficio_no_132_de_2021.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de indicação nº 146 de autoria do vereador Paulo Henrique Dourado apresentada na Sessão Ordinária nº 876 realizada em 11 de maio de 2021.</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/503/oficio_no_133_de_2021.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/503/oficio_no_133_de_2021.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de indicação nº 147 de autoria do vereador Eduardo Lobato apresentada na Sessão Ordinária nº 876 realizada em 11 de maio de 2021.</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/495/oficio_no_134_de_2021.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/495/oficio_no_134_de_2021.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de indicação nº 151 de autoria da vereadora Naira Nogueira apresentada na Sessão Ordinária nº 876 realizada em 11 de maio de 2021.</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/525/oficio_135_de_2021-_salmeron_filho.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/525/oficio_135_de_2021-_salmeron_filho.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de indicação nº 152 / 2021 de autoria do Vereador Robério Cabeleireiro apresentada na Sessão Ordinária nº 876 realizada em 11 de maio de 2021.</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/526/oficio_138_de_2021-_salmeron_filho.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/526/oficio_138_de_2021-_salmeron_filho.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de indicação nº 153 e 154 / 2021 de autoria do Vereador Robério Cabeleireiro apresentada na Sessão Ordinária nº 877 realizada em 17 de maio de 2021.</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/515/oficio_no_140_de_2021-_salemron_filho.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/515/oficio_no_140_de_2021-_salemron_filho.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de indicação nº 156 e 157 / 2021 de autoria do Vereador Robério Cabelereiro apresentada na Sessão Ordinária nº 877 realizada em 17 de maio de 2021.</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/517/oficio_no_141_de_2021-_salmeron_filho.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/517/oficio_no_141_de_2021-_salmeron_filho.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de indicação nº 159 / 2021 de autoria da Vereadora Naira Nogueira apresentada na Sessão Ordinária nº 877 realizada em 17 de maio de 2021.</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/510/oficio_no_142_de_2021-_salmeron_filho.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/510/oficio_no_142_de_2021-_salmeron_filho.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de indicação nº 158 / 2021 de autoria da Vereadora Adélia Corado apresentada na Sessão Ordinária nº 877 realizada em 17 de maio de 2021.</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/512/oficio_no_139_de_2021-_salmeron_filho.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/512/oficio_no_139_de_2021-_salmeron_filho.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de indicação nº 155 / 2021 de autoria dos Vereadores: Paulo Henrique Dourado, Gilmário Lustosa e Naira Nogueira apresentada na Sessão Ordinária nº 877 realizada em 17 de maio de 2021.</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/566/oficio_no_150_de_2021-_salmeron_filho.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/566/oficio_no_150_de_2021-_salmeron_filho.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de indicações nº 161, 162, 163 de 2021 de autoria da vereador Robério Cabeleleleiro apresentada em Sessão Ordinária nº 878  de realizada em 07/06/2021.</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/558/oficio_no_151_de_2021-_salmeron_filho.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/558/oficio_no_151_de_2021-_salmeron_filho.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de indicações nº 164, 165 e 169 de 2021 de autoria da vereador Paulo Henrique Dourado apresentada em Sessão Ordinária nº 878 realizada em 07/06/2021.</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/574/oficio_no_161_de_2021-_salmeron_filho.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/574/oficio_no_161_de_2021-_salmeron_filho.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de indicações nº 170, 171 e 172 de 2021 de autoria da vereadora Naira Nogueira apresentada em Sessão Ordinária nº 879 realizada em 14/ 06/2021.</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/528/oficio_no_165_de_2021-_salmeron_filho.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/528/oficio_no_165_de_2021-_salmeron_filho.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de indicação nº 174 de 2021 de autoria dos vereadores Salmeron Filho e Cristovam Neto apresentada em Sessão Ordinária nº 879 realizada em 14/06/2021.</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/576/oficio_no_166_de_20210-_salmeron_filho.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/576/oficio_no_166_de_20210-_salmeron_filho.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de indicação nº 173 de 2021 de autoria do Vereador Salmeron Filho apresentada em Sessão Ordinária nº 879 realizada em 14/06/2021.</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/543/oficio_167_de_2021-_salmeron_filho.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/543/oficio_167_de_2021-_salmeron_filho.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de indicações nº 175 de 2021 de autoria do vereador Eduardo Lobato apresentada em Sessão Ordinária nº 879 realizada em 14/06/2021.</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/533/oficio_171-2021-_salmeron_filho.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/533/oficio_171-2021-_salmeron_filho.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de indicações nº 180 e 181 de 2021 de autoria do vereador Paulo Henrique Dourado apresentada em Sessão Ordinária nº 880 realizada em 21/06/2021.</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/535/oficio_no_172_-2021-_salmeron_filho.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/535/oficio_no_172_-2021-_salmeron_filho.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de indicação nº 182 de 2021 de autoria dos vereadores: Dionizio Júnior, Eduardo Lobato, Paulo Henrique Dourado e Robério Cabeleireiro apresentada em Sessão Ordinária nº 880 realizada em 21/06/2021.</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/537/oficio_n_o_173_-2021-_salmeron_filho.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/537/oficio_n_o_173_-2021-_salmeron_filho.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de indicações nº 183 de 2021 de autoria do vereador Robério Cabeleireiro apresentada em Sessão Ordinária nº 880 realizada em 21/06/2021.</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/539/oficio_no_174_de_2021-_salmeron_filho.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/539/oficio_no_174_de_2021-_salmeron_filho.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de indicações nº 184 de 2021 de autoria do vereador Eduardo Lobato  apresentada em Sessão Ordinária nº 880 realizada em 21/06/2021.</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/541/oficio_n_o_175_de_2021-_salmeron_filho.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/541/oficio_n_o_175_de_2021-_salmeron_filho.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de indicações nº 185 de 2021 de autoria da vereadora Naira Nogueira apresentada em Sessão Ordinária nº 880 realizada em 21/06/2021.</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/554/oficio_192_de_2021-_salmeron_filho.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/554/oficio_192_de_2021-_salmeron_filho.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de indicações nº 191, 192 e 193 de 2021 de autoria da vereador Salmeron FIlho apresentada em Sessão Ordinária nº 881 realizada em 28/06/2021.</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/555/oficio_no_193_de_2021-_salmeron_filho.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/555/oficio_no_193_de_2021-_salmeron_filho.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de indicação nº 188, 190 e 195 de 2021 de autoria da vereadora Naira Nogueira apresentada em Sessão Ordinária nº 881 realizada em 28/06/2021.</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/553/oficio_no_193_de_2021-_salmeron_filho.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/553/oficio_no_193_de_2021-_salmeron_filho.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de indicação nº 189 de 2021 de autoria do vereador Robério Cabeleireiro apresentada em Sessão Ordinária nº 881 realizada em 28/06/2021</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/557/oficio_no_195_de_2021-_salmeron_filho.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/557/oficio_no_195_de_2021-_salmeron_filho.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de indicação nº 194 de 2021 de autoria da vereador Paulo Henrique Dourado apresentada em Sessão Ordinária nº 881 realizada em 28/06/2021.</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/570/oficio_no_149_de_2021-_salmeron_filho.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/570/oficio_no_149_de_2021-_salmeron_filho.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de indicações nº 166, 167 e 168 de 2021 de autoria dos vereadores Eduardo Lobato e Gustavo Lemos apresentada em Sessão Ordinária nº 878 realizada em 07/06/2021.</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/593/oficio_no_202_de_2021-_salmeron_filho.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/593/oficio_no_202_de_2021-_salmeron_filho.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de indicações nº 196 de 2021 de autoria dos vereadores Adênio Azevedo e Eduardo Lobato apresentada em Sessão Ordinária nº 882 realizada em 02/08/2021.</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/595/oficio_no_203_de_2021-_salmeron_filho.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/595/oficio_no_203_de_2021-_salmeron_filho.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de indicações nº 197 de 2021 de autoria dos vereador Adênio Azevedo apresentada em Sessão Ordinária nº 882 realizada em 02/08/2021.</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
     <t>Encaminhamento de indicações nº 198 de 2021 de autoria dos vereador Gustavo Lemos apresentada em Sessão Ordinária nº 882 realizada em 02/08/2021.</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/634/oficio_no_207_de_2021.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/634/oficio_no_207_de_2021.pdf</t>
   </si>
   <si>
     <t>Encaminhamento das Indicações nº 199, 200 e 202 de 2021 de autoria da vereadora Adélia Corado, apresentada em Sessão Ordinária nº 884 realizada em 16/08/2021.</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/635/oficio_no_208_de_2021.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/635/oficio_no_208_de_2021.pdf</t>
   </si>
   <si>
     <t>Encaminhamento indicações nº 201, 204, 205 e 206 de 2021 de autoria do vereador Robério Cabeleireiro apresentada em Sessão Ordinária nº 884 realizada em 16/08/2021.</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/609/oficio_no_209_de_2021.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/609/oficio_no_209_de_2021.pdf</t>
   </si>
   <si>
     <t>Encaminhamento Indicação nº 203 de 2021 de autoria dos vereadores Gustavo Lemos  e Gilmário Lustosa, apresentada em Sessão Ordinária nº 884 realizada em 16/08/2021.</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/636/oficio_no_210_de_2021.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/636/oficio_no_210_de_2021.pdf</t>
   </si>
   <si>
     <t>Encaminhamento Indicação nº 210 a 213 de 2021 de autoria do vereador Adênio Azevedo, apresentada em Sessão Ordinária nº 884 realizada em 16/08/2021.</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/637/oficio_no_211_de_2021.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/637/oficio_no_211_de_2021.pdf</t>
   </si>
   <si>
     <t>Encaminhamento Indicações nº 214 a 217 de 2021 de autoria do vereador Gustavo Lemos, apresentada em Sessão Ordinária nº 884 realizada em 16/08/2021.</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/638/oficio_no_212_de_2021.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/638/oficio_no_212_de_2021.pdf</t>
   </si>
   <si>
     <t>Encaminhamento Indicações nº 208 e 209 de autoria do vereador Gilmário Lustosa, apresentada em Sessão Ordinária nº 884 realizada em 16/08/2021.</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/639/oficio_no_213_de_2021.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/639/oficio_no_213_de_2021.pdf</t>
   </si>
   <si>
     <t>Encaminhamento Indicações nº 221, 222 e 223 de 2021 de autoria da vereadora Naira Nogueira, apresentada em Sessão Ordinária nº 884 realizada em 16/08/2021.</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/607/oficio_no_214_de_2021.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/607/oficio_no_214_de_2021.pdf</t>
   </si>
   <si>
     <t>Encaminhamento Indicação nº 224 de 2021 de autoria dos vereadores Salmeron Filho e Paulo Henrique Dourado, apresentada em Sessão Ordinária nº 884 realizada em 16/08/2021.</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/640/oficio_no_215_de_2021.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/640/oficio_no_215_de_2021.pdf</t>
   </si>
   <si>
     <t>Encaminhamento Indicação nº 218 e 219 de 2021 de autoria dos vereadores Gustavo Lemos e Paulo Henrique Dourado, apresentada em Sessão Ordinária nº 884 realizada em 16/08/2021.</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/641/oficio_no_216_de_2021.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/641/oficio_no_216_de_2021.pdf</t>
   </si>
   <si>
     <t>Encaminhamento Indicação nº 220 de 2021 de autoria dos vereadores Robério Cabeleireiro  e Paulo Henrique Dourado, apresentada em Sessão Ordinária nº 884 realizada em 16/08/2021.</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/652/oficio_no_227_de_2021.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/652/oficio_no_227_de_2021.pdf</t>
   </si>
   <si>
     <t>Encaminhamento Indicação nº 232 de 2021 de autoria do vereador Adênio Azevedo, apresentada em Sessão Ordinária nº 886 realizada em 30/08/2021.</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/720/oficio_no_268_de_2021.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/720/oficio_no_268_de_2021.pdf</t>
   </si>
   <si>
     <t>Encaminhamento Indicações nº 294 de 2021 de autoria dos vereadores Gilmário Lustosa, Cristovam Aguiar e Paulo Henrique Dourado apresentada na Sessão Ordinária nº 892 de 2021</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/727/indicacoes_no_291_de_2021-_paulo_henrique_dourado_gilmario_lustosa_e_eduardo_lobato.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/727/indicacoes_no_291_de_2021-_paulo_henrique_dourado_gilmario_lustosa_e_eduardo_lobato.pdf</t>
   </si>
   <si>
     <t>Encaminhamento Indicações nº 291 de 2021 de autoria do vereadores Paulo Henrique Dourado, Gilmário Lustosa e Eduardo Lobato, apresentada na Sessão Ordinária nº 892 de 2021</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/730/oficio_no_27_de_2021.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/730/oficio_no_27_de_2021.pdf</t>
   </si>
   <si>
     <t>Encaminhamento Indicações nº 292 e 293 de 2021 de autoria do vereador Gilmário Lustosa, apresentada na Sessão Ordinária nº 892 de 2021</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/724/oficio_no_271_de_2021.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/724/oficio_no_271_de_2021.pdf</t>
   </si>
   <si>
     <t>Encaminhamento Indicações nº 287, 288 e 289 de 2021 de autoria do vereador Adênio Azevedo, apresentada na Sessão Ordinária nº 892 de 2021</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/708/oficio_no_274_de_2021.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/708/oficio_no_274_de_2021.pdf</t>
   </si>
   <si>
     <t>Encaminhamento Indicação nº 295 e 297 de 2021 de autoria da vereadora Adélia Corado, apresentada na Sessão Ordinária nº 893 de 2021</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/710/oficio_no_275_de_2021.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/710/oficio_no_275_de_2021.pdf</t>
   </si>
   <si>
     <t>Encaminhamento Indicação nº 298 de 2021 de autoria do vereador Eduardo Lobato, apresentada na Sessão Ordinária nº 893 de 2021</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/713/oficio_no_276_de_2021.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/713/oficio_no_276_de_2021.pdf</t>
   </si>
   <si>
     <t>Encaminhamento Indicações nº 299 e 300 de 2021 de autoria do vereador Adênio Azevedo, apresentada na Sessão Ordinária nº 893 de 2021</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/717/oficio_no_277_de_2021.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/717/oficio_no_277_de_2021.pdf</t>
   </si>
   <si>
     <t>Encaminhamento Indicações nº 301 e 303 de 2021 de autoria do vereador Gilmário Lustosa, apresentada na Sessão Ordinária nº 893 de 2021</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/704/oficio_no_283_de_2021.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/704/oficio_no_283_de_2021.pdf</t>
   </si>
   <si>
     <t>Encaminhamento Indicação nº 306 e 307 de 2021 de autoria da vereadora Adélia Corado</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/741/oficio_no_293_de_2021.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/741/oficio_no_293_de_2021.pdf</t>
   </si>
   <si>
     <t>Encaminhamento Indicações nº 320 e 325 de 2021 de autoria do vereador Adênio Azevedo, apresentada na Sessão Ordinária nº 896 de 2021</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/737/oficio_no_de_2021-_salmeron_filho.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/737/oficio_no_de_2021-_salmeron_filho.pdf</t>
   </si>
   <si>
     <t>Encaminhamento Indicações nº 321 a 324 de 2021 de autoria da vereadora Naira Nogueira, apresentada na Sessão Ordinária nº 896 de 2021</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/739/oficio_no_295_de_2021.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/739/oficio_no_295_de_2021.pdf</t>
   </si>
   <si>
     <t>Encaminhamento Indicações nº 326 de 2021 de autoria dos vereadores: Paulo Henrique Dourado, Naira Nogueira, Gilmário Lustosa e Eduardo Lobato. apresentada na Sessão Ordinária nº 896 de 2021</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
     <t>PLOLM</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária Legislativo Municipal</t>
   </si>
   <si>
     <t>Dionizio Júnior, Naira Nogueira</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/477/pl_no_004_de_2021-_dionizio_junior_e_naira_nogueira.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/477/pl_no_004_de_2021-_dionizio_junior_e_naira_nogueira.pdf</t>
   </si>
   <si>
     <t>Cria a semana municipal de conscientização do autismo, institui a política municipal de atendimento aos direitos da pessoa com transtorno do espectro autista e dá outras providências.</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/476/projeto_de_lei_no_005_de_2021-_paulo_henrique_dourado.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/476/projeto_de_lei_no_005_de_2021-_paulo_henrique_dourado.pdf</t>
   </si>
   <si>
     <t>Estabelece as igrejas e os templos de qualquer culto como atividade essencial em período de calamidade pública.</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/731/pl_no_007_de_2021.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/731/pl_no_007_de_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a assistência e proteção a mulheres vítimas de violência e seus dependentes no âmbito do município de Corrente e da outras providências.</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
     <t>OFEM</t>
   </si>
   <si>
     <t>Ofício Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/421/oficio_30_de_2021-_executivo_municipal.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/421/oficio_30_de_2021-_executivo_municipal.pdf</t>
   </si>
   <si>
     <t>Encaminhamrnto de projeto de lei nº 001/ 2021.</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/473/oficio_no_33_de_2021.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/473/oficio_no_33_de_2021.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de projeto de lei nº 003/2021, que dispõe sobre a atualização do piso municipal de salário dos Agentes Comunitários de Saúde e dos Agentes de Combate de Endemias.</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/676/oficio_gabinete_no_114_de_2021_projeto_de_lei_009-2021.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/676/oficio_gabinete_no_114_de_2021_projeto_de_lei_009-2021.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de projeto de Lei Ordinária n º 009/2021</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/677/oficio_gabinete_no_115_de_2021-_projeto_loa_010-2021.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/677/oficio_gabinete_no_115_de_2021-_projeto_loa_010-2021.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de projeto de Lei Ordinária nº 10 /2021</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/785/oficio_no_143_de_2021.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/785/oficio_no_143_de_2021.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de prestações de contas do mês de outubro de 2021.</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
     <t>HP</t>
   </si>
   <si>
     <t>Homenagem Póstuma</t>
   </si>
   <si>
     <t>Naira Nogueira, Paulo Henrique Dourado</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/479/homenagem_postuma_marcos_dyone-_24-01-2021.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/479/homenagem_postuma_marcos_dyone-_24-01-2021.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Corrente, vem por meio deste, atendendo Requerimento dos Vereadores: Naira Nogueira e Paulo Henrique Dourado, manifestar o seu profundo pesar pela morte do jovem Marcos Dyione Pinheiro de Oliveira em 24/01/2021.</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/480/homenagem_postuma_zandir_16-04-2021.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/480/homenagem_postuma_zandir_16-04-2021.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Corrente, vem por meio deste, atendendo Requerimento dos Vereadora Naira Nogueira, manifestar o seu profundo pesar pela morte da senhora Zandir de Souza Rocha.</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/481/homenagem_postuma_josafa_6-04-2021.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/481/homenagem_postuma_josafa_6-04-2021.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Corrente, vem por meio deste, atendendo Requerimento da  Vereadora Naira Nogueira, manifestar o seu profundo pesar pela morte do senhor Josafá Carvalho Correira, vereador de Curimatá.</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/598/05-_homenagem_postuma_decio_joao_e_ismael_-_7_de_maio_de_2021.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/598/05-_homenagem_postuma_decio_joao_e_ismael_-_7_de_maio_de_2021.pdf</t>
   </si>
   <si>
     <t>Homenagem póstuma pelo falecimento dos jovens: Décio Francisco Nogueira Sousa, João Amador Moura Mascarenhas e Ismael Batista.</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
     <t>Naira Nogueira, Adélia Corado, Cristovam Neto, Eduardo Lobato, Gilmário Lustosa, Paulo Henrique Dourado</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/599/06-_homenagem_postuma_eliomar_louzeiro-_17_de_maio_de_2021.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/599/06-_homenagem_postuma_eliomar_louzeiro-_17_de_maio_de_2021.pdf</t>
   </si>
   <si>
     <t>Homenagem póstuma pelo falecimento do Sr. Eliomar Louzeiro (lioba)</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
     <t>Cristovam Neto, Eduardo Lobato, Naira Nogueira, Paulo Henrique Dourado</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/600/07-_homenagem_postuma_gessione_rodrigues_marques_e_luciana_rodrigues_alves-_15_de_junho_de_2021.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/600/07-_homenagem_postuma_gessione_rodrigues_marques_e_luciana_rodrigues_alves-_15_de_junho_de_2021.pdf</t>
   </si>
   <si>
     <t>Homenagem póstuma pelo falecimento de Gessione Rodrigues Marques e Luciana Rodrigues Alves.</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
     <t>Salmeron Filho, Naira Nogueira</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/601/08-_homenagerm_postuma-_josue_jose_nogueira-_20_de_julho_de_2021.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/601/08-_homenagerm_postuma-_josue_jose_nogueira-_20_de_julho_de_2021.pdf</t>
   </si>
   <si>
     <t>Homenagem póstuma pelo falecimento do Ex- Prefeito e Ex- vereador de Corrente, Josué José Nogueira.</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
     <t>Adênio Azevedo, Paulo Henrique Dourado</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/602/09-_homenagem_postuma_edimilson_dos_santos_silva_junior_-3_de_agosto.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/602/09-_homenagem_postuma_edimilson_dos_santos_silva_junior_-3_de_agosto.pdf</t>
   </si>
   <si>
     <t>Homenagem póstuma pelo falecimento do jovem Edmilson dos Santos Silva Júnior</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/603/10-_homenagem_postuma_-mario_guerra_nogueira-_9_de_agosto_de_2021.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/603/10-_homenagem_postuma_-mario_guerra_nogueira-_9_de_agosto_de_2021.pdf</t>
   </si>
   <si>
     <t>Homenagem póstuma pelo falecimento de Mário Guerra Nogueira</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/718/homenagem_postuma_egidio_alves_nogueira.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/718/homenagem_postuma_egidio_alves_nogueira.pdf</t>
   </si>
   <si>
     <t>Homenagem póstuma pelo falecimento de Egidio Alves Nogueira</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
     <t>AT</t>
   </si>
   <si>
     <t>Ato</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/604/ato_no_002_de_2021.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/604/ato_no_002_de_2021.pdf</t>
   </si>
   <si>
     <t>Homologa as alterações das comissões permanentes da Câmara Municipal.</t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
     <t>OFGAB</t>
   </si>
   <si>
     <t>Ofício gabinete legislativo</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/950/oficio_no_1_de_2021-_paulo_henrique_dourado_e_salmeron_filho.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/950/oficio_no_1_de_2021-_paulo_henrique_dourado_e_salmeron_filho.pdf</t>
   </si>
   <si>
     <t>Solicitação de informação do processo de Mudança de Classe</t>
   </si>
   <si>
     <t>948</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/948/oficio_no_12_de_2021-_paulo_henrique_salmeron_naira_e_gilmario.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/948/oficio_no_12_de_2021-_paulo_henrique_salmeron_naira_e_gilmario.pdf</t>
   </si>
   <si>
     <t>Solicitar que a rota do "ônibus lilás" abranja Corrente</t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/949/oficio_no_6_de_2021-_paulo_henrique_dourado.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/949/oficio_no_6_de_2021-_paulo_henrique_dourado.pdf</t>
   </si>
   <si>
     <t>Solicitação de equipamentos de fisioterapia</t>
   </si>
   <si>
     <t>952</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/952/oficio_no_008_de_2021-_paulo_henrique_dourado_e_salmeron_filho.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/952/oficio_no_008_de_2021-_paulo_henrique_dourado_e_salmeron_filho.pdf</t>
   </si>
   <si>
     <t>Ao diretor Comercial da Agespisa - Solicitação da fatura do mês de julho dos consumidores do bairro Aeroporto I e II.</t>
   </si>
   <si>
     <t>953</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/953/oficio_no_009_de_2021-_paulo_henrique_dourado_e_salmeron_filho.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/953/oficio_no_009_de_2021-_paulo_henrique_dourado_e_salmeron_filho.pdf</t>
   </si>
   <si>
     <t>Ao PROCON - Solicitação da fatura do mês de julho dos consumidores do bairro Aeroporto I e II.</t>
   </si>
   <si>
     <t>951</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/951/oficio_no_10_de_2021-_paulo_henrique_dourado.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/951/oficio_no_10_de_2021-_paulo_henrique_dourado.pdf</t>
   </si>
   <si>
     <t>Solicitar o reestabelecimento de cirurgias eletivas e contratação de médico anestesista para o Hospital Regional de Corrente</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -5410,68 +5410,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/424/decreto_no_001_de_2021.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/520/decreto_no_002_de_2021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/518/decreto_no_003__de_2021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/519/decreto_no_004_de_2021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/605/decreto_legislativo_no_005_de_2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/420/projeto_de_lei_no_001_de_2021-executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/396/projeto_de_lei_no_002_de_2021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/478/projeto_de_lei_no_003_de_2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/633/pl_no_006_de_2021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/732/pl_no_008_de_2021.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/743/projeto_de_lei_no_13_de_2021_concessao_de_abono_salarial_profissionais_da_educacao.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/416/requerimento_009_de_2021-_paulo_henrique_dourado_e_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/471/requerimento_no_10_de_2021.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/521/requerimento_no_14_de_2021.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/529/requerimento_no__17_de_2021.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/687/requerimento_no_21_de_2021-cristovam_neto.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/680/requerimento_n_o_23_de_2021-paulo_henrique_salmeron_naira__e_gilmario.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/679/requerimento_n_o_24_de_2021-_eduardo_lobato.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/306/indicacao_no_001_de_2021-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/307/indicacao_no_002_de_2021_-paulo_henrique_dourado_e_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/308/indicacao_no_003_de_2021-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/309/indicacao_no_04_de_2021-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/310/indicacao_no_05_de_2021-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/311/indicacao_no_06_de_2021-_paulo_henrique_dourado_e_salmeron_filho.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/312/indicacao_no_07_de_2021_eduardo_lobato.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/313/indicacao_no_08_de_2021_eduardo_lobato.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/314/indicacao_no_09_de_2021_eduardo_lobato.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/315/indicacao_no_10_de_2021_eduardo_lobato.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/316/indicacao_no_11_de_2021_eduardo_lobato.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/317/indicacao_no_012_de_2021-gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/318/indicacao_no_013_de_2021-gilmario_lustosa_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/319/indicacao_no_14_de_2021_eduardo_lobato.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/320/indicacao_no_015_de_2021-gilmario_lustosa_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/321/indicacao_no_016_de_2021-gilmario_lustosa_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/322/indicacao_no_17_de_2021-_cristovam_neto.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/323/indicacao_no_18_de_2021-_cristovam_neto.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/324/indicacao_no_19_de_2021-_cristovam_neto.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/325/indicacao_no_20_de_2021-_cristovam_neto.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/326/indicacao_no_21_de_2021-_cristovam_neto.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/327/indicacao_no_22_de_2021-_cristovam_neto.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/328/indicacao_no_23_de_2021-_cristovam_neto.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/329/indicacao_no_024_de_2021-_roberio_cabeleleiro_e_salmeron_filho.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/330/indicacao_no_25_de_2021-_roberio_cabeleleiro.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/331/indicacao_no_26_de_2021-roberio_cabeleleiro.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/332/indicacao_no_27_de_2021-roberio_cabeleleiro.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/333/indicacao_no_28_de_2021-_adelia_corado.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/334/indicacao_no_29_de_2021-_adelia_corado.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/335/indicacao_no_30_de_2021-adelia_corado.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/336/indicacao_no_31_de_2021-adelia_corado.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/337/indicacao_no_32_de_2021-adelia_corado.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/338/indicacao_no_33_de_2021-adelia_corado.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/339/indicacao_no_34_de_2021-adelia_corado.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/352/indicacao_no_35_de_2021.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/353/indicacao_no_36_de_2021.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/354/indicacao_no_37_de_2021_-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/355/indicacao_no_38_de_2021_-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/356/indicacao_no_39_de_2021_-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/357/indicacao_no_40_de_2021_-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/344/indicacao_041_de_2021_dionizio_junior.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/345/indiacao_042_de_2021_dionizio_junior.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/449/indicacao_o_43_de_2021-_roberio_cabeleireiro.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/450/indicacao_o_44_de_2021-_roberio_cabeleireiro.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/451/indicacao_o_45_de_2021-_roberio_cabeleireiro.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/452/indicacao_o_46_de_2021-_roberio_cabeleireiro.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/348/indicacao_no_47_de_2021.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/349/indicacao_no_48_de_2021.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/350/indicacao_no_49_de_2021.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/351/indicacao_no_50_de_2021.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/340/indicacao_no_051_de_2021_adelia_corado.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/341/indicacao_no_052_de_2021_adelia_corado.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/342/indicacao_no_053_de_2021_adelia_corado.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/445/indicacao_o_54_de_2021-_salmeron_filho.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/446/indicacao_o_55_de_2021-_salmeron_filho.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/447/indicacao_o_56_de_2021-_salmeron_filho.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/343/indicacao_no_057_de_2021_adelia_corado.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/346/indicacao_no_58_de_2021.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/347/indicacao_no_59_de_2021.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/358/indicacao_no_60_de_2021-_naira_nogueira.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/370/indicacao_no_61_de_2021-_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/371/indicacao_no_62_de_2021-_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/372/indicacao_no_63_de_2021-_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/359/indicacao_no_64_de_2021-_dionizio_junior.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/360/indicacao_no_65_de_2021-_dionizio_junior.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/361/indicacao_no_66_de_2021-_dionizio_junior.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/366/indicacoes_no_67_de_2021-_roberio_cabelereiro.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/367/indicacoes_no_68_de_2021-_roberio_cabelereiro.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/368/indicacoes_no_69_de_2021-_roberio_cabelereiro.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/365/indicacoes_no_70_de_2021-_roberio_cabelereiro.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/369/indicacao_no_71_de_2021-_cristovam_neto.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/362/indicacao_no_72_de_2021-_adelia_corado.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/363/indicacao_no_73_de_2021-_adelia_corado.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/364/indicacao_no_74_de_2021-_adelia_corado.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/375/indicacao_no_75_de_2021-_naira_nogueira.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/376/indicacao_no_76_de_2021-_naira_nogueira.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/377/indicacao_no_77_de_2021-_naira_nogueira.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/378/indicacao_no_78_de_2021-_naira_nogueira.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/379/indicacao_no_79_de_2021-_naira_nogueira.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/373/indicacao_no_80_de_2021-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/374/indicacao_no_81_de_2021-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/384/indicacao_no_82_de_2021.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/385/indicacao_no_83_de_2021.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/386/indicacao_no_84_de_2021-_dionizio_junior.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/388/indicacao_no_85_de_2021-_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/389/indicacao_no_86_de_2021-_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/390/indicacao_no_87_de_2021-_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/392/indicacao_no_88_de_2021-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/393/indicacao_no_89_de_2021-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/482/indicacao_no_90_de_2021-_adelia_corado.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/398/indicacao_no_91_de_2021-_roberio_cabelereiro.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/399/indicacao_no_92_de_2021-_roberio_cabelereiro.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/400/indicacao_no_93_de_2021-_roberio_cabelereiro.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/401/indicacao_no_94_de_2021-_roberio_cabelereiro.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/402/indicacao_no_95_de_2021-_roberio_cabelereiro.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/404/indicacao_no_96_de_2021-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/406/indicacao_no_97_de_2021-_dionizio_junior.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/408/indicacao_no_98_de_2021-_gustavo_lemos.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/409/indicacao_no_99_de_2021-_dionizio_junior.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/411/indicacao_no_100_de_2021-_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/414/indicacao_no_101_de_2021-_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/412/indicacao_no_102_de_2021-_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/459/indicacao_no_103_de_2021-_roberio_cabeleireiro.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/460/indicacao_no_104_de_2021-__roberio_cabeleireiro.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/468/indicacao_no_105_de_2021-_eduardo_lobato.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/467/indicacao_no_106_de_2021-_eduardo_lobato.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/462/indicacao_no_107_de_2021-_dionizio_junior.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/463/indicacao_no_108_de_2021-_dionizio_junior.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/483/indicacao_no_109_de_2021-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/465/indicacao_no110_de_2021.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/454/indicacao_no_111_de_2021-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/455/indicacao_no_112_de_2021-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/440/indicacao_o_113_de_2021-_naira_nogueira.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/444/indicacao_o_114_de_2021-_naira_nogueira.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/442/indicacao_o_115_de_2021-_naira_nogueira.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/458/indicacao_no_116_de_2021-_gustavo_lemos.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/456/indicacao_no_117_de_2021-cristovam_neto.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/437/indicacao_no_118_de_2021-_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/438/indicacao_no_119_de_2021-_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/439/indicacao_no_120_de_2021-_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/441/indicacao_no_121_de_2021-_salmeron_filho.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/484/indicacao_no_122_de_2021-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/485/indicacao_no_123_de_2021-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/488/indicacao_no_124_de_2021-_salmeron_gilmario_e_paulo_henrique.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/489/indicacao_no_125_de_2021-_salmeron_gilmario_e_paulo_henrique.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/490/indicacao_no_126_de_2021-_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/486/indicacao_no_127_de_2021-_adelia_corado.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/487/indicacao_no_128_de_2021-_adelia_corado.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/491/indicacao_no_129_de_2021-_adelia_corado_e_paulo_henrique.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/492/indicacao_no_130_de_2021-_roberio_cabelereiro.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/493/indicacao_no_131_de_2021-_roberio_cabelereiro.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/577/indicacao_no_132_de_2021-_cristovam_neto.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/579/indicacao_no_133_de_2021-_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/580/indicacao_no_134_de_2021-_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/581/indicacao_no_135_de_2021-_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/583/indicacao_no_136_de_2021-_adelia_corado.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/585/indicacao_no_138_de_2021-_roberio_cabeleireiro.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/586/indicacao_no_139_de_2021-_roberio_cabeleireiro.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/590/indicacao_no_140_de_2021-_dionizio_junior.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/588/indicacao_no_141_de_2021-_salmeron_filho.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/505/indicacao_no_142_de_2021-_salmeron_filho_e_paulo_henrique.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/506/indicacao_no_143_de_2021-_salmeron_filho_e_paulo_henrique.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/508/indicacao_no_142_de_2021-_salmeron_filho_e_paulo_henrique.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/504/indicacao_no_145_de_2021-_dionizio_junior_e_paulo_henrique.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/501/indicacao_no_146_de_2021-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/502/indicacao_no_147_de_2021.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/497/indicacao_no_148_de_2021-_adelia_corado.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/498/indicacao_no_149_de_2021-_adelia_corado.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/499/indicacao_no_150_de_2021-_adelia_corado.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/494/indicacao_no_151_de_2021.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/522/indicacao_no_152_de_2021-_roberio_cabeleireiro.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/523/indicacao_no_153_de_2021-_roberio_cabeleireiro.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/524/indicacao_no_154_de_2021-_roberio_cabeleireiro.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/511/indicacao_no_155_de_2021-paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/513/indicacao_no_156_de_2021-_roberio_cabelereiro.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/514/indicacao_no_157_de_2021-_roberio_cabelereiro.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/509/indicacao_no_158_de_2021-adelia_corado.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/516/indicacao_no_159_de_2021-_naira_nogueira.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/562/indicacao_no_160_de_2021-cabeleireiro.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/563/indicacao_no_161_de_2021-cabeleireiro.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/564/indicacao_no_162_de_2021-cabeleireiro.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/565/indicacao_no_163_de_2021-cabeleireiro.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/559/indicacao_no_164_de_2021-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/560/indicacao_no_165_de_2021-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/567/indicacao_no_166_de_2021-eduardo_lobato_e_gustavo_lemos.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/568/indicacao_no_167_de_2021-eduardo_lobato_e_gustavo_lemos.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/569/indicacao_no_168_de_2021-eduardo_lobato_e_gustavo_lemos.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/561/indicacao_no_169_de_2021-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/571/indicacao_no_170__de_2021-_naira_nogueira.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/572/indicacao_no_171_de_2021-_naira_nogueira.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/573/indicacao_no_172_de_2021-_naira_nogueira.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/575/indicacao_no_173_de_2021-_salmeron_filho.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/527/indicacao_no_174_de_2021-_salmeron_filho_e_cristovam_neto.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/542/indicacao_no_175_de_2021_-eduardo_lobato.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/532/indicacao_no_180_-2021-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/531/indicacao_no_181_-2021-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/534/indicacao_no_182-_2021-_dionizio_junior_eduardo_lobato_paulo_henrique_dourado_e_roberio_cabelereiro.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/536/indicacao_no_183-2021-_roberio_cabeleleleiro.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/538/indicacao_no_184-_2021-_eduardo_lobato.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/540/indicacao_no_185_de_2021-_naira_nogueira.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/545/indicacao_no_186_de_2021-_adelia_corado.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/544/indicacao_no_187_de_2021-_adelia_corado.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/546/indicacao_no_188_de_2021-_naira_nogueira.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/552/indicacao_no_189_de_2021-_roberio_cabeleleleiro.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/547/indicacao_no_190_de_2021-_naira_nogueira.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/549/indicacao_no_191_de_2021-_salmeron_filho.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/550/indicacao_no_192_de_2021-salmeron_filho.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/551/indicacao_no_193_de_2021-salmeron_filho.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/556/indicacao_no_194_de_2021-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/548/indicacao_no_195_de_2021-_naira_nogueira.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/592/indicacao_no_196_de_2021-_sadenio_azevedo_e_eduardo_lobato.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/594/indicacao_no_197_de_2021-_adenio_azevedo.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/596/indicacao_no_198_de_2021-_gustavo_lemos.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/610/indicacao_no_199_de_2021-_adelia_corado.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/611/indicacao_no_200_de_2021-_adelia_corado.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/612/indicacao_no_201_de_2021-_roberio_cabeleireiro.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/613/indicacao_no_202_de_2021-_adelia_corado.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/608/indicacao_no_203_de_2021-_gustavo_lemos__e_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/614/indicacao_no_204_de_2021-_roberio_cabeleireiro.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/615/indicacao_no_205_de_2021-_roberio_cabeleireiro.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/616/indicacao_no_206_de_2021-_roberio_cabeleireiro.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/617/indicacao_no_208_de_2021-_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/618/indicacao_no_209_de_2021-_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/619/indicacao_no_210_de_2021-_adenio_azevedo.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/620/indicacao_no_211_de_2021-_adenio_azevedo.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/621/indicacao_no_212_de_2021-_adenio_azevedo.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/622/indicacao_no_213_de_2021-_adenio_azevedo.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/623/indicacao_no_214_de_2021-_gustavo_lemos.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/624/indicacao_no_215_de_2021-_gustavo_lemos.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/625/indicacao_no_216_de_2021-_gustavo_lemos.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/626/indicacao_no_217_de_2021-_gustavo_lemos.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/627/indicacao_no_218_de_2021-_gustavo_lemos_e_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/628/indicacao_no_219_de_2021-_gustavo_lemos_e_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/629/indicacao_no_220_de_2021-_roberio_cabeleireiro_e_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/630/indicacao_no_221_de_2021-_naira_nogueira.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/631/indicacao_no_222_de_2021-_naira_nogueira.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/632/indicacao_no_223_de_2021-_naira_nogueira.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/606/indicacao_no_224_de_2021-_salmeron_filho_e_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/642/indicacao_no_232_de_2021-_adenio_azevedo.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/643/indicacao_no_233_de_2021-_naira_nogueira.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/644/indicacao_no_234_de_2021-_naira_nogueira.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/645/indicacao_no_235_de_2021-_naira_nogueira.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/646/indicacao_no_237_de_2021-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/647/indicacao_no_238_de_2021-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/649/indicacao_no_240_de_2021-_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/650/indicacao_no_241_de_2021-_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/651/indicacao_no_242_de_2021-_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/697/indicacao_no_243_de_2021-_adenio_azevedo_e_adelia_corado.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/696/indicacao_no_244_de_2021-_adenio_azevedo.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/698/indicacao_no_245__adenio_azevedo_e_salmeron_filho.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/699/indicacao_no_246-_roberio_cabeleireiro.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/700/indicacao_no_247-roberio_cabeleireiro.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/693/indicacao_no_248_de_2021-_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/694/indicacao_n_o_249_de_2021-_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/695/indicacao_n_o_250_de_2021-_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/701/indicacao_no_251-naira_nogueira.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/689/indicacao_no_252_de_2021-naira_nogueira.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/690/indicacao_no_253_de_2021-cristovam_neto.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/691/indicacao_no_254_de_2021-paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/692/indicacao_no_255-cristovam_neto_e_naira_nogueira.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/681/indicacao_no_257_de_2021-_adelia_corado.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/682/indicacao_no_258_de_2021-_adelia_corado.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/683/indicacao_no_259_de_2021-_adelia_corado.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/684/indicacao_no_260_de_2021-cristovam_neto.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/685/indicacao_no_261_de_2021-_cristovam_neto.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/686/indicacao_no_262_de_2021-_salmeron_filho_e_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/666/indicacao_no_263_-_naira_roberio_adenio_e_eduardo_lobato.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/664/indicacao_264_de_2021-_naira_nogueira_e_roberio_cabeleireiro.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/667/indicacao_no_265_de_2021-_naira_nogueira.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/668/indicacao_no_266_de_2021-_naira_nogueira.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/669/indicacao_no_267_de_2021-roberio_cabeleireiro.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/670/indicacao_no_268_de_2021-roberio_cabeleireiro.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/671/indicacao_no_269_de_2021-_naira_nogueira.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/672/indicacao_no_270_de_2021-_eduardo_naira_e_gilmario.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/673/indicacao_no_271_de_2021-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/674/indicacao_no_272_de_2021-paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/663/indicacao_no_273_de_20210-_cristovam_neto.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/675/indicacao_no_275_de_2021-adenio_paulo_henrique_naira_e_eduardo.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/653/indicacao_no_276_de_2021-_luiz_augusto.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/660/indicacao_no_277_de_2021-_adenio_azevedo.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/661/indicacao_no_278_de_2021-_adenio_azevedo.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/662/indicacao_no_279_de_2021-_adenio_azevedo.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/654/indicacao_no_280_de_2021-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/655/indicacao_no_281_de_2021-_eduardo_lobato_e_adelia_corado.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/656/indicacao_no_282_de_2021-_eduardo_lobato.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/657/indicacao_no_283_de_2021-_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/659/indicacao_no_285_de_2021-_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/721/indicacao_no_287_de_2021-_adenio_azevedo.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/722/indicacao_no_288_de_2021-_adenio_azevedo.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/723/indicacao_no_289_de_2021-_adenio_azevedo.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/725/indicacao_no_290_de_2021-paulo_henrique_gilmario_lustosa_e_eduardo_lobato.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/726/indicacao_no_291_de_2021-paulo_henrique_gilmario_lustosa_e_eduardo_lobato.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/728/indicacao_no_292_de_2021-_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/729/indicacao_no_293_de_2021-_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/719/indicacao_no_294_de_2021-_gilmario_cristovam_e_paulo_henrique.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/705/indicacao_no_295_de_2021-_adelia_corado.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/706/indicacao_no_296_de_2021-_adelia_corado.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/707/indicacao_no_297_de_2021-_adelia_corado.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/709/indicacao_no_298_de_2021-_eduardo_lobato.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/711/indicacao_no_299_de_2021-_adenio_azevedo.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/712/indicacao_no_300_de_2021-_adenio_azevedo.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/714/indicacao_no_301_de_2021-_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/715/indicacao_no_302_de_2021-_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/716/indicacao_no_303_de_2021-_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/702/indicacao_no_306_de_2021-_adelia_corado.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/703/indicacao_no_307_de_2021-_adelia_corado.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/740/indicacao_no_320_de_2021-_adenio_azevedo.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/733/indicacao_no_321_de_2021-_naira_nogueira.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/734/indicacao_no_322_de_2021-naira_nogueira.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/735/indicacao_no_323_de_2021-_naira_nogueira.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/736/indicacao_no_324_de_2021-_naira_nogueira.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/742/indicacao_no_325_de_2021-_adenio_azevedo.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/738/indicacao_no_326_de_2021-_paulo_naira_gilmario_e_eduardo.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/423/oficio_no_2_de_2021.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/418/oficio_003_de_2021-_cristovam_neto.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/783/oficio_no_005_de_2022.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/434/oficio_018-_a_2021.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/433/oficio_no_020_de_2021.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/432/oficio_no_021_de_2021.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/431/oficio_no_022_de_2021.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/430/oficio_no_24_de_2021.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/453/oficio_no_25_de_2021.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/448/oficio_no_26_de_2021.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/429/oficio_no_27_de_2021.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/428/oficio_no_028_de_2021.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/425/oficio_no_29_de_2021.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/427/oficio_no_30_de_2021.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/426/oficio_no_31_de_2021.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/395/oficio_no_32_de_2021.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/419/oficio_no_44_de_2021.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/397/oficio_no_56_de_2021.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/383/oficio_no_57_de_2021.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/387/oficio_no_58_de_2021.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/391/oficio_no_59_de_2021.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/394/oficio_no_60_de_2021.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/382/oficio_62-_2021.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/405/oficio_no_64_de_2021.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/407/oficio_no_65_de_2021.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/410/oficio_no_66_de_2021.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/413/oficio_no_67_de_2021.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/415/oficio_no_68_de_2021.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/417/oficio_no_69_de_2021.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/470/oficio_no_77_de_2021.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/435/oficio_no_79_de_2021.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/436/oficio_no_80_de_2021.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/443/oficio_no_82_de_2021.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/457/oficio_no_83_de_2021.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/461/oficio_no_84_de_2021.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/466/oficio_no_87_de_2021.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/475/oficio_no_88_de_2021.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/474/oficio_no_89_de_2021.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/472/oficio_no_90_de_2021.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/469/oficio_no_92_de_2021.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/582/oficio_no_106_de_2021-_salmeron_filho.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/589/oficio_no_107_de_2021-_salmeron_filho.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/578/oficio_no_108_de_2021-_salmeron_filho.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/591/oficio_no_109_de_2021-_salmeron_filho.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/587/oficio_no_110_de_2021-_salmeron_filho.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/584/oficio_no_111_de_2021-_salmeron_filho.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/496/oficio_no_130_de_2021.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/507/oficio_no_131_de_2021-salmeron_filho.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/500/oficio_no_132_de_2021.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/503/oficio_no_133_de_2021.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/495/oficio_no_134_de_2021.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/525/oficio_135_de_2021-_salmeron_filho.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/526/oficio_138_de_2021-_salmeron_filho.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/515/oficio_no_140_de_2021-_salemron_filho.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/517/oficio_no_141_de_2021-_salmeron_filho.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/510/oficio_no_142_de_2021-_salmeron_filho.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/512/oficio_no_139_de_2021-_salmeron_filho.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/566/oficio_no_150_de_2021-_salmeron_filho.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/558/oficio_no_151_de_2021-_salmeron_filho.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/574/oficio_no_161_de_2021-_salmeron_filho.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/528/oficio_no_165_de_2021-_salmeron_filho.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/576/oficio_no_166_de_20210-_salmeron_filho.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/543/oficio_167_de_2021-_salmeron_filho.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/533/oficio_171-2021-_salmeron_filho.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/535/oficio_no_172_-2021-_salmeron_filho.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/537/oficio_n_o_173_-2021-_salmeron_filho.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/539/oficio_no_174_de_2021-_salmeron_filho.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/541/oficio_n_o_175_de_2021-_salmeron_filho.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/554/oficio_192_de_2021-_salmeron_filho.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/555/oficio_no_193_de_2021-_salmeron_filho.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/553/oficio_no_193_de_2021-_salmeron_filho.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/557/oficio_no_195_de_2021-_salmeron_filho.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/570/oficio_no_149_de_2021-_salmeron_filho.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/593/oficio_no_202_de_2021-_salmeron_filho.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/595/oficio_no_203_de_2021-_salmeron_filho.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/634/oficio_no_207_de_2021.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/635/oficio_no_208_de_2021.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/609/oficio_no_209_de_2021.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/636/oficio_no_210_de_2021.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/637/oficio_no_211_de_2021.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/638/oficio_no_212_de_2021.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/639/oficio_no_213_de_2021.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/607/oficio_no_214_de_2021.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/640/oficio_no_215_de_2021.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/641/oficio_no_216_de_2021.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/652/oficio_no_227_de_2021.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/720/oficio_no_268_de_2021.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/727/indicacoes_no_291_de_2021-_paulo_henrique_dourado_gilmario_lustosa_e_eduardo_lobato.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/730/oficio_no_27_de_2021.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/724/oficio_no_271_de_2021.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/708/oficio_no_274_de_2021.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/710/oficio_no_275_de_2021.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/713/oficio_no_276_de_2021.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/717/oficio_no_277_de_2021.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/704/oficio_no_283_de_2021.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/741/oficio_no_293_de_2021.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/737/oficio_no_de_2021-_salmeron_filho.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/739/oficio_no_295_de_2021.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/477/pl_no_004_de_2021-_dionizio_junior_e_naira_nogueira.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/476/projeto_de_lei_no_005_de_2021-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/731/pl_no_007_de_2021.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/421/oficio_30_de_2021-_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/473/oficio_no_33_de_2021.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/676/oficio_gabinete_no_114_de_2021_projeto_de_lei_009-2021.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/677/oficio_gabinete_no_115_de_2021-_projeto_loa_010-2021.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/785/oficio_no_143_de_2021.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/479/homenagem_postuma_marcos_dyone-_24-01-2021.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/480/homenagem_postuma_zandir_16-04-2021.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/481/homenagem_postuma_josafa_6-04-2021.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/598/05-_homenagem_postuma_decio_joao_e_ismael_-_7_de_maio_de_2021.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/599/06-_homenagem_postuma_eliomar_louzeiro-_17_de_maio_de_2021.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/600/07-_homenagem_postuma_gessione_rodrigues_marques_e_luciana_rodrigues_alves-_15_de_junho_de_2021.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/601/08-_homenagerm_postuma-_josue_jose_nogueira-_20_de_julho_de_2021.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/602/09-_homenagem_postuma_edimilson_dos_santos_silva_junior_-3_de_agosto.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/603/10-_homenagem_postuma_-mario_guerra_nogueira-_9_de_agosto_de_2021.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/718/homenagem_postuma_egidio_alves_nogueira.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/604/ato_no_002_de_2021.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/950/oficio_no_1_de_2021-_paulo_henrique_dourado_e_salmeron_filho.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/948/oficio_no_12_de_2021-_paulo_henrique_salmeron_naira_e_gilmario.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/949/oficio_no_6_de_2021-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/952/oficio_no_008_de_2021-_paulo_henrique_dourado_e_salmeron_filho.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/953/oficio_no_009_de_2021-_paulo_henrique_dourado_e_salmeron_filho.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/951/oficio_no_10_de_2021-_paulo_henrique_dourado.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/424/decreto_no_001_de_2021.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/520/decreto_no_002_de_2021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/518/decreto_no_003__de_2021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/519/decreto_no_004_de_2021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/605/decreto_legislativo_no_005_de_2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/420/projeto_de_lei_no_001_de_2021-executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/396/projeto_de_lei_no_002_de_2021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/478/projeto_de_lei_no_003_de_2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/633/pl_no_006_de_2021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/732/pl_no_008_de_2021.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/743/projeto_de_lei_no_13_de_2021_concessao_de_abono_salarial_profissionais_da_educacao.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/416/requerimento_009_de_2021-_paulo_henrique_dourado_e_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/471/requerimento_no_10_de_2021.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/521/requerimento_no_14_de_2021.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/529/requerimento_no__17_de_2021.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/687/requerimento_no_21_de_2021-cristovam_neto.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/680/requerimento_n_o_23_de_2021-paulo_henrique_salmeron_naira__e_gilmario.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/679/requerimento_n_o_24_de_2021-_eduardo_lobato.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/306/indicacao_no_001_de_2021-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/307/indicacao_no_002_de_2021_-paulo_henrique_dourado_e_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/308/indicacao_no_003_de_2021-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/309/indicacao_no_04_de_2021-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/310/indicacao_no_05_de_2021-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/311/indicacao_no_06_de_2021-_paulo_henrique_dourado_e_salmeron_filho.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/312/indicacao_no_07_de_2021_eduardo_lobato.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/313/indicacao_no_08_de_2021_eduardo_lobato.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/314/indicacao_no_09_de_2021_eduardo_lobato.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/315/indicacao_no_10_de_2021_eduardo_lobato.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/316/indicacao_no_11_de_2021_eduardo_lobato.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/317/indicacao_no_012_de_2021-gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/318/indicacao_no_013_de_2021-gilmario_lustosa_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/319/indicacao_no_14_de_2021_eduardo_lobato.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/320/indicacao_no_015_de_2021-gilmario_lustosa_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/321/indicacao_no_016_de_2021-gilmario_lustosa_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/322/indicacao_no_17_de_2021-_cristovam_neto.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/323/indicacao_no_18_de_2021-_cristovam_neto.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/324/indicacao_no_19_de_2021-_cristovam_neto.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/325/indicacao_no_20_de_2021-_cristovam_neto.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/326/indicacao_no_21_de_2021-_cristovam_neto.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/327/indicacao_no_22_de_2021-_cristovam_neto.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/328/indicacao_no_23_de_2021-_cristovam_neto.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/329/indicacao_no_024_de_2021-_roberio_cabeleleiro_e_salmeron_filho.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/330/indicacao_no_25_de_2021-_roberio_cabeleleiro.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/331/indicacao_no_26_de_2021-roberio_cabeleleiro.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/332/indicacao_no_27_de_2021-roberio_cabeleleiro.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/333/indicacao_no_28_de_2021-_adelia_corado.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/334/indicacao_no_29_de_2021-_adelia_corado.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/335/indicacao_no_30_de_2021-adelia_corado.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/336/indicacao_no_31_de_2021-adelia_corado.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/337/indicacao_no_32_de_2021-adelia_corado.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/338/indicacao_no_33_de_2021-adelia_corado.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/339/indicacao_no_34_de_2021-adelia_corado.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/352/indicacao_no_35_de_2021.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/353/indicacao_no_36_de_2021.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/354/indicacao_no_37_de_2021_-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/355/indicacao_no_38_de_2021_-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/356/indicacao_no_39_de_2021_-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/357/indicacao_no_40_de_2021_-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/344/indicacao_041_de_2021_dionizio_junior.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/345/indiacao_042_de_2021_dionizio_junior.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/449/indicacao_o_43_de_2021-_roberio_cabeleireiro.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/450/indicacao_o_44_de_2021-_roberio_cabeleireiro.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/451/indicacao_o_45_de_2021-_roberio_cabeleireiro.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/452/indicacao_o_46_de_2021-_roberio_cabeleireiro.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/348/indicacao_no_47_de_2021.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/349/indicacao_no_48_de_2021.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/350/indicacao_no_49_de_2021.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/351/indicacao_no_50_de_2021.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/340/indicacao_no_051_de_2021_adelia_corado.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/341/indicacao_no_052_de_2021_adelia_corado.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/342/indicacao_no_053_de_2021_adelia_corado.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/445/indicacao_o_54_de_2021-_salmeron_filho.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/446/indicacao_o_55_de_2021-_salmeron_filho.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/447/indicacao_o_56_de_2021-_salmeron_filho.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/343/indicacao_no_057_de_2021_adelia_corado.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/346/indicacao_no_58_de_2021.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/347/indicacao_no_59_de_2021.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/358/indicacao_no_60_de_2021-_naira_nogueira.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/370/indicacao_no_61_de_2021-_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/371/indicacao_no_62_de_2021-_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/372/indicacao_no_63_de_2021-_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/359/indicacao_no_64_de_2021-_dionizio_junior.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/360/indicacao_no_65_de_2021-_dionizio_junior.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/361/indicacao_no_66_de_2021-_dionizio_junior.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/366/indicacoes_no_67_de_2021-_roberio_cabelereiro.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/367/indicacoes_no_68_de_2021-_roberio_cabelereiro.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/368/indicacoes_no_69_de_2021-_roberio_cabelereiro.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/365/indicacoes_no_70_de_2021-_roberio_cabelereiro.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/369/indicacao_no_71_de_2021-_cristovam_neto.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/362/indicacao_no_72_de_2021-_adelia_corado.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/363/indicacao_no_73_de_2021-_adelia_corado.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/364/indicacao_no_74_de_2021-_adelia_corado.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/375/indicacao_no_75_de_2021-_naira_nogueira.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/376/indicacao_no_76_de_2021-_naira_nogueira.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/377/indicacao_no_77_de_2021-_naira_nogueira.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/378/indicacao_no_78_de_2021-_naira_nogueira.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/379/indicacao_no_79_de_2021-_naira_nogueira.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/373/indicacao_no_80_de_2021-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/374/indicacao_no_81_de_2021-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/384/indicacao_no_82_de_2021.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/385/indicacao_no_83_de_2021.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/386/indicacao_no_84_de_2021-_dionizio_junior.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/388/indicacao_no_85_de_2021-_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/389/indicacao_no_86_de_2021-_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/390/indicacao_no_87_de_2021-_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/392/indicacao_no_88_de_2021-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/393/indicacao_no_89_de_2021-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/482/indicacao_no_90_de_2021-_adelia_corado.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/398/indicacao_no_91_de_2021-_roberio_cabelereiro.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/399/indicacao_no_92_de_2021-_roberio_cabelereiro.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/400/indicacao_no_93_de_2021-_roberio_cabelereiro.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/401/indicacao_no_94_de_2021-_roberio_cabelereiro.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/402/indicacao_no_95_de_2021-_roberio_cabelereiro.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/404/indicacao_no_96_de_2021-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/406/indicacao_no_97_de_2021-_dionizio_junior.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/408/indicacao_no_98_de_2021-_gustavo_lemos.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/409/indicacao_no_99_de_2021-_dionizio_junior.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/411/indicacao_no_100_de_2021-_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/414/indicacao_no_101_de_2021-_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/412/indicacao_no_102_de_2021-_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/459/indicacao_no_103_de_2021-_roberio_cabeleireiro.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/460/indicacao_no_104_de_2021-__roberio_cabeleireiro.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/468/indicacao_no_105_de_2021-_eduardo_lobato.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/467/indicacao_no_106_de_2021-_eduardo_lobato.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/462/indicacao_no_107_de_2021-_dionizio_junior.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/463/indicacao_no_108_de_2021-_dionizio_junior.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/483/indicacao_no_109_de_2021-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/465/indicacao_no110_de_2021.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/454/indicacao_no_111_de_2021-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/455/indicacao_no_112_de_2021-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/440/indicacao_o_113_de_2021-_naira_nogueira.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/444/indicacao_o_114_de_2021-_naira_nogueira.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/442/indicacao_o_115_de_2021-_naira_nogueira.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/458/indicacao_no_116_de_2021-_gustavo_lemos.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/456/indicacao_no_117_de_2021-cristovam_neto.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/437/indicacao_no_118_de_2021-_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/438/indicacao_no_119_de_2021-_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/439/indicacao_no_120_de_2021-_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/441/indicacao_no_121_de_2021-_salmeron_filho.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/484/indicacao_no_122_de_2021-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/485/indicacao_no_123_de_2021-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/488/indicacao_no_124_de_2021-_salmeron_gilmario_e_paulo_henrique.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/489/indicacao_no_125_de_2021-_salmeron_gilmario_e_paulo_henrique.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/490/indicacao_no_126_de_2021-_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/486/indicacao_no_127_de_2021-_adelia_corado.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/487/indicacao_no_128_de_2021-_adelia_corado.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/491/indicacao_no_129_de_2021-_adelia_corado_e_paulo_henrique.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/492/indicacao_no_130_de_2021-_roberio_cabelereiro.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/493/indicacao_no_131_de_2021-_roberio_cabelereiro.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/577/indicacao_no_132_de_2021-_cristovam_neto.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/579/indicacao_no_133_de_2021-_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/580/indicacao_no_134_de_2021-_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/581/indicacao_no_135_de_2021-_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/583/indicacao_no_136_de_2021-_adelia_corado.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/585/indicacao_no_138_de_2021-_roberio_cabeleireiro.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/586/indicacao_no_139_de_2021-_roberio_cabeleireiro.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/590/indicacao_no_140_de_2021-_dionizio_junior.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/588/indicacao_no_141_de_2021-_salmeron_filho.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/505/indicacao_no_142_de_2021-_salmeron_filho_e_paulo_henrique.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/506/indicacao_no_143_de_2021-_salmeron_filho_e_paulo_henrique.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/508/indicacao_no_142_de_2021-_salmeron_filho_e_paulo_henrique.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/504/indicacao_no_145_de_2021-_dionizio_junior_e_paulo_henrique.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/501/indicacao_no_146_de_2021-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/502/indicacao_no_147_de_2021.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/497/indicacao_no_148_de_2021-_adelia_corado.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/498/indicacao_no_149_de_2021-_adelia_corado.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/499/indicacao_no_150_de_2021-_adelia_corado.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/494/indicacao_no_151_de_2021.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/522/indicacao_no_152_de_2021-_roberio_cabeleireiro.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/523/indicacao_no_153_de_2021-_roberio_cabeleireiro.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/524/indicacao_no_154_de_2021-_roberio_cabeleireiro.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/511/indicacao_no_155_de_2021-paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/513/indicacao_no_156_de_2021-_roberio_cabelereiro.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/514/indicacao_no_157_de_2021-_roberio_cabelereiro.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/509/indicacao_no_158_de_2021-adelia_corado.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/516/indicacao_no_159_de_2021-_naira_nogueira.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/562/indicacao_no_160_de_2021-cabeleireiro.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/563/indicacao_no_161_de_2021-cabeleireiro.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/564/indicacao_no_162_de_2021-cabeleireiro.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/565/indicacao_no_163_de_2021-cabeleireiro.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/559/indicacao_no_164_de_2021-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/560/indicacao_no_165_de_2021-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/567/indicacao_no_166_de_2021-eduardo_lobato_e_gustavo_lemos.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/568/indicacao_no_167_de_2021-eduardo_lobato_e_gustavo_lemos.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/569/indicacao_no_168_de_2021-eduardo_lobato_e_gustavo_lemos.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/561/indicacao_no_169_de_2021-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/571/indicacao_no_170__de_2021-_naira_nogueira.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/572/indicacao_no_171_de_2021-_naira_nogueira.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/573/indicacao_no_172_de_2021-_naira_nogueira.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/575/indicacao_no_173_de_2021-_salmeron_filho.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/527/indicacao_no_174_de_2021-_salmeron_filho_e_cristovam_neto.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/542/indicacao_no_175_de_2021_-eduardo_lobato.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/532/indicacao_no_180_-2021-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/531/indicacao_no_181_-2021-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/534/indicacao_no_182-_2021-_dionizio_junior_eduardo_lobato_paulo_henrique_dourado_e_roberio_cabelereiro.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/536/indicacao_no_183-2021-_roberio_cabeleleleiro.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/538/indicacao_no_184-_2021-_eduardo_lobato.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/540/indicacao_no_185_de_2021-_naira_nogueira.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/545/indicacao_no_186_de_2021-_adelia_corado.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/544/indicacao_no_187_de_2021-_adelia_corado.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/546/indicacao_no_188_de_2021-_naira_nogueira.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/552/indicacao_no_189_de_2021-_roberio_cabeleleleiro.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/547/indicacao_no_190_de_2021-_naira_nogueira.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/549/indicacao_no_191_de_2021-_salmeron_filho.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/550/indicacao_no_192_de_2021-salmeron_filho.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/551/indicacao_no_193_de_2021-salmeron_filho.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/556/indicacao_no_194_de_2021-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/548/indicacao_no_195_de_2021-_naira_nogueira.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/592/indicacao_no_196_de_2021-_sadenio_azevedo_e_eduardo_lobato.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/594/indicacao_no_197_de_2021-_adenio_azevedo.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/596/indicacao_no_198_de_2021-_gustavo_lemos.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/610/indicacao_no_199_de_2021-_adelia_corado.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/611/indicacao_no_200_de_2021-_adelia_corado.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/612/indicacao_no_201_de_2021-_roberio_cabeleireiro.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/613/indicacao_no_202_de_2021-_adelia_corado.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/608/indicacao_no_203_de_2021-_gustavo_lemos__e_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/614/indicacao_no_204_de_2021-_roberio_cabeleireiro.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/615/indicacao_no_205_de_2021-_roberio_cabeleireiro.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/616/indicacao_no_206_de_2021-_roberio_cabeleireiro.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/617/indicacao_no_208_de_2021-_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/618/indicacao_no_209_de_2021-_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/619/indicacao_no_210_de_2021-_adenio_azevedo.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/620/indicacao_no_211_de_2021-_adenio_azevedo.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/621/indicacao_no_212_de_2021-_adenio_azevedo.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/622/indicacao_no_213_de_2021-_adenio_azevedo.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/623/indicacao_no_214_de_2021-_gustavo_lemos.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/624/indicacao_no_215_de_2021-_gustavo_lemos.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/625/indicacao_no_216_de_2021-_gustavo_lemos.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/626/indicacao_no_217_de_2021-_gustavo_lemos.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/627/indicacao_no_218_de_2021-_gustavo_lemos_e_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/628/indicacao_no_219_de_2021-_gustavo_lemos_e_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/629/indicacao_no_220_de_2021-_roberio_cabeleireiro_e_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/630/indicacao_no_221_de_2021-_naira_nogueira.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/631/indicacao_no_222_de_2021-_naira_nogueira.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/632/indicacao_no_223_de_2021-_naira_nogueira.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/606/indicacao_no_224_de_2021-_salmeron_filho_e_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/642/indicacao_no_232_de_2021-_adenio_azevedo.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/643/indicacao_no_233_de_2021-_naira_nogueira.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/644/indicacao_no_234_de_2021-_naira_nogueira.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/645/indicacao_no_235_de_2021-_naira_nogueira.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/646/indicacao_no_237_de_2021-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/647/indicacao_no_238_de_2021-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/649/indicacao_no_240_de_2021-_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/650/indicacao_no_241_de_2021-_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/651/indicacao_no_242_de_2021-_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/697/indicacao_no_243_de_2021-_adenio_azevedo_e_adelia_corado.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/696/indicacao_no_244_de_2021-_adenio_azevedo.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/698/indicacao_no_245__adenio_azevedo_e_salmeron_filho.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/699/indicacao_no_246-_roberio_cabeleireiro.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/700/indicacao_no_247-roberio_cabeleireiro.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/693/indicacao_no_248_de_2021-_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/694/indicacao_n_o_249_de_2021-_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/695/indicacao_n_o_250_de_2021-_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/701/indicacao_no_251-naira_nogueira.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/689/indicacao_no_252_de_2021-naira_nogueira.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/690/indicacao_no_253_de_2021-cristovam_neto.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/691/indicacao_no_254_de_2021-paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/692/indicacao_no_255-cristovam_neto_e_naira_nogueira.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/681/indicacao_no_257_de_2021-_adelia_corado.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/682/indicacao_no_258_de_2021-_adelia_corado.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/683/indicacao_no_259_de_2021-_adelia_corado.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/684/indicacao_no_260_de_2021-cristovam_neto.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/685/indicacao_no_261_de_2021-_cristovam_neto.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/686/indicacao_no_262_de_2021-_salmeron_filho_e_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/666/indicacao_no_263_-_naira_roberio_adenio_e_eduardo_lobato.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/664/indicacao_264_de_2021-_naira_nogueira_e_roberio_cabeleireiro.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/667/indicacao_no_265_de_2021-_naira_nogueira.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/668/indicacao_no_266_de_2021-_naira_nogueira.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/669/indicacao_no_267_de_2021-roberio_cabeleireiro.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/670/indicacao_no_268_de_2021-roberio_cabeleireiro.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/671/indicacao_no_269_de_2021-_naira_nogueira.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/672/indicacao_no_270_de_2021-_eduardo_naira_e_gilmario.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/673/indicacao_no_271_de_2021-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/674/indicacao_no_272_de_2021-paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/663/indicacao_no_273_de_20210-_cristovam_neto.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/675/indicacao_no_275_de_2021-adenio_paulo_henrique_naira_e_eduardo.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/653/indicacao_no_276_de_2021-_luiz_augusto.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/660/indicacao_no_277_de_2021-_adenio_azevedo.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/661/indicacao_no_278_de_2021-_adenio_azevedo.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/662/indicacao_no_279_de_2021-_adenio_azevedo.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/654/indicacao_no_280_de_2021-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/655/indicacao_no_281_de_2021-_eduardo_lobato_e_adelia_corado.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/656/indicacao_no_282_de_2021-_eduardo_lobato.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/657/indicacao_no_283_de_2021-_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/659/indicacao_no_285_de_2021-_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/721/indicacao_no_287_de_2021-_adenio_azevedo.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/722/indicacao_no_288_de_2021-_adenio_azevedo.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/723/indicacao_no_289_de_2021-_adenio_azevedo.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/725/indicacao_no_290_de_2021-paulo_henrique_gilmario_lustosa_e_eduardo_lobato.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/726/indicacao_no_291_de_2021-paulo_henrique_gilmario_lustosa_e_eduardo_lobato.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/728/indicacao_no_292_de_2021-_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/729/indicacao_no_293_de_2021-_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/719/indicacao_no_294_de_2021-_gilmario_cristovam_e_paulo_henrique.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/705/indicacao_no_295_de_2021-_adelia_corado.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/706/indicacao_no_296_de_2021-_adelia_corado.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/707/indicacao_no_297_de_2021-_adelia_corado.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/709/indicacao_no_298_de_2021-_eduardo_lobato.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/711/indicacao_no_299_de_2021-_adenio_azevedo.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/712/indicacao_no_300_de_2021-_adenio_azevedo.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/714/indicacao_no_301_de_2021-_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/715/indicacao_no_302_de_2021-_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/716/indicacao_no_303_de_2021-_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/702/indicacao_no_306_de_2021-_adelia_corado.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/703/indicacao_no_307_de_2021-_adelia_corado.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/740/indicacao_no_320_de_2021-_adenio_azevedo.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/733/indicacao_no_321_de_2021-_naira_nogueira.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/734/indicacao_no_322_de_2021-naira_nogueira.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/735/indicacao_no_323_de_2021-_naira_nogueira.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/736/indicacao_no_324_de_2021-_naira_nogueira.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/742/indicacao_no_325_de_2021-_adenio_azevedo.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/738/indicacao_no_326_de_2021-_paulo_naira_gilmario_e_eduardo.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/423/oficio_no_2_de_2021.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/418/oficio_003_de_2021-_cristovam_neto.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/783/oficio_no_005_de_2022.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/434/oficio_018-_a_2021.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/433/oficio_no_020_de_2021.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/432/oficio_no_021_de_2021.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/431/oficio_no_022_de_2021.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/430/oficio_no_24_de_2021.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/453/oficio_no_25_de_2021.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/448/oficio_no_26_de_2021.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/429/oficio_no_27_de_2021.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/428/oficio_no_028_de_2021.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/425/oficio_no_29_de_2021.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/427/oficio_no_30_de_2021.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/426/oficio_no_31_de_2021.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/395/oficio_no_32_de_2021.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/419/oficio_no_44_de_2021.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/397/oficio_no_56_de_2021.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/383/oficio_no_57_de_2021.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/387/oficio_no_58_de_2021.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/391/oficio_no_59_de_2021.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/394/oficio_no_60_de_2021.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/382/oficio_62-_2021.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/405/oficio_no_64_de_2021.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/407/oficio_no_65_de_2021.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/410/oficio_no_66_de_2021.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/413/oficio_no_67_de_2021.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/415/oficio_no_68_de_2021.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/417/oficio_no_69_de_2021.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/470/oficio_no_77_de_2021.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/435/oficio_no_79_de_2021.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/436/oficio_no_80_de_2021.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/443/oficio_no_82_de_2021.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/457/oficio_no_83_de_2021.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/461/oficio_no_84_de_2021.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/466/oficio_no_87_de_2021.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/475/oficio_no_88_de_2021.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/474/oficio_no_89_de_2021.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/472/oficio_no_90_de_2021.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/469/oficio_no_92_de_2021.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/582/oficio_no_106_de_2021-_salmeron_filho.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/589/oficio_no_107_de_2021-_salmeron_filho.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/578/oficio_no_108_de_2021-_salmeron_filho.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/591/oficio_no_109_de_2021-_salmeron_filho.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/587/oficio_no_110_de_2021-_salmeron_filho.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/584/oficio_no_111_de_2021-_salmeron_filho.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/496/oficio_no_130_de_2021.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/507/oficio_no_131_de_2021-salmeron_filho.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/500/oficio_no_132_de_2021.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/503/oficio_no_133_de_2021.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/495/oficio_no_134_de_2021.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/525/oficio_135_de_2021-_salmeron_filho.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/526/oficio_138_de_2021-_salmeron_filho.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/515/oficio_no_140_de_2021-_salemron_filho.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/517/oficio_no_141_de_2021-_salmeron_filho.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/510/oficio_no_142_de_2021-_salmeron_filho.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/512/oficio_no_139_de_2021-_salmeron_filho.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/566/oficio_no_150_de_2021-_salmeron_filho.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/558/oficio_no_151_de_2021-_salmeron_filho.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/574/oficio_no_161_de_2021-_salmeron_filho.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/528/oficio_no_165_de_2021-_salmeron_filho.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/576/oficio_no_166_de_20210-_salmeron_filho.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/543/oficio_167_de_2021-_salmeron_filho.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/533/oficio_171-2021-_salmeron_filho.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/535/oficio_no_172_-2021-_salmeron_filho.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/537/oficio_n_o_173_-2021-_salmeron_filho.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/539/oficio_no_174_de_2021-_salmeron_filho.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/541/oficio_n_o_175_de_2021-_salmeron_filho.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/554/oficio_192_de_2021-_salmeron_filho.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/555/oficio_no_193_de_2021-_salmeron_filho.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/553/oficio_no_193_de_2021-_salmeron_filho.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/557/oficio_no_195_de_2021-_salmeron_filho.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/570/oficio_no_149_de_2021-_salmeron_filho.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/593/oficio_no_202_de_2021-_salmeron_filho.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/595/oficio_no_203_de_2021-_salmeron_filho.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/634/oficio_no_207_de_2021.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/635/oficio_no_208_de_2021.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/609/oficio_no_209_de_2021.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/636/oficio_no_210_de_2021.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/637/oficio_no_211_de_2021.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/638/oficio_no_212_de_2021.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/639/oficio_no_213_de_2021.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/607/oficio_no_214_de_2021.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/640/oficio_no_215_de_2021.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/641/oficio_no_216_de_2021.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/652/oficio_no_227_de_2021.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/720/oficio_no_268_de_2021.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/727/indicacoes_no_291_de_2021-_paulo_henrique_dourado_gilmario_lustosa_e_eduardo_lobato.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/730/oficio_no_27_de_2021.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/724/oficio_no_271_de_2021.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/708/oficio_no_274_de_2021.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/710/oficio_no_275_de_2021.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/713/oficio_no_276_de_2021.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/717/oficio_no_277_de_2021.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/704/oficio_no_283_de_2021.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/741/oficio_no_293_de_2021.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/737/oficio_no_de_2021-_salmeron_filho.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/739/oficio_no_295_de_2021.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/477/pl_no_004_de_2021-_dionizio_junior_e_naira_nogueira.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/476/projeto_de_lei_no_005_de_2021-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/731/pl_no_007_de_2021.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/421/oficio_30_de_2021-_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/473/oficio_no_33_de_2021.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/676/oficio_gabinete_no_114_de_2021_projeto_de_lei_009-2021.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/677/oficio_gabinete_no_115_de_2021-_projeto_loa_010-2021.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/785/oficio_no_143_de_2021.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/479/homenagem_postuma_marcos_dyone-_24-01-2021.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/480/homenagem_postuma_zandir_16-04-2021.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/481/homenagem_postuma_josafa_6-04-2021.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/598/05-_homenagem_postuma_decio_joao_e_ismael_-_7_de_maio_de_2021.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/599/06-_homenagem_postuma_eliomar_louzeiro-_17_de_maio_de_2021.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/600/07-_homenagem_postuma_gessione_rodrigues_marques_e_luciana_rodrigues_alves-_15_de_junho_de_2021.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/601/08-_homenagerm_postuma-_josue_jose_nogueira-_20_de_julho_de_2021.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/602/09-_homenagem_postuma_edimilson_dos_santos_silva_junior_-3_de_agosto.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/603/10-_homenagem_postuma_-mario_guerra_nogueira-_9_de_agosto_de_2021.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/718/homenagem_postuma_egidio_alves_nogueira.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/604/ato_no_002_de_2021.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/950/oficio_no_1_de_2021-_paulo_henrique_dourado_e_salmeron_filho.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/948/oficio_no_12_de_2021-_paulo_henrique_salmeron_naira_e_gilmario.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/949/oficio_no_6_de_2021-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/952/oficio_no_008_de_2021-_paulo_henrique_dourado_e_salmeron_filho.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/953/oficio_no_009_de_2021-_paulo_henrique_dourado_e_salmeron_filho.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2021/951/oficio_no_10_de_2021-_paulo_henrique_dourado.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H442"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="41.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="95.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="171" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="170.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>