--- v0 (2025-10-09)
+++ v1 (2026-04-17)
@@ -54,3255 +54,3255 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Luiz Augusto</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/902/pdl_no_001-2022.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/902/pdl_no_001-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão da medalha do Mérito Legislativo "Marquês de Paranaguá" e dá outras providências.</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
     <t>PLOEM</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária Executivo Municipal</t>
   </si>
   <si>
     <t>Murilo Mascarenhas</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/745/pl_no_001-_2021-_executivo_municipal.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/745/pl_no_001-_2021-_executivo_municipal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reajuste dos benefícios pagos pelo fundo previdenciário do município de Corrente- Pi que possuem direito ao reajuste na mesma data e índices aplicados ao RGPS.</t>
   </si>
   <si>
     <t>964</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/964/projeto_de_lei_no_8_de_2022-_executivo_municipal.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/964/projeto_de_lei_no_8_de_2022-_executivo_municipal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do programa de Ampliação de Jornada de Fortalecimento das Aprendizagens, no âmbito da secretaria Municipal de Educação de Corrente-PI e dá outras providências.</t>
   </si>
   <si>
     <t>987</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/987/projeto_de_lei_o_11_de_2022.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/987/projeto_de_lei_o_11_de_2022.pdf</t>
   </si>
   <si>
     <t>Altera a redação do inciso V do art. 58 da Lei Municipal nº 461/2019 que dispõe sobre o Regime Próprio de Previdência dos Servidores Públicos Municipais de Corrente para incluir o plano de equacionamento do déficit atuarial.</t>
   </si>
   <si>
     <t>1017</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/1017/proposta_de_lei_complementar_no_001-_2022-pmc.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/1017/proposta_de_lei_complementar_no_001-_2022-pmc.pdf</t>
   </si>
   <si>
     <t>Modifica o Regime Próprio de Previdência Social do Município de Corrente- PI, de acordo com a Emenda Constitucional nº 103, de 2019.</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Salmeron Filho, Adênio Azevedo, Cristovam Neto, Gustavo Lemos, Luiz Augusto, Robério Cabeleireiro</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/877/projeto_de_resolucao_no_001_2022.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/877/projeto_de_resolucao_no_001_2022.pdf</t>
   </si>
   <si>
     <t>Altera o dispositivo da Resolução nº 001/2017- Regimento Interno da Câmara Municipal de Corrente -Pi e dá outras providências.</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/1016/proposta_de_emenda_a_lei_organica_no_001-_2022-pmc.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/1016/proposta_de_emenda_a_lei_organica_no_001-_2022-pmc.pdf</t>
   </si>
   <si>
     <t>Estabelece regras para o Regime Próprio de Previdência Social do Município de Corrente-PI, de acordo com a emenda constitucional nº 103, de 2019.</t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento Legislativo</t>
   </si>
   <si>
     <t>Paulo Henrique Dourado</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/</t>
+    <t>http://sapl.corrente.pi.leg.br/media/</t>
   </si>
   <si>
     <t>REQUER que a Secretaria Municipal de Trabalho e Cidadania encaminhe a essa casa legislativa o Planejamento de ações para esse ano de 2022.</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/907/requerimento_no_003_de_2022-_paulo_henrique_dourado.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/907/requerimento_no_003_de_2022-_paulo_henrique_dourado.pdf</t>
   </si>
   <si>
     <t>REQUER que a Secretaria Municipal de Infraestrutura encaminhe a essa casa legislativa o Planejamento e/ ou Organograma do projeto de recuperação das estradas vicinais para esse ano.</t>
   </si>
   <si>
     <t>977</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/977/requerimento_no_4_de_2022-_paulo_henrique_dourado.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/977/requerimento_no_4_de_2022-_paulo_henrique_dourado.pdf</t>
   </si>
   <si>
     <t>REQUER, que seja encaminhado a esta casa legislativa o Projeto de Lei que institui o piso salarial nacional do Enfermeiro, com base na Lei nº 14.434/2022.</t>
   </si>
   <si>
     <t>978</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Luiz Augusto, Cristovam Neto, Gilmário Lustosa, Paulo Henrique Dourado</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/978/requerimento_no_6_de_2022.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/978/requerimento_no_6_de_2022.pdf</t>
   </si>
   <si>
     <t>REQUER, que seja encaminhado a secretaria municipal de educação a convocação para a secretária Srª Ianê Mascarenhas, está presente no plenário da Câmara em sessão ordinária para responder sobre os seguintes temas: Resultado do IDEB; transporte escolar; Merenda Escolar; Contratações e Ausência de Vigilantes nas Escolas.</t>
   </si>
   <si>
     <t>990</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Paulo Henrique Dourado, Cristovam Neto, Gilmário Lustosa, Luiz Augusto</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/990/requerimento_no_07_de_2022.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/990/requerimento_no_07_de_2022.pdf</t>
   </si>
   <si>
     <t>Requerer a secretaria de infraestrutura solicitação informações da empresa que executou o projeto de implantação de melhorias sanitárias e domiciliares município convênio 858597.</t>
   </si>
   <si>
     <t>991</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/991/requerimento_no_8_de_2022.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/991/requerimento_no_8_de_2022.pdf</t>
   </si>
   <si>
     <t>Requerer a secretaria de infraestrutura solicitação do contrato da empresa que está executando a construção da unidade Multieventos, convênio nº 896242.</t>
   </si>
   <si>
     <t>992</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/992/requerimento_no_9_de_2022.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/992/requerimento_no_9_de_2022.pdf</t>
   </si>
   <si>
     <t>Requerer a secretaria de meio ambiente solicitação de informações doa andamento do projeto de revitalização do Rio Corrente, convênio 878407.</t>
   </si>
   <si>
     <t>993</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/993/requerimento_no_10_de_2022.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/993/requerimento_no_10_de_2022.pdf</t>
   </si>
   <si>
     <t>Requerer a secretaria de educação solicitação de informações sobre o levantamento da estimativa dos gastos e possíveis sobras do FUNDEB, para futuros rateios com os profissionais da educação.</t>
   </si>
   <si>
     <t>994</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/994/requerimento_no_11_de_2022.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/994/requerimento_no_11_de_2022.pdf</t>
   </si>
   <si>
     <t>Requerer a secretaria de orçamento e finanças informações sobre a execução das emendas impositivas.</t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/995/requerimento_no_12_de_2022.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/995/requerimento_no_12_de_2022.pdf</t>
   </si>
   <si>
     <t>Requerer informações da SEMUT sobre a empresa de serviços de limpeza pública.</t>
   </si>
   <si>
     <t>996</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/996/requerimento_no_13_de_2022.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/996/requerimento_no_13_de_2022.pdf</t>
   </si>
   <si>
     <t>Requerer solicitação de informações a SEMINFRA, sobre pedido de documentos da ponte da localidade Itaji.</t>
   </si>
   <si>
     <t>997</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/997/requerimento_no_14_de_2022.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/997/requerimento_no_14_de_2022.pdf</t>
   </si>
   <si>
     <t>Requerer a secretaria de educação solicitação de informações para que seja encaminhado a relação de profissionais contratados com período de início e término dos contratos de 2022.</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
     <t>PLEG</t>
   </si>
   <si>
     <t>Parecer Legislativo</t>
   </si>
   <si>
     <t>Robério Cabeleireiro, Cristovam Neto, Paulo Henrique Dourado</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/908/parecer_cjrlf_ao_pl_no_001-2022.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/908/parecer_cjrlf_ao_pl_no_001-2022.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Legislação, Justiça e Redação Final ao Projeto de Decreto Legislativo nº 001/2022, que dispõe sobre a concessão da Medalha do Mérito Legislativo Marquês de Paranaguá e dá outras providências.</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Paulo Henrique Dourado, Gilmário Lustosa</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/746/indicacao_no_001_de_2022-_paulo_henrique_dourado_e_gilmario_lustosa.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/746/indicacao_no_001_de_2022-_paulo_henrique_dourado_e_gilmario_lustosa.pdf</t>
   </si>
   <si>
     <t>Que sejam instalados postes de energia elétrica pelo menos 3 (três), ou 4 (quatro), e um transformador na localidade Barreirão.</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/747/indicacao_no_002_de_2022-_paulo_henrique_dourado.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/747/indicacao_no_002_de_2022-_paulo_henrique_dourado.pdf</t>
   </si>
   <si>
     <t>Que seja feita a iluminação pública na zona rural, Várzea Grande.</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/748/indicacao_no_003_de_2022-_paulo_henrique_dourado.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/748/indicacao_no_003_de_2022-_paulo_henrique_dourado.pdf</t>
   </si>
   <si>
     <t>Que seja feita a recuperação da estrada da localidade Criulis na região da Fazenda de Cima e seja feito o projeto de implantação de energia rural para esta comunidade.</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/749/indicacao_no_004_de_2022-_paulo_henrique_dourado.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/749/indicacao_no_004_de_2022-_paulo_henrique_dourado.pdf</t>
   </si>
   <si>
     <t>Que seja feita campanha de Combate a Dengue, pois o período está propício a propagação do mosquito.</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/750/indicacao_no_005_de_2022-_paulo_henrique_dourado.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/750/indicacao_no_005_de_2022-_paulo_henrique_dourado.pdf</t>
   </si>
   <si>
     <t>Que seja feito o treinamento da Equipe de Saúde da família sobre atualizações no pré- natal.</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/751/indicacao_no_006_de_2022-_paulo_henrique_dourado.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/751/indicacao_no_006_de_2022-_paulo_henrique_dourado.pdf</t>
   </si>
   <si>
     <t>Solicitar Pavimentação da estrada que leva à Pindaíba.</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/752/indicacao_no_007_de_2022-_paulo_henrique_dourado.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/752/indicacao_no_007_de_2022-_paulo_henrique_dourado.pdf</t>
   </si>
   <si>
     <t>Solicitar pavimentação da Rua Ipiranga no bairro Sincerino.</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
     <t>Solicitar finalização da obra na rua Projetada no bairro Sincerino.</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/754/indicacao_no_009_de_2022-_paulo_henrique_dourado.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/754/indicacao_no_009_de_2022-_paulo_henrique_dourado.pdf</t>
   </si>
   <si>
     <t>Que seja feito sistema de drenagem na entrada da Rua Duque de Caxias em frente a Igreja Shekinah no Aeroporto com implantação de manilhas para desvio em lote já cedido (verbalmente a lideres da igreja).</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/755/indicacao_no_010_de_2022-_paulo_henrique_dourado.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/755/indicacao_no_010_de_2022-_paulo_henrique_dourado.pdf</t>
   </si>
   <si>
     <t>Que seja feita a recuperação das estradas da Barra dos Macacos e Miroró, com implantação em alguns bueiros.</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
     <t>Robério Cabeleireiro</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/756/indicacao_no_011_de_2022-_roberio_cabelereiro.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/756/indicacao_no_011_de_2022-_roberio_cabelereiro.pdf</t>
   </si>
   <si>
     <t>Que seja feita a substituição das mangueiras por canos hidráulicos na rede de abastecimento d' Água da localidade Santa Marta.</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/757/indicacao_no_012_de_2022-_roberio_cabelereiro.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/757/indicacao_no_012_de_2022-_roberio_cabelereiro.pdf</t>
   </si>
   <si>
     <t>Que seja feita a pavimentação na Rua Isabela na localidade Santa Marta.</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/758/indicacao_no_013_de_2022-_roberio_cabelereiro.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/758/indicacao_no_013_de_2022-_roberio_cabelereiro.pdf</t>
   </si>
   <si>
     <t>Que seja construída uma ponte em frente a Igreja Católica da localidade Santa Marta.</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/759/indicacao_no_014_de_2022-_roberio_cabelereiro.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/759/indicacao_no_014_de_2022-_roberio_cabelereiro.pdf</t>
   </si>
   <si>
     <t>Que seja feita a limpeza com roço do cemitério local da cidade, evitando a propagação de insetos.</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/760/indicacao_no_015_de_2022-_roberio_cabelereiro.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/760/indicacao_no_015_de_2022-_roberio_cabelereiro.pdf</t>
   </si>
   <si>
     <t>Que seja feita a limpeza com roço das ruas da localidade Santa Marta.</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/761/indicacao_no_016_de_2022-_roberio_cabelereiro.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/761/indicacao_no_016_de_2022-_roberio_cabelereiro.pdf</t>
   </si>
   <si>
     <t>Que seja feita a limpeza com capina da rua paralela ao muro do Cemitério.</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Gilmário Lustosa</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/762/indicacao_no_017_de_2022-_gilmario_lustosa.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/762/indicacao_no_017_de_2022-_gilmario_lustosa.pdf</t>
   </si>
   <si>
     <t>Que seja feita a reforma da Unidade Escolar do povoado Simplício.</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/767/indicacao_no_018_de_2022-_gilmario_lustosa.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/767/indicacao_no_018_de_2022-_gilmario_lustosa.pdf</t>
   </si>
   <si>
     <t>Que seja feita a reforma da Unidade Escolar do Povoado Morro Redondo com  urgência, pois se contra em situação crítica.</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/768/indicacao_no_019_de_2022-_gilmario_lustosa.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/768/indicacao_no_019_de_2022-_gilmario_lustosa.pdf</t>
   </si>
   <si>
     <t>Que seja feita a reforma da Praça do Povoado Morro Redondo com urgência, pois está causando transtorno a população.</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/769/indicacao_no_020_de_2022-_gilmario_lustosa.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/769/indicacao_no_020_de_2022-_gilmario_lustosa.pdf</t>
   </si>
   <si>
     <t>Que seja feita a canalização de águas pluviais da Rua João do Lago no bairro Morro do Pequi.</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/770/indicacao_no_021_de_2022-_gilmario_lustosa.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/770/indicacao_no_021_de_2022-_gilmario_lustosa.pdf</t>
   </si>
   <si>
     <t>Que seja feita com urgência a recuperação da estrada que liga aos povoados Morro Redondo, Caxingó, Pindaíba I, Angico, Cocos,  Capão, Itajubá, Porteiras, Pindaíba II, Buriti Grande, Barroca, Boi Manso I e II, Angical,  Montíbio, Bela Vista II, Aguão,  Prata e Tatu, esses povoados são rotas de escolas e os alunos estão prejudicado, por falta de transporte escolar.</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Gilmário Lustosa, Adênio Azevedo, Naira Nogueira, Paulo Henrique Dourado, Robério Cabeleireiro</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/771/indicacao_no_022_de_2022-gilmario__paulo_henrique_roberio_e_adenio_e_naira.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/771/indicacao_no_022_de_2022-gilmario__paulo_henrique_roberio_e_adenio_e_naira.pdf</t>
   </si>
   <si>
     <t>Que a SEMEC mantenha o funcionamento e feita a reforma da Unidade Escolar Joaquim Araújo da Cunha na localidade Mariana, pois é de suma importância para a comunidade, por ser distante 25 do Simplício, unidade escolar mais póxima.</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Adênio Azevedo</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/772/indicacao_no_023_de_2022-adenio_azevedo.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/772/indicacao_no_023_de_2022-adenio_azevedo.pdf</t>
   </si>
   <si>
     <t>Que seja feito o canteiro com lajotas na Avenida Adolf John Terry, com acessibilidade para pessoas com deficiência e seja mantida a arborização da Avenida.</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/773/indicacao_no_024_de_2022-adenio_azevedo.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/773/indicacao_no_024_de_2022-adenio_azevedo.pdf</t>
   </si>
   <si>
     <t>Que seja feita a acessibilidade de acordo com as normas de acessibilidade mas calçadas da Avenida Adolf John Terry.</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/774/indicacao_no_025_de_2022-adenio_azevedo.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/774/indicacao_no_025_de_2022-adenio_azevedo.pdf</t>
   </si>
   <si>
     <t>Que seja feita a drenagem das águas pluviais da Rua Filemon Nogueira no último quarteirão.</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/775/indicacao_no_026_de_2022-adenio_azevedo.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/775/indicacao_no_026_de_2022-adenio_azevedo.pdf</t>
   </si>
   <si>
     <t>Que seja feita a recuperação das Ruas do bairro Jacolândia.</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>Naira Nogueira</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/776/indicacao_no_027_de_2022-naira_nogueira.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/776/indicacao_no_027_de_2022-naira_nogueira.pdf</t>
   </si>
   <si>
     <t>Que seja colocado vigia (ou câmeras de segurança), na Academia de Saúde do Bairro Aeroporto II, para evitar que seja depredada.</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/777/indicacao_no_028_de_2022-naira_nogueira.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/777/indicacao_no_028_de_2022-naira_nogueira.pdf</t>
   </si>
   <si>
     <t>Que seja feita a pavimentação da Rua Quintino Bocaiúva, no bairro Sincerino.</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>Gustavo Lemos</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/778/indicacao_no_029_de_2022-_gustavo_lemos.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/778/indicacao_no_029_de_2022-_gustavo_lemos.pdf</t>
   </si>
   <si>
     <t>Que seja feita a troca de 04 postes na localidade Pindaíba.</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>Cristovam Neto, Gilmário Lustosa, Paulo Henrique Dourado</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/779/indicacao_no_031_de_2022-cristovam_paulo_e_gilmario.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/779/indicacao_no_031_de_2022-cristovam_paulo_e_gilmario.pdf</t>
   </si>
   <si>
     <t>Que seja implantado recursos material (estrutura de equipamentos) e humano para melhorar o atendimento dos serviços de energia elétrica no Extremo Sul do Piauí. Tendo em vista as constantes falhas na prestação de serviços e várias comunidades ficando sem energia provocando danos aos nossos munícipes.</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/780/indicacao_no_033_de_2022-paulo_henrique_dourado.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/780/indicacao_no_033_de_2022-paulo_henrique_dourado.pdf</t>
   </si>
   <si>
     <t>Que seja construído o muro da Escola Dr. Filemon José Nogueira.</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>Adélia Corado</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/781/indicacao_no_034_de_2021-_adelia_corado_e_luiz_augusto.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/781/indicacao_no_034_de_2021-_adelia_corado_e_luiz_augusto.pdf</t>
   </si>
   <si>
     <t>Que seja adquirido uma moto para a SEMDER, Secretaria Municipal de Desenvolvimento Rural, facilitando o programa de IATF, sendo assim o custo mais barato e eficiente para o trabalho na zona rural.</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/782/indicacao_no_035_de_2021-_adelia_corado.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/782/indicacao_no_035_de_2021-_adelia_corado.pdf</t>
   </si>
   <si>
     <t>Que sejam concluídas as obras do ginásio poliesportivo dos bairros Vermelhão e Morro do Pequi.</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>Cristovam Neto</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/796/indicacao_no_36_de_2022-_cristovam_neto.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/796/indicacao_no_36_de_2022-_cristovam_neto.pdf</t>
   </si>
   <si>
     <t>Que seja feito o alargamento da rua Ipiranga no trecho do bairro Sincerino</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/797/indicacao_no_37_de_2022-_cristovam_neto.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/797/indicacao_no_37_de_2022-_cristovam_neto.pdf</t>
   </si>
   <si>
     <t>Que seja colocado bueiro na passagem da Taboquinha</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/798/indicacao_no_38_de_2022-_cristovam_neto.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/798/indicacao_no_38_de_2022-_cristovam_neto.pdf</t>
   </si>
   <si>
     <t>Que seja feita a troca das mangueiras por canos na localidade Barra do Saquinho (Santa Marta).</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/799/indicacao_no_39_de_2022-_cristovam_neto.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/799/indicacao_no_39_de_2022-_cristovam_neto.pdf</t>
   </si>
   <si>
     <t>Que seja feita a limpeza das estradas vicinais com roço na localidade Santa Marta- Barro Vermelho, Barra do Saquinho, Pastores, Canabrava, Timbós e Campo Alegre (Santa Marta)</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/800/indicacao_no_40_de_2022-_cristovam_neto.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/800/indicacao_no_40_de_2022-_cristovam_neto.pdf</t>
   </si>
   <si>
     <t>Que sejam recuperadas as estradas vicinais das localidades da Santa Marta, Beco da Santa Marta, Santa Luzia, Barra do Saquinho, Barro Vermelho, Canabrava, Timbós, Buritizinho e Campo Alegre.</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/801/indicacao_no_41_de_2022-_cristovam_neto.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/801/indicacao_no_41_de_2022-_cristovam_neto.pdf</t>
   </si>
   <si>
     <t>Que seja recuperado o mais rápido possível as passagens molhadas na região da Santa Marta.</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/802/indicacao_no_42_de_2022-_adelia_corado.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/802/indicacao_no_42_de_2022-_adelia_corado.pdf</t>
   </si>
   <si>
     <t>Que seja feita a limpeza do terreno próximo a rodoviária,  local onde será construída  a praça.</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/803/indicacao_no_43_de_2022-_adelia_corado.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/803/indicacao_no_43_de_2022-_adelia_corado.pdf</t>
   </si>
   <si>
     <t>Que seja feita a abertura de Rua Paralela ao Rio Corrente, no trecho atrás do Colégio Mercedário São José até a UBS Edivaldo Reis</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/804/indicacao_no_44_de_2022-_adenio_azevedo.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/804/indicacao_no_44_de_2022-_adenio_azevedo.pdf</t>
   </si>
   <si>
     <t>Que sejam colocados redutores de velocidade (tartarugas) na Rua Desembargador Amaral : Próximo a Casa da Cultura e Igreja Batista.</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/805/indicacao_no_45_de_2022-_adenio_azevedo.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/805/indicacao_no_45_de_2022-_adenio_azevedo.pdf</t>
   </si>
   <si>
     <t>Que seja feita a recuperação das ruas do bairro Vila Nova.</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/806/indicacao_no_46_de_2022-_roberio_cabelereiro.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/806/indicacao_no_46_de_2022-_roberio_cabelereiro.pdf</t>
   </si>
   <si>
     <t>Que seja construído um campo e futebol na Cana Brava.</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/807/indicacao_no_47_de_2022-_roberio_cabelereiro.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/807/indicacao_no_47_de_2022-_roberio_cabelereiro.pdf</t>
   </si>
   <si>
     <t>Que seja construídas três pontes e passagens molhadas na localidade Pastores (Riacho da Parida)</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/808/indicacao_no_48_de_2022-_roberio_cabelereiro.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/808/indicacao_no_48_de_2022-_roberio_cabelereiro.pdf</t>
   </si>
   <si>
     <t>Que seja feito roço e recuperação das estrada vicinal da Guanabara.</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>Gilmário Lustosa, Paulo Henrique Dourado</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/809/indicacao_no_49_de_2022-_gilmario_lustosa_e_paulo_henrique.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/809/indicacao_no_49_de_2022-_gilmario_lustosa_e_paulo_henrique.pdf</t>
   </si>
   <si>
     <t>Que seja feita a recuperação da estrada do Simplício ate a Mariana e seja feito o roço.</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/810/indicacao_no_50_de_2022-_gilmario_lustosa_e_paulo_henrique.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/810/indicacao_no_50_de_2022-_gilmario_lustosa_e_paulo_henrique.pdf</t>
   </si>
   <si>
     <t>Que seja feita a instalação do poço da localidade Pedras, onde beneficiará inúmeras pessoas.</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/811/indicacao_no_51_de_2022-_paulo_henrique_dourado.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/811/indicacao_no_51_de_2022-_paulo_henrique_dourado.pdf</t>
   </si>
   <si>
     <t>Que seja feita a iluminação pública da Rua Projetada 112, no bairro Sincerino (Rua do Bar do Buja).</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/812/indicacao_no_52_de_2022-_paulo_henrique_dourado.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/812/indicacao_no_52_de_2022-_paulo_henrique_dourado.pdf</t>
   </si>
   <si>
     <t>Que seja construída um Praça no bairro Aeroporto II, onde tem construída uma academia (está deteriorada), para que possa funcionar a academia de saúde.</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/813/indicacao_no_53_de_2022-_paulo_henrique_dourado.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/813/indicacao_no_53_de_2022-_paulo_henrique_dourado.pdf</t>
   </si>
   <si>
     <t>Que seja feita a limpeza do Beco N, bairro Aeroporto I.</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/814/indicacao_no_54_de_2022-_paulo_henrique_dourado.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/814/indicacao_no_54_de_2022-_paulo_henrique_dourado.pdf</t>
   </si>
   <si>
     <t>Que seja feita a limpeza do canteiro ao lado de todo percurso da ciclovia (Avenida Dom Pedro II).</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/815/indicacao_no_55_de_2022-_gilmario_lustosa.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/815/indicacao_no_55_de_2022-_gilmario_lustosa.pdf</t>
   </si>
   <si>
     <t>Que seja feita com urgência dois bueiros na estrada que liga os povoados Lagoa Grande e Simplício, pois é rota de escola, e a estrada está dificultando o acesso dos alunos.</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/816/indicacao_no_56_de_2022-_gilmario_lustosa.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/816/indicacao_no_56_de_2022-_gilmario_lustosa.pdf</t>
   </si>
   <si>
     <t>Que seja feito com urgência o roço dos trechos que ligamos aos povoados Angical, Barroca, Prata, Tatu, Aguão, Buriti Grande, Boi Manso, Porteira, Pindaíba I e II e Itajubá.</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/817/indicacao_no_57_de_2022-_gilmario_lustosa.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/817/indicacao_no_57_de_2022-_gilmario_lustosa.pdf</t>
   </si>
   <si>
     <t>Que seja feita com urgência contenção com sacos de areais no Rio Paraim no beco ao lado do senhor Manoel (agente de saúde), pois o Rio está desaguando na Lagoa Grande, prejudicando os moradores ribeirinhos.</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/818/indicacao_no_58_de_2022-_gustavo_lemos.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/818/indicacao_no_58_de_2022-_gustavo_lemos.pdf</t>
   </si>
   <si>
     <t>Que seja feita com urgência o cascalhamento e manutenção das ruas das casas populares no bairro Nova Corrente.</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/826/indicacao_no_59_de_2022-_roberio_cabelereiro.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/826/indicacao_no_59_de_2022-_roberio_cabelereiro.pdf</t>
   </si>
   <si>
     <t>Que seja feita com urgência na BR- 135 na localidade Santa Marta nos pontos citados nas imagens em anexo, redutores de velocidade , devido ao tráfego da BR muito grande e neste local existe escola municipal ode muitas pessoas diariamente correm perigo de ocorrer acidente.</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/827/indicacao_no_60_de_2022-_adelia_corado.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/827/indicacao_no_60_de_2022-_adelia_corado.pdf</t>
   </si>
   <si>
     <t>Que seja feita a recuperação da estrada vicinal do Paraim de Cima, próximo ao Bileu.</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/828/indicacao_no_61_de_2022-_adelia_corado.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/828/indicacao_no_61_de_2022-_adelia_corado.pdf</t>
   </si>
   <si>
     <t>Que seja feita a iluminação pública nos postes da localidade Paraim de Cima, próximo a residência da Srª Irani.</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/829/indicacao_no_62_de_2022-_adelia_corado.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/829/indicacao_no_62_de_2022-_adelia_corado.pdf</t>
   </si>
   <si>
     <t>Que seja feito a roçagem das estradas vicinais do Paraim de Cima, próximo aos Bargados.</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/833/indicacao_no_63_de_2022-_gilmario_lustosa.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/833/indicacao_no_63_de_2022-_gilmario_lustosa.pdf</t>
   </si>
   <si>
     <t>Solicito com urgência a ligação de energia do posto da UBS do Morro Redondo, pois está há 8 (oito), dias sem energia e sem atendimento do dentista população.</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/830/indicacao_no_64_de_2022-_gilmario_lustosa.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/830/indicacao_no_64_de_2022-_gilmario_lustosa.pdf</t>
   </si>
   <si>
     <t>Que seja solucionado com urgência a falta de Agentes Comunitários de Saúde para o Morro Redondo e bairros: Aeroporto I e II e Morro do Pequi, pois está com mais de dois meses sem atendimento desse profissional, causando transtorno a população dos locais citados.</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/831/indicacao_no_65_de_2022-_gilmario_lustosa.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/831/indicacao_no_65_de_2022-_gilmario_lustosa.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado com urgência ventiladores, carteira escolar para a Escola do Bairro Morro do Pequi (Unidade Escola Luís Avelino).</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/832/indicacao_no_66_de_2022-_gilmario_lustosa.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/832/indicacao_no_66_de_2022-_gilmario_lustosa.pdf</t>
   </si>
   <si>
     <t>Que seja a iluminação pública dos povoados Mariana e Certeza.</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/834/indicacao_no_67_de_2022-_roberio_cabelereiro.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/834/indicacao_no_67_de_2022-_roberio_cabelereiro.pdf</t>
   </si>
   <si>
     <t>Que seja colocada a tampa da caixa d'água na localidade Cana Brava.</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/835/indicacao_no_68_de_2022-_roberio_cabelereiro.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/835/indicacao_no_68_de_2022-_roberio_cabelereiro.pdf</t>
   </si>
   <si>
     <t>Que seja feita a reforma do muro do cemitério da localidade Santa Marta.</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/836/indicacao_no_69_de_2022-_roberio_cabelereiro.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/836/indicacao_no_69_de_2022-_roberio_cabelereiro.pdf</t>
   </si>
   <si>
     <t>Que seja feita a climatização da Unidade Escolar São Francisco, na localidade Guanabara e que seja feita a cerca e limpeza da área do colégio.</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>Robério Cabeleireiro, Eduardo Lobato</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/837/indicacao_no_70_de_2022-_roberio_cabelereiro_e_eduardo_lobato.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/837/indicacao_no_70_de_2022-_roberio_cabelereiro_e_eduardo_lobato.pdf</t>
   </si>
   <si>
     <t>Q</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>Eduardo Lobato</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/838/indicacao_no_71_de_2022-_eduardo_lobato.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/838/indicacao_no_71_de_2022-_eduardo_lobato.pdf</t>
   </si>
   <si>
     <t>Que seja feita a recuperação da estrada da localidade Retiro de Baixo.</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/839/indicacao_no_72_de_2022-_eduardo_lobato.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/839/indicacao_no_72_de_2022-_eduardo_lobato.pdf</t>
   </si>
   <si>
     <t>Que seja feita a recuperação da localidade Barra do Rio.</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/840/indicacao_no_73_de_2022-_eduardo_lobato.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/840/indicacao_no_73_de_2022-_eduardo_lobato.pdf</t>
   </si>
   <si>
     <t>Que seja feta a reforma do posto de saúde da localidade Retiro de Baixo.</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/841/indicacao_no_74_de_2022-_paulo_henrique_dourado.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/841/indicacao_no_74_de_2022-_paulo_henrique_dourado.pdf</t>
   </si>
   <si>
     <t>Que seja feita a doação de terreno para o Instituto Vida e Cidadania  "Transformando vidas com pequenos gestos", CNPJ: 05.656.198/0001-80.</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/842/indicacao_no_75_de_2022-_paulo_henrique_dourado.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/842/indicacao_no_75_de_2022-_paulo_henrique_dourado.pdf</t>
   </si>
   <si>
     <t>Que seja feita a compra de um freezer para a Escola Dr. Filemon José Nogueira.</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/843/indicacao_no_76_de_2022-_paulo_henrique_dourado.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/843/indicacao_no_76_de_2022-_paulo_henrique_dourado.pdf</t>
   </si>
   <si>
     <t>Indica lotação de professor para dividir duas turmas de primeiro ano do ensino fundamental 1 na Escola Dr. Filemon José Nogueira.</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/844/indicacao_no_77_de_2022-_naira_nogueira.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/844/indicacao_no_77_de_2022-_naira_nogueira.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado com urgência o município junto aos proprietários de terra próximo a lagoa que o rio Paraim está desaguando , que façam contenção próximo ao leito do rio para evitar que a água vá direto para a lagoa (terras Dona Aracy) pois só retorna lá em Dr. Marden (no Barreirão).</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/845/indicacao_no_78_de_2022-_adelia_corado.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/845/indicacao_no_78_de_2022-_adelia_corado.pdf</t>
   </si>
   <si>
     <t>Solicito que seja feita uma reforma completa no mercado público como: cobertura, pintura, instaladas bancas, reforma de banheiros.</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/846/indicacao_no_79_de_2022-_adelia_corado.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/846/indicacao_no_79_de_2022-_adelia_corado.pdf</t>
   </si>
   <si>
     <t>Solicito que seja recuperado o calçamento da Rua Beira Rio, rua que dá acesso ao Bairro Vermelhão.</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/847/indicacao_no_80_de_2022-_adelia_corado.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/847/indicacao_no_80_de_2022-_adelia_corado.pdf</t>
   </si>
   <si>
     <t>Solicito que seja feita a reforma na creche Tia Cecy no bairro Vermelhão, que seja feita a pintura, melhorias nos banheiros, roçagem e iluminação.</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/848/indicacao_no_81_de_2022-paulo_henrique_dourado.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/848/indicacao_no_81_de_2022-paulo_henrique_dourado.pdf</t>
   </si>
   <si>
     <t>Solicito que seja feita a reforma na estrada da Boa Vista com roço e recuperados os buracos.</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/849/indicacao_no_82_de_2022-_gilmario_lustosa.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/849/indicacao_no_82_de_2022-_gilmario_lustosa.pdf</t>
   </si>
   <si>
     <t>Que seja feita a ampliação e reforma do posto de saúde do Morro Redondo.</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/850/indicacao_no_83_de_2022-_gilmario_lustosa.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/850/indicacao_no_83_de_2022-_gilmario_lustosa.pdf</t>
   </si>
   <si>
     <t>Que seja feita a ampliação com reforma da Unidade Escolar do Morro Redondo.</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/851/indicacao_no_84_de_2022-_gilmario_lustosa.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/851/indicacao_no_84_de_2022-_gilmario_lustosa.pdf</t>
   </si>
   <si>
     <t>Que seja feito a recuperação dos trechos críticos das estradas que dão acesso a escola do Morro Redondo.</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/852/indicacao_no_88_de_2022-_gilmario_lustosa.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/852/indicacao_no_88_de_2022-_gilmario_lustosa.pdf</t>
   </si>
   <si>
     <t>Que seja feita a instalação com rede alta e baixa tensão pelo Programa Luz para Todos nos povoados: Aguão, Tatu e Prata, pois ainda não têm energia.</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/853/indicacao_no_86_de_2022-_gilmario_lustosa.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/853/indicacao_no_86_de_2022-_gilmario_lustosa.pdf</t>
   </si>
   <si>
     <t>Que seja feita a reforma do posto de saúde do Barreirão na região do Paraim de Baixo.</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/854/indicacao_no_87_de_2022-_gilmario_lustosa.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/854/indicacao_no_87_de_2022-_gilmario_lustosa.pdf</t>
   </si>
   <si>
     <t>Que seja feita instalação de caixa d' água no povoado Lagoa Grande na região do Paraim de Baixo.</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/855/indicacao_no_88_de_2022-_gilmario_lustosa.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/855/indicacao_no_88_de_2022-_gilmario_lustosa.pdf</t>
   </si>
   <si>
     <t>Que seja feita a instalação de caixa d' água de 15 mil litros no povoado Barroca/ Morro Redondo.</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>Adênio Azevedo, Adélia Corado</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/856/indicacao_no_89_de_2022-_adenio_azevedo_e_adelia_corado.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/856/indicacao_no_89_de_2022-_adenio_azevedo_e_adelia_corado.pdf</t>
   </si>
   <si>
     <t>Que seja feita a instalação de lâmpadas na rede elétrica de energia da Lagoa Grande.</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>Adênio Azevedo, Robério Cabeleireiro</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/857/indicacao_no_90_de_2022-_adenio_azevedo_e_roberio_cabelereiro.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/857/indicacao_no_90_de_2022-_adenio_azevedo_e_roberio_cabelereiro.pdf</t>
   </si>
   <si>
     <t>Que seja feita a recuperação da estrada do Celoura, Sussuapara e Barrocão, e seja construída uma passagem molhada no Riacho do Barrocão próximo a casa de Elzon.</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/858/indicacao_no_91_de_2022-_roberio_cabelereiro.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/858/indicacao_no_91_de_2022-_roberio_cabelereiro.pdf</t>
   </si>
   <si>
     <t>Que sejam colocadas lâmpadas na iluminação pública do povoado Santa Marta.</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/859/indicacao_no_92_de_2022-_roberio_cabelereiro.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/859/indicacao_no_92_de_2022-_roberio_cabelereiro.pdf</t>
   </si>
   <si>
     <t>Que seja recuperada a Praça em frente a escola da localidade Santa Marta.</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>Adênio Azevedo, Eduardo Lobato</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/860/indicacao_no_93_de_2022-_adenio_azevedo_e_eduardo_lobato.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/860/indicacao_no_93_de_2022-_adenio_azevedo_e_eduardo_lobato.pdf</t>
   </si>
   <si>
     <t>Que seja recuperada a estrada da localidade Paraim de Cima (iniciando no bairro Vermelhão).</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/861/indicacao_no_94_de_2022-_adenio_azevedo_e_eduardo_lobato.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/861/indicacao_no_94_de_2022-_adenio_azevedo_e_eduardo_lobato.pdf</t>
   </si>
   <si>
     <t>Que seja recuperada a estrada da Várzea Grande.</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/862/indicacao_no_95_de_2022-_gustavo_lemos.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/862/indicacao_no_95_de_2022-_gustavo_lemos.pdf</t>
   </si>
   <si>
     <t>Que seja recuperada a estrada da localidade Serra Dourada.</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/863/indicacao_no_96_de_2022-_gustavo_lemos.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/863/indicacao_no_96_de_2022-_gustavo_lemos.pdf</t>
   </si>
   <si>
     <t>Que seja feita a troca de postes de madeira por postes de Concreto na localidade Pindaíba.</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/864/indicacao_no_97_de_2022-_gustavo_lemos.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/864/indicacao_no_97_de_2022-_gustavo_lemos.pdf</t>
   </si>
   <si>
     <t>Que seja feita a instalação e canalização d'água do poço artesiano da Pindaíba.</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/865/indicacao_no_98_de_2022-_gustavo_lemos.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/865/indicacao_no_98_de_2022-_gustavo_lemos.pdf</t>
   </si>
   <si>
     <t>Que seja feita a manutenção do poço artesiano já perfurado no Barreirão (Sr. Oneido), para que a  comunidade possa ter acesso a água.</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/866/indicacao_no_99_de_2022-_roberio_cabelereiro.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/866/indicacao_no_99_de_2022-_roberio_cabelereiro.pdf</t>
   </si>
   <si>
     <t>Que seja perfurado um poço artesiano na localidade Buritizinho Santa Marta.</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/867/indicacao_no_100_de_2022-_cristovam_neto_gilmario_lustosa_e_paulo_henrique.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/867/indicacao_no_100_de_2022-_cristovam_neto_gilmario_lustosa_e_paulo_henrique.pdf</t>
   </si>
   <si>
     <t>Que seja feita a limpeza do pátio da Escola da Santa Marta e que sejam colocadas as carteiras escolar para que todos os alunos possam assistir aulas adequadamente.</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/868/indicacao_no_102_de_2022-_cristovam_neto_gilmario_lustosa_e_paulo_henrique.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/868/indicacao_no_102_de_2022-_cristovam_neto_gilmario_lustosa_e_paulo_henrique.pdf</t>
   </si>
   <si>
     <t>Que seja feita a limpeza com roço, assim como recuperação da estrada que dá acesso ao posto de saúde da Santa Marta, está intrafegável.</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/869/indicacao_no_103_de_2022-_gustavo_lemos.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/869/indicacao_no_103_de_2022-_gustavo_lemos.pdf</t>
   </si>
   <si>
     <t>Que seja feita a reforma da ponte de madeira na Fazenda Cocos no Riacho do Angico (sentido Bela Vista).</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>Paulo Henrique Dourado, Adênio Azevedo, Naira Nogueira</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/870/indicacao_no_104_de_2022-_paulo_henrique_adenio_azevedo_e_naira_nogueira.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/870/indicacao_no_104_de_2022-_paulo_henrique_adenio_azevedo_e_naira_nogueira.pdf</t>
   </si>
   <si>
     <t>Que seja feita a pavimentação da Rua Benjamin José Nogueira no bairro Nova Corrente.</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/871/indicacao_no_105_de_2022-paulo_henrique_dourado.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/871/indicacao_no_105_de_2022-paulo_henrique_dourado.pdf</t>
   </si>
   <si>
     <t>Que sejam recuperadas todas as ruas do bairro Aeroporto.</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/872/indicacao_no_106_de_2022-_cristovam_neto.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/872/indicacao_no_106_de_2022-_cristovam_neto.pdf</t>
   </si>
   <si>
     <t>Que seja feita a terraplanagem de forma nivelada no final da Rua João Pacheco Cavalcante, próximo a UBS Edivaldo Reis para que as águas pluviais não acumulem nas portas das residências e tenham seu devido escoamento.</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/873/indicacao_no_107_de_2022-_adelia_corado.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/873/indicacao_no_107_de_2022-_adelia_corado.pdf</t>
   </si>
   <si>
     <t>Que seja feita a limpeza e a recuperação da estrada Caxingó.</t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/874/indicacao_no_108_de_2022-_adelia_corado.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/874/indicacao_no_108_de_2022-_adelia_corado.pdf</t>
   </si>
   <si>
     <t>Que seja feita a recuperação da estrada da Vereda da Porta colocando bueiros nos pontos críticos.</t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/875/indicacao_no_109_de_2022-_adelia_corado.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/875/indicacao_no_109_de_2022-_adelia_corado.pdf</t>
   </si>
   <si>
     <t>Que seja feita a reforma completa da UBS da Fazenda de Cima.</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/876/indicacao_no_110_de_2022-_adelia_corado.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/876/indicacao_no_110_de_2022-_adelia_corado.pdf</t>
   </si>
   <si>
     <t>Que sejam instalados ventiladores e cortinas nas janelas nas salas da Escola da Vereda da Porta.</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/878/indicacao_no_111_de_2022-_adelia_corado.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/878/indicacao_no_111_de_2022-_adelia_corado.pdf</t>
   </si>
   <si>
     <t>Que seja feita a arborização em frente ao Colégio da localidade Pedra Furada.</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/879/indicacao_no_112_de_2022-_adelia_corado.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/879/indicacao_no_112_de_2022-_adelia_corado.pdf</t>
   </si>
   <si>
     <t>Que seja reformado o posto de saúde Barro Alto.</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>Robério Cabeleireiro, Adênio Azevedo</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/880/indicacao_no_113_de_2022-_roberio_cabelereiro_e_adenio_azevedo.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/880/indicacao_no_113_de_2022-_roberio_cabelereiro_e_adenio_azevedo.pdf</t>
   </si>
   <si>
     <t>Que sejam instalados ventiladores nos vestiários do Estádio Paraguassú.</t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/881/indicacao_no_114_de_2022-_roberio_cabelereiro.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/881/indicacao_no_114_de_2022-_roberio_cabelereiro.pdf</t>
   </si>
   <si>
     <t>Que sejam instalados placas de identificação nas localidades: Buritizinho, Timbó e Pastores.</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/882/indicacao_no_115_de_2022-_cristovam_neto.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/882/indicacao_no_115_de_2022-_cristovam_neto.pdf</t>
   </si>
   <si>
     <t>Que seja reformada a estrada vicinal e seja feito o roço da localidade Araça e Porta do Araça (Riacho Grande).</t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/883/indicacao_no_116_de_2022-_cristovam_neto.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/883/indicacao_no_116_de_2022-_cristovam_neto.pdf</t>
   </si>
   <si>
     <t>Que seja reformada a estrada vicinal e seja feito o roço da localidade Carrasco (Riacho Grande).</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/884/indicacao_no_117_de_2022-_cristovam_neto_paulo_henrique__e_gilmario_lustosa.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/884/indicacao_no_117_de_2022-_cristovam_neto_paulo_henrique__e_gilmario_lustosa.pdf</t>
   </si>
   <si>
     <t>Que seja colocado transporte escolar para os alunos da rede municipal de ensino da localidade Boqueirão- Riacho Grande.</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/885/indicacao_no_118_de_2022-gilmario_lustosa.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/885/indicacao_no_118_de_2022-gilmario_lustosa.pdf</t>
   </si>
   <si>
     <t>Que seja colocado transporte escolar para os alunos da rede municipal de ensino da localidade, Pindaíba II, Itajubá, Capão, Buriti Grande na região do Riacho do Caxingó, Morro Redondo, pois está completando dois meses sem o transporte escolar.</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/886/indicacao_no_119_de_2022-gilmario_lustosa.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/886/indicacao_no_119_de_2022-gilmario_lustosa.pdf</t>
   </si>
   <si>
     <t>Que seja feita a recuperação do teto e forro do posto de saúde do Simplício, pois está em situação crítica.</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/887/indicacao_no_120_de_2022-_paulo_henrique_dourado.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/887/indicacao_no_120_de_2022-_paulo_henrique_dourado.pdf</t>
   </si>
   <si>
     <t>Que seja feita a passagem molhada na localidade Araça do Meio (Riacho dos Bainos) nos Baianos.</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/888/indicacao_no_121_de_2022-_paulo_henrique_dourado.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/888/indicacao_no_121_de_2022-_paulo_henrique_dourado.pdf</t>
   </si>
   <si>
     <t>Que seja feita a troca das mangueiras por canos PVC, para garantir melhor canalização d'água na região do Araça do Meio, Riacho Grande.</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/895/indicacao_no_122_de_2022-_paulo_henrique_dourado.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/895/indicacao_no_122_de_2022-_paulo_henrique_dourado.pdf</t>
   </si>
   <si>
     <t>Que seja instalado o sistema de abastecimento de água para as casas da localidade Pedra Preta (povoado Simplício em direção a Lagoa Grande).</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/896/indicacao_no_123_de_2022-_paulo_henrique_dourado.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/896/indicacao_no_123_de_2022-_paulo_henrique_dourado.pdf</t>
   </si>
   <si>
     <t>Que seja implantado o sistema de energia elétrica na localidade Araça do Meio.</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/897/indicacao_no_124_de_2022-_cristovam_neto.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/897/indicacao_no_124_de_2022-_cristovam_neto.pdf</t>
   </si>
   <si>
     <t>Que sejam feitas lombadas ( redutores de velocidade ) na rua Professora Joaquina Nogueira de Oliveira e Avenida Dom Pedro.</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>Naira Nogueira, Cristovam Neto, Paulo Henrique Dourado</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/898/indicacao_no_125_de_2022-_cristovam_neto_naira_nogueira_e__paulo_henrique_dourado.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/898/indicacao_no_125_de_2022-_cristovam_neto_naira_nogueira_e__paulo_henrique_dourado.pdf</t>
   </si>
   <si>
     <t>1. Que sejam reformados banheiros na Escola Marinho Lemos; 2. Adquirido um gelágua para sala dos professores; 3. Na cantina da Escola sejam colocados bancos fixos para facilitar o horário das refeições no intervalos; 4. Que sejam instalados redes nos muros na área da escola para evitar que as bolas caiam nos quintais dos vizinhos.</t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>Naira Nogueira, Eduardo Lobato, Paulo Henrique Dourado</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/899/indicacao_no_126_de_2022-_naira_nogueira_paulo_henrique_dourado_e_cristovam_neto.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/899/indicacao_no_126_de_2022-_naira_nogueira_paulo_henrique_dourado_e_cristovam_neto.pdf</t>
   </si>
   <si>
     <t>Que seja a rampa de acesso interligando as instalações do poder executivo ao poder judiciário (Fórum).</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/900/indicacao_no_127_de_2022-_naira_nogueira.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/900/indicacao_no_127_de_2022-_naira_nogueira.pdf</t>
   </si>
   <si>
     <t>Que seja perfurado poço artesiano na localidade Pedras (conhecido como Sossego).</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>Que seja feito um mutirão de roço e limpeza geral em todos os todos os bairros.</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/889/indicacao_no_130_de_2022-_gilmario_lustosa.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/889/indicacao_no_130_de_2022-_gilmario_lustosa.pdf</t>
   </si>
   <si>
     <t>Que seja feita a limpeza com capina e roço e pinturas com cal e iluminação na Praça do Povoado Morro Redondo, pois vai iniciar os festejos da região em maio.</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/890/indicacao_no_131-_gilmario_lustosa.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/890/indicacao_no_131-_gilmario_lustosa.pdf</t>
   </si>
   <si>
     <t>Que seja feita a limpeza com roço e iluminação em frente a igreja do Povoado Mariana, pois inicia o festejo da comunidade dia 20 de abril.</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/891/indicacao_no_132-_gilmario_lustosa.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/891/indicacao_no_132-_gilmario_lustosa.pdf</t>
   </si>
   <si>
     <t>Que seja solucionado com urgência o transporte escolar da região do Morro Redondo, pois já está com mais ou menos 2 meses e os alunos estão sendo prejudicados.</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/892/indicacao_no_133_de_2022-_adenio_azevedo.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/892/indicacao_no_133_de_2022-_adenio_azevedo.pdf</t>
   </si>
   <si>
     <t>Que seja recuperada a estrada do Capão ate o Itajubá.</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/893/indicacao_no_134-_2022-_paulo_henrique_dourado.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/893/indicacao_no_134-_2022-_paulo_henrique_dourado.pdf</t>
   </si>
   <si>
     <t>Que seja feita a limpeza e o roço das ruas do bairro do Bairro Aeroporto II (Proximidades da Creche Tia Luizinha).</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/894/indicacao_no_135-2022-_paulo_henrique_dourado.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/894/indicacao_no_135-2022-_paulo_henrique_dourado.pdf</t>
   </si>
   <si>
     <t>Que seja feita a recuperação da Rua Izabel, no bairro Morada do Sol, por está de dificil  acesso.</t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/922/indicacao_no_142_de_2022-_paulo_henrique_dourado_e_gilmario_lustosa.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/922/indicacao_no_142_de_2022-_paulo_henrique_dourado_e_gilmario_lustosa.pdf</t>
   </si>
   <si>
     <t>I</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/923/indicacao_no_144_de_2022-_roberio_cabeleleiro.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/923/indicacao_no_144_de_2022-_roberio_cabeleleiro.pdf</t>
   </si>
   <si>
     <t>Que seja feito a reativação do CRAS da Santa Marta.</t>
   </si>
   <si>
     <t>924</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/924/indicacao_no_145_de_2022-_roberio_cabeleleiro.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/924/indicacao_no_145_de_2022-_roberio_cabeleleiro.pdf</t>
   </si>
   <si>
     <t>Que seja feita a reposição de lâmpadas na localidade Moreira, na Malhada dos Altos.</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/925/indicacao_no_146_de_2022-_cristovam_neto.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/925/indicacao_no_146_de_2022-_cristovam_neto.pdf</t>
   </si>
   <si>
     <t>Que seja feita a reposição da tampa da caixa d'água na localidade Barro Vermelho, próximo a casa do Sr. Miguel (localidade Porte- Chapada).</t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/926/indicacao_no_147_de_2022-_adenio_azevedo.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/926/indicacao_no_147_de_2022-_adenio_azevedo.pdf</t>
   </si>
   <si>
     <t>Que seja feita a conclusão da pavimentação da Avenida João Lemos Paraguassu.</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/927/indicacao_no_148_de_2022-_paulo_henrique_dourado.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/927/indicacao_no_148_de_2022-_paulo_henrique_dourado.pdf</t>
   </si>
   <si>
     <t>Que seja feito estudo do impacto ambiental do lixão e inicie a implantação para o aterro controlado, tendo em vista que até 2024, é o último prazo para os municípios brasileiros extinguir os lixões, conforme novo marco do saneamento básico, Lei Federal nº 12.305/2010.</t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/928/indicacao_no_149_de_2022-_adelia_corado.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/928/indicacao_no_149_de_2022-_adelia_corado.pdf</t>
   </si>
   <si>
     <t>Que seja construída uma UBS na localidade Cocos, na região do Caxingó.</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/929/indicacao_no_151_de_2022-_adelia_corado.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/929/indicacao_no_151_de_2022-_adelia_corado.pdf</t>
   </si>
   <si>
     <t>Que sejam notificados os proprietários de loteamentos para que tomem providências para limpeza e roçagem dos mesmos.</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/930/indicacao_no_152_de_2022-_adelia_corado.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/930/indicacao_no_152_de_2022-_adelia_corado.pdf</t>
   </si>
   <si>
     <t>Que seja feita a reforma da Unidade Básica de Saúde da Fazenda de Cima.</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/931/indicacao_no_153_de_2022-_adelia_corado.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/931/indicacao_no_153_de_2022-_adelia_corado.pdf</t>
   </si>
   <si>
     <t>Que seja feita a notificação formal aos moradores que depositam entulhos na Rua, após reforma domiciliar.</t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/932/indicacao_no_154_de_2022-_paulo_henrique_dourado.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/932/indicacao_no_154_de_2022-_paulo_henrique_dourado.pdf</t>
   </si>
   <si>
     <t>Que seja recuperada a estrada das Pedras.</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/933/indicacao_no_155_de_2022-_paulo_henrique_dourado.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/933/indicacao_no_155_de_2022-_paulo_henrique_dourado.pdf</t>
   </si>
   <si>
     <t>Que seja feita a limpeza e a recuperação da Rua Projetada, no bairro Aeroporto II, fundo do posto de combustível, há lama com odor fétido.</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/934/indicacao_no_156_de_2022-_paulo_henrique_dourado.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/934/indicacao_no_156_de_2022-_paulo_henrique_dourado.pdf</t>
   </si>
   <si>
     <t>Que seja feita a canalização da água da Comunidade Pote, Boqueirão do Pequi.</t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/935/indicacao_no_157_de_2022-_paulo_henrique_dourado.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/935/indicacao_no_157_de_2022-_paulo_henrique_dourado.pdf</t>
   </si>
   <si>
     <t>Que seja feita a recuperação da Rua Beira Rio, primeira rua após a ponte do lado Direito.</t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/920/indicacao_no158-2022-_naira_nogueira.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/920/indicacao_no158-2022-_naira_nogueira.pdf</t>
   </si>
   <si>
     <t>Que seja feito um quebra-mola, redutor de velocidade na Rua João Avelino, no Projeto Piauí.</t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/918/indicacao_no_159-2022-_adenio_azevedo.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/918/indicacao_no_159-2022-_adenio_azevedo.pdf</t>
   </si>
   <si>
     <t>Que seja feita a iluminação pública da Rua que liga o bairro Nova Corrente ao bairro Jacolândia (Ponte do Coité: Célio Cavalcante).</t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>Que seja feita a pavimentação da Rua Davi Caldas no bairro Vermelhão.</t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/921/indicacao_no161-2022-_naira_nogueira.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/921/indicacao_no161-2022-_naira_nogueira.pdf</t>
   </si>
   <si>
     <t>Que seja feita a pavimentação da Rua Barão do Paraim no bairro Olária.</t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/910/indicacao_no_163_de_2022-_adenio_azevedo.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/910/indicacao_no_163_de_2022-_adenio_azevedo.pdf</t>
   </si>
   <si>
     <t>Que seja feito projeto arquitetônico e execução da obra da entrada da cidade de Corrente, próximo a rodoviária.</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/911/indicacao_no_164_de_2022-_naira_nogueira.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/911/indicacao_no_164_de_2022-_naira_nogueira.pdf</t>
   </si>
   <si>
     <t>Que seja recuperada a estrada do Calixto e do Pico, pois está muito prejudicada (terreno bastante arenoso).</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/912/indicacao_no_165_de_2022-_naira_nogueira.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/912/indicacao_no_165_de_2022-_naira_nogueira.pdf</t>
   </si>
   <si>
     <t>Que seja canalizada a água para as casas das pessoas da localidade Paraim, a família abriu poço particular, cede água para a canalização.</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/913/indicacao_no_166_de_2022-_gilmario_lustosa.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/913/indicacao_no_166_de_2022-_gilmario_lustosa.pdf</t>
   </si>
   <si>
     <t>Que seja feita a perfuração do poço na região do Paraim de Baixo, familiares de Marciano, para que possa beneficiar 12 famílias que estão precisando d'água para consumo humano.</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/914/indicacao_no_167_de_2022-_gilmario_lustosa.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/914/indicacao_no_167_de_2022-_gilmario_lustosa.pdf</t>
   </si>
   <si>
     <t>Que seja feito o roço dos trechos das estradas vicinais que dão acesso à Unidade Escolar do Povoado Morro Redondo.</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/915/indicacao_no_168_de_2022-_gilmario_lustosa.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/915/indicacao_no_168_de_2022-_gilmario_lustosa.pdf</t>
   </si>
   <si>
     <t>Que seja feito o abastecimento com carro pipa duas vezes por semana na região do Paraim de Baixo nos povoados: Barreirão, próximo a Oneido, no Tanque Velho e nos familiares do Sr. Marciano (Paraim de Baixo).</t>
   </si>
   <si>
     <t>973</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/973/indicacao_no_176_de_2022-_adenio_azevedo.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/973/indicacao_no_176_de_2022-_adenio_azevedo.pdf</t>
   </si>
   <si>
     <t>Que seja feito a limpeza e organização do espaço local de armazenamento do lixo (lixão).</t>
   </si>
   <si>
     <t>974</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/974/indicacao_no_177_de_2022-_paulo_henrique_dourado.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/974/indicacao_no_177_de_2022-_paulo_henrique_dourado.pdf</t>
   </si>
   <si>
     <t>Que seja colocado médico na UBS do Aeroporto para substituir p médico titular que está de férias.</t>
   </si>
   <si>
     <t>975</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>Adênio Azevedo, Eduardo Lobato, Naira Nogueira</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/975/indicacao_no_178_de_2022-_adenio_naira_e_eduardo.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/975/indicacao_no_178_de_2022-_adenio_naira_e_eduardo.pdf</t>
   </si>
   <si>
     <t>Que seja recuperada a estrada desde a ponte em Valdir no Riacho Grande até a localidade Boqueirão do Riacho Grande.</t>
   </si>
   <si>
     <t>976</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/976/indicacao_no_180_de_2022-_naira_nogueira.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/976/indicacao_no_180_de_2022-_naira_nogueira.pdf</t>
   </si>
   <si>
     <t>Que seja feita a distribuição d'água na localidade Vereda do Riacho Grande para as residências, já está feita a instalação, poço próximo à  Bene.</t>
   </si>
   <si>
     <t>979</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/979/indicacao_no_181_de_2022-_adenio_azevedo.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/979/indicacao_no_181_de_2022-_adenio_azevedo.pdf</t>
   </si>
   <si>
     <t>Que seja colocada a placa de sinalização na entrada do estádio Paraguassu, no bairro Fernando Carlos.</t>
   </si>
   <si>
     <t>980</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/980/indicacao_no_182_de_2022-_adenio_azevedo.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/980/indicacao_no_182_de_2022-_adenio_azevedo.pdf</t>
   </si>
   <si>
     <t>Que seja recuperada a estrada e a barragem da localidade Capão.</t>
   </si>
   <si>
     <t>981</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/981/indicacao_no_183_de_2022-_naira_nogueira.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/981/indicacao_no_183_de_2022-_naira_nogueira.pdf</t>
   </si>
   <si>
     <t>Que seja recuperado o trecho da Rua que liga o Bairro Vila Nova ao Bairro Isabela.</t>
   </si>
   <si>
     <t>982</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/982/indicacao_no_184_de_2022-_adenio_azevedo.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/982/indicacao_no_184_de_2022-_adenio_azevedo.pdf</t>
   </si>
   <si>
     <t>Que sejam instalados dois Para- raios no estádio Jesy Lemos Paraguassú</t>
   </si>
   <si>
     <t>983</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/983/indicacao_no_185_de_2022-_gilmario_lustosa.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/983/indicacao_no_185_de_2022-_gilmario_lustosa.pdf</t>
   </si>
   <si>
     <t>Que seja feito com urgência a iluminação pública do centro do Morro Redondo e na Praça da Igreja Católica ao lado do posto de saúde</t>
   </si>
   <si>
     <t>984</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/984/indicacao_no_186_de_2022-_gilmario_lustosa.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/984/indicacao_no_186_de_2022-_gilmario_lustosa.pdf</t>
   </si>
   <si>
     <t>Que seja feito com urgência a iluminação pública no centro do Barreirão, começando na Igreja Assembléia de Deus até o Posto de Saúde.</t>
   </si>
   <si>
     <t>985</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/985/indicacao_no_187_de_2022-_gilmario_lustosa.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/985/indicacao_no_187_de_2022-_gilmario_lustosa.pdf</t>
   </si>
   <si>
     <t>Que seja feito com urgência a recuperação das pontes que ligam os povoados: Tatu, Buriti Grande, Bela Vista II, na região do Morro Redondo, pois é rota de escola.</t>
   </si>
   <si>
     <t>986</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/986/indicacao_no_188_de_2022-_gilmario_lustosa.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/986/indicacao_no_188_de_2022-_gilmario_lustosa.pdf</t>
   </si>
   <si>
     <t>Que seja feito com urgência a recuperação da Unidade Escolar, Luiz Avelino Ribeiro no bairro Morro do Pequi, pois encontra- se em péssimas condições.</t>
   </si>
   <si>
     <t>1010</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/1010/indicacao_no_190_de_2022.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/1010/indicacao_no_190_de_2022.pdf</t>
   </si>
   <si>
     <t>Que seja feita manutenção das pontes das localidades Pindaíba e Caxingó.</t>
   </si>
   <si>
     <t>1011</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/1011/indicacao_no_191_de_2022.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/1011/indicacao_no_191_de_2022.pdf</t>
   </si>
   <si>
     <t>Que seja concluído o Ginásio Poliesportivo do Bairro Vermelhão.</t>
   </si>
   <si>
     <t>1009</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>Naira Nogueira, Salmeron Filho</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/1009/indicacao_no_192_de_2022.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/1009/indicacao_no_192_de_2022.pdf</t>
   </si>
   <si>
     <t>Que seja feita a recuperação da laje da galeria na Rua Augusta, entre as residências de Socorro VMAG e Aparecida (Cida).</t>
   </si>
   <si>
     <t>998</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>Solicitar pavimentação em Ruas do bairro Aeroporto.</t>
   </si>
   <si>
     <t>999</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/999/indicacao_no_194_de_2022.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/999/indicacao_no_194_de_2022.pdf</t>
   </si>
   <si>
     <t>Solicitar pavimentação da estrada vicinal que dá acesso ao povoado Pedras.</t>
   </si>
   <si>
     <t>1005</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/1005/indicacao_no_195_de_2022.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/1005/indicacao_no_195_de_2022.pdf</t>
   </si>
   <si>
     <t>Que seja feito o roço e limpeza do trevo na saída para Gilbués.</t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/1006/indicacao_no_196_de_2022.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/1006/indicacao_no_196_de_2022.pdf</t>
   </si>
   <si>
     <t>Que seja feito a recuperação da Rua Quintino Custódio próximo a caixa d' água.</t>
   </si>
   <si>
     <t>1001</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/1001/indicacao_no_198_de_2022.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/1001/indicacao_no_198_de_2022.pdf</t>
   </si>
   <si>
     <t>Que seja feito com urgência o roço que dá acesso ao bairro Morro do Pequi, a BR entre o trevo e a rodovária.</t>
   </si>
   <si>
     <t>1002</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/1002/indicacao_no_199_de_2022.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/1002/indicacao_no_199_de_2022.pdf</t>
   </si>
   <si>
     <t>Que seja feito com urgência, canalização d'água com bueiros no trecho da estrada do Paraim de Baixo, próximo a BR-135.</t>
   </si>
   <si>
     <t>1003</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/1003/indicacao_no_200_de_2022.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/1003/indicacao_no_200_de_2022.pdf</t>
   </si>
   <si>
     <t>Que seja feito a reforma da Unidade Escolar do povoado Mariana na região do Paraim de Baixo.</t>
   </si>
   <si>
     <t>1004</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/1004/indicacao_no_201_de_2022.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/1004/indicacao_no_201_de_2022.pdf</t>
   </si>
   <si>
     <t>Que seja feito com urgência a canalização de águas pluviais com bueiro na Praça do Morro Redondo, pois está sendo danificada pela erosão.</t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/1007/indicacao_no_202_de_2022.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/1007/indicacao_no_202_de_2022.pdf</t>
   </si>
   <si>
     <t>Que seja feito com urgência a capina e roço de todas as ruas bairro, centro.</t>
   </si>
   <si>
     <t>1000</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/1000/indicacao_no_204_de_2022.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/1000/indicacao_no_204_de_2022.pdf</t>
   </si>
   <si>
     <t>Que seja feito com urgência, a recuperação da estrada da Malhada da Barra e a recuperação da ponte da referida localidade.</t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/1008/indicacao_no_205_de_2022.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/1008/indicacao_no_205_de_2022.pdf</t>
   </si>
   <si>
     <t>Que seja feito a limpeza com capina / ou roço das vias públicas de todos os bairros.</t>
   </si>
   <si>
     <t>988</t>
   </si>
   <si>
     <t>OFLEG</t>
   </si>
   <si>
     <t>Oficio Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/988/oficio_no_01_de_2022.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/988/oficio_no_01_de_2022.pdf</t>
   </si>
   <si>
     <t>Convite para participar de reunião na sala das comissões com a comissão de educação no dia 2 de dezembro.</t>
   </si>
   <si>
     <t>989</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/989/oficio_no_02_de_2022.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/989/oficio_no_02_de_2022.pdf</t>
   </si>
   <si>
     <t>Solicitar informações com relação a execução das emendas impositivas de autoria da vereadora Naira Nogueira.</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
     <t>Salmeron Filho</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/763/indicacoes_no_02__a_10_e_33-_paulo_henrique_dourado.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/763/indicacoes_no_02__a_10_e_33-_paulo_henrique_dourado.pdf</t>
   </si>
   <si>
     <t>Encaminhamento Indicações nº 02 a 10 e 33 de 2022 de autoria do vereador Paulo Henrique Dourado, apresentada na Sessão Ordinária nº 898 de 2022.</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/764/oficio_no_006_de_2022.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/764/oficio_no_006_de_2022.pdf</t>
   </si>
   <si>
     <t>Encaminhamento Indicação nº 01 de 2022 de autoria dos vereadores Paulo Henrique Dourado e Gilmário Lustosa, apresentada na Sessão Ordinária nº 898 de 2022.</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/765/oficio_no_007_de_2022.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/765/oficio_no_007_de_2022.pdf</t>
   </si>
   <si>
     <t>Encaminhamento Indicações nº 11 a 16 de 2022 de autoria do vereador, Robério Cabelereiro, apresentada na Sessão Ordinária nº 898 de 2022.</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/766/oficio_no_008_de_2022.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/766/oficio_no_008_de_2022.pdf</t>
   </si>
   <si>
     <t>Encaminhamento Indicações nº 17 a 21/ 2022 de autoria do vereador, Gilmário Lustosa, apresentada na Sessão Ordinária nº 898 de 2022.</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/786/oficio_no_009_de_2022.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/786/oficio_no_009_de_2022.pdf</t>
   </si>
   <si>
     <t>Encaminhamento Indicações nº 22/ 2022 de autoria dos vereadores, Paulo Henrique Dourado, Gilmário Lustosa, Robério Cabelereiro, Adênio Azevedo e Naira Nogueira e  apresentada na Sessão Ordinária nº 898 de 2022.</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/787/oficio_no_010_de_2022.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/787/oficio_no_010_de_2022.pdf</t>
   </si>
   <si>
     <t>Encaminhamento Indicações nº 23 a 26/ 2022 de autoria do vereador Adênio Azevedo, apresentada na Sessão Ordinária nº 898 de 2022.</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/788/oficio_no_011_de_2022.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/788/oficio_no_011_de_2022.pdf</t>
   </si>
   <si>
     <t>Encaminhamento Indicações nº 27 e 28/ 2022 de autoria da vereadora Naira Nogueira, apresentada na Sessão Ordinária nº 898 de 2022.</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/789/oficio_no_013_de_2022.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/789/oficio_no_013_de_2022.pdf</t>
   </si>
   <si>
     <t>Encaminhamento Indicações nº 29/ 2022 de autoria do vereador Gustavo Lemos, apresentada na Sessão Ordinária nº 898 de 2022.</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/790/oficio_no_014_de_2022.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/790/oficio_no_014_de_2022.pdf</t>
   </si>
   <si>
     <t>Encaminhamento Indicação nº 31/ 2022 de autoria dos vereadores, Cristovam Neto, Paulo Henrique Dourado e Gilmário Lustosa.</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/791/oficio_no_015_de_2022.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/791/oficio_no_015_de_2022.pdf</t>
   </si>
   <si>
     <t>Encaminhamento Indicações nº 34/ 2022 de autoria dos vereadores, Adélia Corado e Luiz Augusto, apresentada na Sessão Ordinária nº 898 de 2022.</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/792/oficio_no_016_de_2022.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/792/oficio_no_016_de_2022.pdf</t>
   </si>
   <si>
     <t>Encaminhamento Indicações nº 35/ 2022 de autoria da vereadora Adélia Corado, apresentada na Sessão Ordinária nº 898 de 2022.</t>
   </si>
   <si>
     <t>961</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/961/oficio_no_21_de_2022-_cristovam_neto.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/961/oficio_no_21_de_2022-_cristovam_neto.pdf</t>
   </si>
   <si>
     <t>Solicitação informações sobre a escola Santa Luzia- Santa Marta</t>
   </si>
   <si>
     <t>956</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/956/oficio_no_33_de_2022-_paulo_henrique_e_gilmario_lustosa.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/956/oficio_no_33_de_2022-_paulo_henrique_e_gilmario_lustosa.pdf</t>
   </si>
   <si>
     <t>Solicitar o extrato da conta : 25468-1 vinculada ao programa Criança Feliz e o extrato da movimentação da conta 25468-1, agência 0609-2, referente a janeiro , fevereiro e março de 2022.</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/904/oficio_no_70_de_2022-_todos_os_vereadores.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/904/oficio_no_70_de_2022-_todos_os_vereadores.pdf</t>
   </si>
   <si>
     <t>Solicitação de mutirão para realização de Cirurgias Eletivas em Corrente-PI</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
     <t>Salmeron Filho, Adélia Corado, Adênio Azevedo, Cristovam Neto, Eduardo Lobato, Gilmário Lustosa, Gustavo Lemos, Luiz Augusto, Naira Nogueira, Paulo Henrique Dourado, Robério Cabeleireiro</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/903/oficio_no_72_de_2022-_todos_os_vereadores.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/903/oficio_no_72_de_2022-_todos_os_vereadores.pdf</t>
   </si>
   <si>
     <t>Solicitação de contratação de profissionais e criação de vagas para cargo efetivo no quadro de servidores do município de Corrente-PI.</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/905/oficio_no_84_de_2022-_paulo_henrique_dourado.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/905/oficio_no_84_de_2022-_paulo_henrique_dourado.pdf</t>
   </si>
   <si>
     <t>Encaminhamento do requerimento nº 02 Aprovado por Unanimidade</t>
   </si>
   <si>
     <t>970</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/970/oficio_no_145_de_2022-_salmeron_filho.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/970/oficio_no_145_de_2022-_salmeron_filho.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de prestações de contas da Câmara referente ao mês de maio de 2022.</t>
   </si>
   <si>
     <t>972</t>
   </si>
   <si>
     <t>Encaminhamento de resultado do projeto de lei nº 08/2022, aprovado por Unanimidade.</t>
   </si>
   <si>
     <t>946</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/946/oficio_no_189_de_2022-_salmeron_filho.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/946/oficio_no_189_de_2022-_salmeron_filho.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de projeto de lei nº 007/2022</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/819/parecer_pl_no_001_de_2022-_executivo_municipal.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/819/parecer_pl_no_001_de_2022-_executivo_municipal.pdf</t>
   </si>
   <si>
     <t>COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO ao projeto de lei nº 001/ 2022 1que Dispõe sobre o reajuste dos benefícios pagos pelo fundo previdenciário do município de Corrente- Pi que possuem direito ao reajuste na mesma data e índices aplicados ao RGPS.</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
     <t>PLOLM</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária Legislativo Municipal</t>
   </si>
   <si>
     <t>Paulo Henrique Dourado, Adênio Azevedo</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/744/pl_no_001-_2021-_paulo_henrique_dourado_e_adenio_azevedo.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/744/pl_no_001-_2021-_paulo_henrique_dourado_e_adenio_azevedo.pdf</t>
   </si>
   <si>
     <t>Institui como atividade essencial os estabelecimentos de prestação de serviços de educação física públicos ou privados, como forma de prevenir doenças físicas e mentais a prática da atividade física e do exercício físico como essenciais para a saúde da população no âmbito do município de Corrente-PI.</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/825/pl_no_002_de_2022-_roberio_cabelereiro.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/825/pl_no_002_de_2022-_roberio_cabelereiro.pdf</t>
   </si>
   <si>
     <t>Institui no âmbito município de Corrente, a prioridade no atendimento bancário e demais instituições financeiras, bem como, nos órgãos da administração pública municipal, aos advogados quando no exercício de suas funções e dá outras providências.</t>
   </si>
   <si>
     <t>971</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/971/projeto_de_lei_no_6_de_2022-_adenio_azevedo.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/971/projeto_de_lei_no_6_de_2022-_adenio_azevedo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da Ponte do Limoeiro e dá outras providências.</t>
   </si>
   <si>
     <t>1030</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/1030/projeto_de_lei_no_007_de_2022-_luiz_augusto.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/1030/projeto_de_lei_no_007_de_2022-_luiz_augusto.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização da redução da jornada de trabalho para os servidores públicos, pais ou responsáveis por crianças com a síndrome do espectro autista e dá outras providências.</t>
   </si>
   <si>
     <t>1031</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/1031/projeto_de_lei_no_008_de_2022-_cristovam_neto.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/1031/projeto_de_lei_no_008_de_2022-_cristovam_neto.pdf</t>
   </si>
   <si>
     <t>Institui o dia mundial do ciclista, no âmbito do município de Corrente -PI, a ser comemorado no dia 08 de julho de cada ano e dá outras providências.</t>
   </si>
   <si>
     <t>968</t>
   </si>
   <si>
     <t>OFEM</t>
   </si>
   <si>
     <t>Ofício Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/968/oficio_no_24_de_2022-_executivo_municipal.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/968/oficio_no_24_de_2022-_executivo_municipal.pdf</t>
   </si>
   <si>
     <t>Informar que dispões de condições para consecução do convenio nº 915782/2021, que tem como objeto a pavimentação em paralelepípedo na zona rural do município de Corrente (PI).</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/784/oficio_no_145_de_2022.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/784/oficio_no_145_de_2022.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de prestações de  contas do mês de novembro de 2021.</t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/939/oficio_no_182-2022-executivo_municipal.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/939/oficio_no_182-2022-executivo_municipal.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de prestações de contas do mês de março de 2022</t>
   </si>
   <si>
     <t>966</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/966/oficio_gab._no_187_de_2022.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/966/oficio_gab._no_187_de_2022.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de prestações de contas da Prefeitura Municipal, FUNDEB, FMS, FMMAR, FMAS, referente ao mês de Abril/2022.</t>
   </si>
   <si>
     <t>969</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/969/oficio_no_188_de_2022-_executivo_municipal.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/969/oficio_no_188_de_2022-_executivo_municipal.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de mensagem de Veto Parcial.</t>
   </si>
   <si>
     <t>967</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/967/oficio_gab._no_190_de_2022.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/967/oficio_gab._no_190_de_2022.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de prestações de contas da Prefeitura Municipal, FUNDEB, FMS, FMMAR, FMAS, referente ao mês de Maio/2022.</t>
   </si>
   <si>
     <t>965</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/965/oficio_gab._no_194_de_2022.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/965/oficio_gab._no_194_de_2022.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de Projeto de Lei nº 008/2022.</t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/1014/oficio_no_221_de_2022-_pmc.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/1014/oficio_no_221_de_2022-_pmc.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de Projeto de Lei Complementar nº 001/2022.</t>
   </si>
   <si>
     <t>1015</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/1015/oficio_no_222_de_2022-_pmc.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/1015/oficio_no_222_de_2022-_pmc.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de proposta de emenda à Lei Orgânica.</t>
   </si>
   <si>
     <t>1012</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/1012/oficio_no_223_de_2022.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/1012/oficio_no_223_de_2022.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de prestações de contas do mês de setembro /2022.</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
     <t>HP</t>
   </si>
   <si>
     <t>Homenagem Póstuma</t>
   </si>
   <si>
     <t>Eduardo Lobato, Adélia Corado, Naira Nogueira</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/793/01-homenagem_postuma.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/793/01-homenagem_postuma.pdf</t>
   </si>
   <si>
     <t>Nota de pesar pela morte do senhor JOSUÉ JOSÉ NOGUEIRA.</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
     <t>Naira Nogueira, Adênio Azevedo</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/794/02-homenagem_postuma.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/794/02-homenagem_postuma.pdf</t>
   </si>
   <si>
     <t>Nota de pesar pela morte da senhora JEDITE VIEIRA DA SILVA.</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
     <t>Eduardo Lobato, Adênio Azevedo, Naira Nogueira</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/795/03-_homenagem_postuma.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/795/03-_homenagem_postuma.pdf</t>
   </si>
   <si>
     <t>Nota de pesar pela morte do senhor MODESTO NOGUEIRA FILHO.</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
     <t>OFGAB</t>
   </si>
   <si>
     <t>Ofício gabinete legislativo</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/824/oficio_no_01_de_2022-_adenio_azevedo_e_roberio_cabelereiro.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/824/oficio_no_01_de_2022-_adenio_azevedo_e_roberio_cabelereiro.pdf</t>
   </si>
   <si>
     <t>Solicitação de segurança da Polícia Militar no estádio Paraguassú durante os campeonatos nos finais de semana.</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/823/oficio_no_05_de_2022-_paulo_henrique_dourado.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/823/oficio_no_05_de_2022-_paulo_henrique_dourado.pdf</t>
   </si>
   <si>
     <t>Solicitação ao governador Wellington Dias de materiais cirúrgicos ortopédicos para o Hospital de Corrente.</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
     <t>Paulo Henrique Dourado, Cristovam Neto, Gilmário Lustosa</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/820/oficio_no_06_de_2022-_paulo_henrique_cristovam_neto_e_gilmario_lustosa.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/820/oficio_no_06_de_2022-_paulo_henrique_cristovam_neto_e_gilmario_lustosa.pdf</t>
   </si>
   <si>
     <t>Solicitar informações sobre: Relação dos profissionais no CNES dos estabelecimentos de saúde do município de Corrente (Postos de saúde, NASF, CEO, CAPS, Academia de saúde). Relação dos profissionais que estão afastados por licença sem vencimento, ou estejam em licença prêmio (com as possíveis datas de retorno).</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/821/oficio_no_07_de_2022-_paulo_henrique_cristovam_neto_e_gilmario_lustosa.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/821/oficio_no_07_de_2022-_paulo_henrique_cristovam_neto_e_gilmario_lustosa.pdf</t>
   </si>
   <si>
     <t>Solicitação de informações sobre relação dos profissionais contratados pela SEMEC; relação dos profissionais asfaltados por licença sem vencimento ou estejam em licença prêmio (com as possíveis e datas de retorno).</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
     <t>Paulo Henrique Dourado, Cristovam Neto</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/822/oficio_no_08_de_2022-_paulo_henrique_cristovam_neto.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/822/oficio_no_08_de_2022-_paulo_henrique_cristovam_neto.pdf</t>
   </si>
   <si>
     <t>Relação de todos os motoristas contratados ou efetivos da SEMEC, com as respectivas rotas acompanhada das quilometragens para cada escola.</t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/909/oficio_gab._no_13_de_2022-_paulo_henrique_dourado.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/909/oficio_gab._no_13_de_2022-_paulo_henrique_dourado.pdf</t>
   </si>
   <si>
     <t>Solicita o retorno de abastecimento d'água potável imediato por carro pipa na localidade Lagoa de Fora.</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/936/oficio_no_15-2022-paulo_cristovam_e_gilmario.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/936/oficio_no_15-2022-paulo_cristovam_e_gilmario.pdf</t>
   </si>
   <si>
     <t>Solicita folha de pagamento dos profissionais contratados na Secretaria Municipal de Educação referente ao mês de maio de 2022.</t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/937/oficio_no_16-2022-paulo_cristovam_e_gilmario.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/937/oficio_no_16-2022-paulo_cristovam_e_gilmario.pdf</t>
   </si>
   <si>
     <t>Solicita a Secretaria de Administração, o relatório de impacto financeiro na criação dos cargos, projetos de leis nº 0005 e 006/2022, projeto de autoria do executivo municipal em tramitação na Câmara.</t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/938/oficio_no_17-2022-paulo_cristovam_e_gilmario.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/938/oficio_no_17-2022-paulo_cristovam_e_gilmario.pdf</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
     <t>Cristovam Neto, Naira Nogueira</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/916/oficio_no_20-2022-_cristovam_neto.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/916/oficio_no_20-2022-_cristovam_neto.pdf</t>
   </si>
   <si>
     <t>Solicitação de providências, fiscalização de animais nas ruas e solicitação de construção de curral comunitário.</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/917/oficio_no_21-2022-_cristovam_neto.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/917/oficio_no_21-2022-_cristovam_neto.pdf</t>
   </si>
   <si>
     <t>962</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/962/oficio_no_24_de_2022-_cristovam_aguiar.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/962/oficio_no_24_de_2022-_cristovam_aguiar.pdf</t>
   </si>
   <si>
     <t>Solicita que seja providenciado o mais breve possível o abastecimento de água potável na localidade Barra da Santa Marta, pois já se encontra há mais de 15 dias sem agua na maioria das residências.</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/940/oficio_no_25_de_2022_-paulo_henrique_dourado_cristovam_neto_e_gilmario_lustosa.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/940/oficio_no_25_de_2022_-paulo_henrique_dourado_cristovam_neto_e_gilmario_lustosa.pdf</t>
   </si>
   <si>
     <t>Solicitação ao secretario da SEMUT, da planilha com relação de funcionários contratados pela empresa OPTAR no município de Corrente (relação dos que estão trabalhando com carteira assinada), com nome e local de lotação;  Quantidade de veículos que prestam serviço na limpeza pública do município;  relação dos veículos contratados com identificação por placa, bem como relação dos veículos do município que estão trabalhando também na limpeza pública ; cópia do contrato celebrado pela empresa OPTAR com o município de Corrente- PI.</t>
   </si>
   <si>
     <t>941</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/941/oficio_no_26_de_2022_-paulo_henrique_dourado_cristovam_neto_e_gilmario_lustosa.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/941/oficio_no_26_de_2022_-paulo_henrique_dourado_cristovam_neto_e_gilmario_lustosa.pdf</t>
   </si>
   <si>
     <t>Solicitação a secretaria da SEMA, da planilha com relação de funcionários contratados pela empresa EXCELÊNCIA, no município de Corrente (relação dos que estão trabalhando com carteira assinada), com nome e local de lotação; cópia do contrato celebrado pela empresa EXCELÊNCIA com o município de Corrente- PI.</t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/942/oficio_no_27_de_2022_-paulo_henrique_dourado_cristovam_neto_e_gilmario_lustosa.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/942/oficio_no_27_de_2022_-paulo_henrique_dourado_cristovam_neto_e_gilmario_lustosa.pdf</t>
   </si>
   <si>
     <t>Cópia do processo de beneficio eventual referente a concessão de aterros, na Rua Getúlio Vargas, colocados em lote de particular de proximidade do CRAS, veiculados em rede social.</t>
   </si>
   <si>
     <t>945</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/945/oficio_no_28_de_2022-_paulo_henrique_dourado_cristovam_neto_e_gilmario_lustosa.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/945/oficio_no_28_de_2022-_paulo_henrique_dourado_cristovam_neto_e_gilmario_lustosa.pdf</t>
   </si>
   <si>
     <t>Solicitação a Empresa Excelência, da planilha com relação de funcionários contratados pela empresa EXCELÊNCIA, no município de Corrente (relação dos que estão trabalhando com carteira assinada), com nome e local de lotação; cópia do contrato celebrado pela empresa EXCELÊNCIA com o município de Corrente- PI.</t>
   </si>
   <si>
     <t>944</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>Solicitação ao secretario da SEMUT, com urgência ao secretario da SEMUT, do cadastro dos taxistas para receber o beneficio emergencial aos motoristas de táxis, conforme a emenda constitucional nº 123, com prazo ate 31 de julho de 2022.</t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/943/oficio_no_33_de_2022_-paulo_henrique_dourado_cristovam_neto_e_gilmario_lustosa.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/943/oficio_no_33_de_2022_-paulo_henrique_dourado_cristovam_neto_e_gilmario_lustosa.pdf</t>
   </si>
   <si>
     <t>Solicitação com urgência do cadastro dos taxistas para receber o beneficio emergencial aos motoristas de táxis, conforme a emenda constitucional nº 123, com prazo ate 31 de julho de 2022.</t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/958/oficio_no_34_de_2022-_paulo_henrique_gilmario_e_cristovam_neto.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/958/oficio_no_34_de_2022-_paulo_henrique_gilmario_e_cristovam_neto.pdf</t>
   </si>
   <si>
     <t>Solicita que seja encaminhado no prazo regimental as cópias dos processos de licitação realizados por dispensa e/ ou inexibilidade de licitação referente a contratação de serviços de contabilidade, escritórios de advocacia, advogados ou assessoria jurídica contratados pelo munícipio de Corrente- PI.</t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/959/oficio_no_35_de_2022-_paulo_henrique_gilmario_e_cristovam_neto.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/959/oficio_no_35_de_2022-_paulo_henrique_gilmario_e_cristovam_neto.pdf</t>
   </si>
   <si>
     <t>Ao presidente da Comissão de Licitação- Solicita que seja encaminhado no prazo regimental a cópia do processo de licitação referente a construção da Praça da Santa Marta, contrato completo e possíveis aditivos que tenham sido realizados pelo munícipio de Corrente- PI.</t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/960/oficio_no_36_de_2022-_paulo_henrique_gilmario_e_cristovam_neto.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/960/oficio_no_36_de_2022-_paulo_henrique_gilmario_e_cristovam_neto.pdf</t>
   </si>
   <si>
     <t>Ao Secretário de Infraestrutura- Solicita que seja encaminhado no prazo regimental a cópia do processo de licitação referente a construção da Praça da Santa Marta, contrato completo e possíveis aditivos que tenham sido realizados pelo munícipio de Corrente- PI.</t>
   </si>
   <si>
     <t>957</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/957/oficio_no_38_de_2022-_paulo_henrique_e_gilmario_lustosa.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/957/oficio_no_38_de_2022-_paulo_henrique_e_gilmario_lustosa.pdf</t>
   </si>
   <si>
     <t>Solicitar o extrato da conta 29465-9- Fundos Recursos Tribunal, referente ao mês de julho de 2021, vinculada a Secretaria de Saúde.</t>
   </si>
   <si>
     <t>954</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/954/oficio_no_39_de_2022-_paulo_henrique_gilmario_lustosa_e_cristovam_neto.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/954/oficio_no_39_de_2022-_paulo_henrique_gilmario_lustosa_e_cristovam_neto.pdf</t>
   </si>
   <si>
     <t>Solicitação de planilhas por período referente : Janeiro de 2021 a Julho de 2022 e seus respectivos contratos e/ ou aditivos.</t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/955/oficio_no__de_2022-_paulo_henrique_e_cristovam_neto.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/955/oficio_no__de_2022-_paulo_henrique_e_cristovam_neto.pdf</t>
   </si>
   <si>
     <t>Solicitar a disponibilização do link para assistir como vereador a licitação do pregão eletrônico nº 036/2022 que ocorrerá no dia 12/08/2022- Objeto: Prestação de serviços e realização de exames laboratoriais no município de Corrente- PI.</t>
   </si>
   <si>
     <t>963</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/963/oficio_no_44_de_2022-_paulo_henrique_dourado.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/963/oficio_no_44_de_2022-_paulo_henrique_dourado.pdf</t>
   </si>
   <si>
     <t>Solicita com urgência que seja encaminhado carro pipa para a localidade Boqueirão do Pequi.</t>
   </si>
   <si>
     <t>1029</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/1029/emenda_modificativa_no_001_de_2022.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/1029/emenda_modificativa_no_001_de_2022.pdf</t>
   </si>
   <si>
     <t>Ao Projeto de Lei nº 010/2022, que dispõe sobre a Lei Orçamentária Anual 2023 e dá outras providências.</t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
     <t>OFCP</t>
   </si>
   <si>
     <t>Ofício Corrente Prev</t>
   </si>
   <si>
     <t>Mara Rodrigues de S Nogueira</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/1013/oficio_no_071_de_2022-_correnteprev.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/1013/oficio_no_071_de_2022-_correnteprev.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de balancete mensal referente ao mês de setembro de 2022</t>
   </si>
   <si>
     <t>1018</t>
   </si>
   <si>
     <t>EP</t>
   </si>
   <si>
     <t>Emenda Impositiva</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/1018/emenda_impositiva_no_001_de_2022.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/1018/emenda_impositiva_no_001_de_2022.pdf</t>
   </si>
   <si>
     <t>1019</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/1019/emenda_impositiva_no_002_de_2022.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/1019/emenda_impositiva_no_002_de_2022.pdf</t>
   </si>
   <si>
     <t>1020</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/1020/emenda_impositiva_no_003_de_2022.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/1020/emenda_impositiva_no_003_de_2022.pdf</t>
   </si>
   <si>
     <t>1021</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/1021/emenda_impositiva_no_004_de_2022.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/1021/emenda_impositiva_no_004_de_2022.pdf</t>
   </si>
   <si>
     <t>1022</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/1022/emenda_impositiva_no_005_de_2022.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/1022/emenda_impositiva_no_005_de_2022.pdf</t>
   </si>
   <si>
     <t>1023</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/1023/emenda_impositiva_no_006_de_2022.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/1023/emenda_impositiva_no_006_de_2022.pdf</t>
   </si>
   <si>
     <t>1024</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/1024/emenda_impositiva_no_007_de_2022.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/1024/emenda_impositiva_no_007_de_2022.pdf</t>
   </si>
   <si>
     <t>1025</t>
   </si>
   <si>
     <t>1026</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/1026/emenda_impositiva_no_009_de_2022.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/1026/emenda_impositiva_no_009_de_2022.pdf</t>
   </si>
   <si>
     <t>1027</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/1027/emenda_impositiva_no_010_de_2022.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/1027/emenda_impositiva_no_010_de_2022.pdf</t>
   </si>
   <si>
     <t>1028</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/1028/emenda_impositiva_no_011_de_2022.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/1028/emenda_impositiva_no_011_de_2022.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -3606,67 +3606,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/902/pdl_no_001-2022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/745/pl_no_001-_2021-_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/964/projeto_de_lei_no_8_de_2022-_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/987/projeto_de_lei_o_11_de_2022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/1017/proposta_de_lei_complementar_no_001-_2022-pmc.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/877/projeto_de_resolucao_no_001_2022.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/1016/proposta_de_emenda_a_lei_organica_no_001-_2022-pmc.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/907/requerimento_no_003_de_2022-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/977/requerimento_no_4_de_2022-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/978/requerimento_no_6_de_2022.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/990/requerimento_no_07_de_2022.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/991/requerimento_no_8_de_2022.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/992/requerimento_no_9_de_2022.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/993/requerimento_no_10_de_2022.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/994/requerimento_no_11_de_2022.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/995/requerimento_no_12_de_2022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/996/requerimento_no_13_de_2022.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/997/requerimento_no_14_de_2022.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/908/parecer_cjrlf_ao_pl_no_001-2022.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/746/indicacao_no_001_de_2022-_paulo_henrique_dourado_e_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/747/indicacao_no_002_de_2022-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/748/indicacao_no_003_de_2022-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/749/indicacao_no_004_de_2022-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/750/indicacao_no_005_de_2022-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/751/indicacao_no_006_de_2022-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/752/indicacao_no_007_de_2022-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/754/indicacao_no_009_de_2022-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/755/indicacao_no_010_de_2022-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/756/indicacao_no_011_de_2022-_roberio_cabelereiro.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/757/indicacao_no_012_de_2022-_roberio_cabelereiro.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/758/indicacao_no_013_de_2022-_roberio_cabelereiro.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/759/indicacao_no_014_de_2022-_roberio_cabelereiro.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/760/indicacao_no_015_de_2022-_roberio_cabelereiro.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/761/indicacao_no_016_de_2022-_roberio_cabelereiro.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/762/indicacao_no_017_de_2022-_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/767/indicacao_no_018_de_2022-_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/768/indicacao_no_019_de_2022-_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/769/indicacao_no_020_de_2022-_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/770/indicacao_no_021_de_2022-_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/771/indicacao_no_022_de_2022-gilmario__paulo_henrique_roberio_e_adenio_e_naira.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/772/indicacao_no_023_de_2022-adenio_azevedo.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/773/indicacao_no_024_de_2022-adenio_azevedo.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/774/indicacao_no_025_de_2022-adenio_azevedo.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/775/indicacao_no_026_de_2022-adenio_azevedo.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/776/indicacao_no_027_de_2022-naira_nogueira.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/777/indicacao_no_028_de_2022-naira_nogueira.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/778/indicacao_no_029_de_2022-_gustavo_lemos.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/779/indicacao_no_031_de_2022-cristovam_paulo_e_gilmario.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/780/indicacao_no_033_de_2022-paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/781/indicacao_no_034_de_2021-_adelia_corado_e_luiz_augusto.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/782/indicacao_no_035_de_2021-_adelia_corado.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/796/indicacao_no_36_de_2022-_cristovam_neto.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/797/indicacao_no_37_de_2022-_cristovam_neto.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/798/indicacao_no_38_de_2022-_cristovam_neto.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/799/indicacao_no_39_de_2022-_cristovam_neto.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/800/indicacao_no_40_de_2022-_cristovam_neto.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/801/indicacao_no_41_de_2022-_cristovam_neto.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/802/indicacao_no_42_de_2022-_adelia_corado.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/803/indicacao_no_43_de_2022-_adelia_corado.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/804/indicacao_no_44_de_2022-_adenio_azevedo.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/805/indicacao_no_45_de_2022-_adenio_azevedo.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/806/indicacao_no_46_de_2022-_roberio_cabelereiro.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/807/indicacao_no_47_de_2022-_roberio_cabelereiro.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/808/indicacao_no_48_de_2022-_roberio_cabelereiro.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/809/indicacao_no_49_de_2022-_gilmario_lustosa_e_paulo_henrique.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/810/indicacao_no_50_de_2022-_gilmario_lustosa_e_paulo_henrique.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/811/indicacao_no_51_de_2022-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/812/indicacao_no_52_de_2022-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/813/indicacao_no_53_de_2022-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/814/indicacao_no_54_de_2022-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/815/indicacao_no_55_de_2022-_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/816/indicacao_no_56_de_2022-_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/817/indicacao_no_57_de_2022-_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/818/indicacao_no_58_de_2022-_gustavo_lemos.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/826/indicacao_no_59_de_2022-_roberio_cabelereiro.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/827/indicacao_no_60_de_2022-_adelia_corado.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/828/indicacao_no_61_de_2022-_adelia_corado.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/829/indicacao_no_62_de_2022-_adelia_corado.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/833/indicacao_no_63_de_2022-_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/830/indicacao_no_64_de_2022-_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/831/indicacao_no_65_de_2022-_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/832/indicacao_no_66_de_2022-_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/834/indicacao_no_67_de_2022-_roberio_cabelereiro.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/835/indicacao_no_68_de_2022-_roberio_cabelereiro.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/836/indicacao_no_69_de_2022-_roberio_cabelereiro.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/837/indicacao_no_70_de_2022-_roberio_cabelereiro_e_eduardo_lobato.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/838/indicacao_no_71_de_2022-_eduardo_lobato.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/839/indicacao_no_72_de_2022-_eduardo_lobato.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/840/indicacao_no_73_de_2022-_eduardo_lobato.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/841/indicacao_no_74_de_2022-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/842/indicacao_no_75_de_2022-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/843/indicacao_no_76_de_2022-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/844/indicacao_no_77_de_2022-_naira_nogueira.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/845/indicacao_no_78_de_2022-_adelia_corado.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/846/indicacao_no_79_de_2022-_adelia_corado.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/847/indicacao_no_80_de_2022-_adelia_corado.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/848/indicacao_no_81_de_2022-paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/849/indicacao_no_82_de_2022-_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/850/indicacao_no_83_de_2022-_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/851/indicacao_no_84_de_2022-_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/852/indicacao_no_88_de_2022-_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/853/indicacao_no_86_de_2022-_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/854/indicacao_no_87_de_2022-_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/855/indicacao_no_88_de_2022-_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/856/indicacao_no_89_de_2022-_adenio_azevedo_e_adelia_corado.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/857/indicacao_no_90_de_2022-_adenio_azevedo_e_roberio_cabelereiro.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/858/indicacao_no_91_de_2022-_roberio_cabelereiro.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/859/indicacao_no_92_de_2022-_roberio_cabelereiro.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/860/indicacao_no_93_de_2022-_adenio_azevedo_e_eduardo_lobato.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/861/indicacao_no_94_de_2022-_adenio_azevedo_e_eduardo_lobato.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/862/indicacao_no_95_de_2022-_gustavo_lemos.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/863/indicacao_no_96_de_2022-_gustavo_lemos.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/864/indicacao_no_97_de_2022-_gustavo_lemos.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/865/indicacao_no_98_de_2022-_gustavo_lemos.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/866/indicacao_no_99_de_2022-_roberio_cabelereiro.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/867/indicacao_no_100_de_2022-_cristovam_neto_gilmario_lustosa_e_paulo_henrique.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/868/indicacao_no_102_de_2022-_cristovam_neto_gilmario_lustosa_e_paulo_henrique.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/869/indicacao_no_103_de_2022-_gustavo_lemos.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/870/indicacao_no_104_de_2022-_paulo_henrique_adenio_azevedo_e_naira_nogueira.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/871/indicacao_no_105_de_2022-paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/872/indicacao_no_106_de_2022-_cristovam_neto.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/873/indicacao_no_107_de_2022-_adelia_corado.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/874/indicacao_no_108_de_2022-_adelia_corado.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/875/indicacao_no_109_de_2022-_adelia_corado.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/876/indicacao_no_110_de_2022-_adelia_corado.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/878/indicacao_no_111_de_2022-_adelia_corado.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/879/indicacao_no_112_de_2022-_adelia_corado.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/880/indicacao_no_113_de_2022-_roberio_cabelereiro_e_adenio_azevedo.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/881/indicacao_no_114_de_2022-_roberio_cabelereiro.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/882/indicacao_no_115_de_2022-_cristovam_neto.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/883/indicacao_no_116_de_2022-_cristovam_neto.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/884/indicacao_no_117_de_2022-_cristovam_neto_paulo_henrique__e_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/885/indicacao_no_118_de_2022-gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/886/indicacao_no_119_de_2022-gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/887/indicacao_no_120_de_2022-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/888/indicacao_no_121_de_2022-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/895/indicacao_no_122_de_2022-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/896/indicacao_no_123_de_2022-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/897/indicacao_no_124_de_2022-_cristovam_neto.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/898/indicacao_no_125_de_2022-_cristovam_neto_naira_nogueira_e__paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/899/indicacao_no_126_de_2022-_naira_nogueira_paulo_henrique_dourado_e_cristovam_neto.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/900/indicacao_no_127_de_2022-_naira_nogueira.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/889/indicacao_no_130_de_2022-_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/890/indicacao_no_131-_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/891/indicacao_no_132-_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/892/indicacao_no_133_de_2022-_adenio_azevedo.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/893/indicacao_no_134-_2022-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/894/indicacao_no_135-2022-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/922/indicacao_no_142_de_2022-_paulo_henrique_dourado_e_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/923/indicacao_no_144_de_2022-_roberio_cabeleleiro.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/924/indicacao_no_145_de_2022-_roberio_cabeleleiro.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/925/indicacao_no_146_de_2022-_cristovam_neto.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/926/indicacao_no_147_de_2022-_adenio_azevedo.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/927/indicacao_no_148_de_2022-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/928/indicacao_no_149_de_2022-_adelia_corado.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/929/indicacao_no_151_de_2022-_adelia_corado.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/930/indicacao_no_152_de_2022-_adelia_corado.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/931/indicacao_no_153_de_2022-_adelia_corado.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/932/indicacao_no_154_de_2022-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/933/indicacao_no_155_de_2022-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/934/indicacao_no_156_de_2022-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/935/indicacao_no_157_de_2022-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/920/indicacao_no158-2022-_naira_nogueira.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/918/indicacao_no_159-2022-_adenio_azevedo.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/921/indicacao_no161-2022-_naira_nogueira.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/910/indicacao_no_163_de_2022-_adenio_azevedo.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/911/indicacao_no_164_de_2022-_naira_nogueira.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/912/indicacao_no_165_de_2022-_naira_nogueira.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/913/indicacao_no_166_de_2022-_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/914/indicacao_no_167_de_2022-_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/915/indicacao_no_168_de_2022-_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/973/indicacao_no_176_de_2022-_adenio_azevedo.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/974/indicacao_no_177_de_2022-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/975/indicacao_no_178_de_2022-_adenio_naira_e_eduardo.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/976/indicacao_no_180_de_2022-_naira_nogueira.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/979/indicacao_no_181_de_2022-_adenio_azevedo.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/980/indicacao_no_182_de_2022-_adenio_azevedo.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/981/indicacao_no_183_de_2022-_naira_nogueira.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/982/indicacao_no_184_de_2022-_adenio_azevedo.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/983/indicacao_no_185_de_2022-_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/984/indicacao_no_186_de_2022-_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/985/indicacao_no_187_de_2022-_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/986/indicacao_no_188_de_2022-_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/1010/indicacao_no_190_de_2022.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/1011/indicacao_no_191_de_2022.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/1009/indicacao_no_192_de_2022.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/999/indicacao_no_194_de_2022.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/1005/indicacao_no_195_de_2022.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/1006/indicacao_no_196_de_2022.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/1001/indicacao_no_198_de_2022.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/1002/indicacao_no_199_de_2022.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/1003/indicacao_no_200_de_2022.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/1004/indicacao_no_201_de_2022.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/1007/indicacao_no_202_de_2022.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/1000/indicacao_no_204_de_2022.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/1008/indicacao_no_205_de_2022.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/988/oficio_no_01_de_2022.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/989/oficio_no_02_de_2022.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/763/indicacoes_no_02__a_10_e_33-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/764/oficio_no_006_de_2022.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/765/oficio_no_007_de_2022.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/766/oficio_no_008_de_2022.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/786/oficio_no_009_de_2022.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/787/oficio_no_010_de_2022.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/788/oficio_no_011_de_2022.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/789/oficio_no_013_de_2022.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/790/oficio_no_014_de_2022.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/791/oficio_no_015_de_2022.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/792/oficio_no_016_de_2022.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/961/oficio_no_21_de_2022-_cristovam_neto.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/956/oficio_no_33_de_2022-_paulo_henrique_e_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/904/oficio_no_70_de_2022-_todos_os_vereadores.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/903/oficio_no_72_de_2022-_todos_os_vereadores.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/905/oficio_no_84_de_2022-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/970/oficio_no_145_de_2022-_salmeron_filho.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/946/oficio_no_189_de_2022-_salmeron_filho.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/819/parecer_pl_no_001_de_2022-_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/744/pl_no_001-_2021-_paulo_henrique_dourado_e_adenio_azevedo.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/825/pl_no_002_de_2022-_roberio_cabelereiro.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/971/projeto_de_lei_no_6_de_2022-_adenio_azevedo.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/1030/projeto_de_lei_no_007_de_2022-_luiz_augusto.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/1031/projeto_de_lei_no_008_de_2022-_cristovam_neto.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/968/oficio_no_24_de_2022-_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/784/oficio_no_145_de_2022.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/939/oficio_no_182-2022-executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/966/oficio_gab._no_187_de_2022.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/969/oficio_no_188_de_2022-_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/967/oficio_gab._no_190_de_2022.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/965/oficio_gab._no_194_de_2022.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/1014/oficio_no_221_de_2022-_pmc.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/1015/oficio_no_222_de_2022-_pmc.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/1012/oficio_no_223_de_2022.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/793/01-homenagem_postuma.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/794/02-homenagem_postuma.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/795/03-_homenagem_postuma.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/824/oficio_no_01_de_2022-_adenio_azevedo_e_roberio_cabelereiro.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/823/oficio_no_05_de_2022-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/820/oficio_no_06_de_2022-_paulo_henrique_cristovam_neto_e_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/821/oficio_no_07_de_2022-_paulo_henrique_cristovam_neto_e_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/822/oficio_no_08_de_2022-_paulo_henrique_cristovam_neto.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/909/oficio_gab._no_13_de_2022-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/936/oficio_no_15-2022-paulo_cristovam_e_gilmario.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/937/oficio_no_16-2022-paulo_cristovam_e_gilmario.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/938/oficio_no_17-2022-paulo_cristovam_e_gilmario.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/916/oficio_no_20-2022-_cristovam_neto.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/917/oficio_no_21-2022-_cristovam_neto.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/962/oficio_no_24_de_2022-_cristovam_aguiar.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/940/oficio_no_25_de_2022_-paulo_henrique_dourado_cristovam_neto_e_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/941/oficio_no_26_de_2022_-paulo_henrique_dourado_cristovam_neto_e_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/942/oficio_no_27_de_2022_-paulo_henrique_dourado_cristovam_neto_e_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/945/oficio_no_28_de_2022-_paulo_henrique_dourado_cristovam_neto_e_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/943/oficio_no_33_de_2022_-paulo_henrique_dourado_cristovam_neto_e_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/958/oficio_no_34_de_2022-_paulo_henrique_gilmario_e_cristovam_neto.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/959/oficio_no_35_de_2022-_paulo_henrique_gilmario_e_cristovam_neto.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/960/oficio_no_36_de_2022-_paulo_henrique_gilmario_e_cristovam_neto.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/957/oficio_no_38_de_2022-_paulo_henrique_e_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/954/oficio_no_39_de_2022-_paulo_henrique_gilmario_lustosa_e_cristovam_neto.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/955/oficio_no__de_2022-_paulo_henrique_e_cristovam_neto.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/963/oficio_no_44_de_2022-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/1029/emenda_modificativa_no_001_de_2022.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/1013/oficio_no_071_de_2022-_correnteprev.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/1018/emenda_impositiva_no_001_de_2022.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/1019/emenda_impositiva_no_002_de_2022.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/1020/emenda_impositiva_no_003_de_2022.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/1021/emenda_impositiva_no_004_de_2022.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/1022/emenda_impositiva_no_005_de_2022.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/1023/emenda_impositiva_no_006_de_2022.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/1024/emenda_impositiva_no_007_de_2022.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/1026/emenda_impositiva_no_009_de_2022.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/1027/emenda_impositiva_no_010_de_2022.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/1028/emenda_impositiva_no_011_de_2022.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/902/pdl_no_001-2022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/745/pl_no_001-_2021-_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/964/projeto_de_lei_no_8_de_2022-_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/987/projeto_de_lei_o_11_de_2022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/1017/proposta_de_lei_complementar_no_001-_2022-pmc.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/877/projeto_de_resolucao_no_001_2022.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/1016/proposta_de_emenda_a_lei_organica_no_001-_2022-pmc.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/907/requerimento_no_003_de_2022-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/977/requerimento_no_4_de_2022-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/978/requerimento_no_6_de_2022.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/990/requerimento_no_07_de_2022.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/991/requerimento_no_8_de_2022.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/992/requerimento_no_9_de_2022.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/993/requerimento_no_10_de_2022.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/994/requerimento_no_11_de_2022.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/995/requerimento_no_12_de_2022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/996/requerimento_no_13_de_2022.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/997/requerimento_no_14_de_2022.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/908/parecer_cjrlf_ao_pl_no_001-2022.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/746/indicacao_no_001_de_2022-_paulo_henrique_dourado_e_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/747/indicacao_no_002_de_2022-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/748/indicacao_no_003_de_2022-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/749/indicacao_no_004_de_2022-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/750/indicacao_no_005_de_2022-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/751/indicacao_no_006_de_2022-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/752/indicacao_no_007_de_2022-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/754/indicacao_no_009_de_2022-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/755/indicacao_no_010_de_2022-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/756/indicacao_no_011_de_2022-_roberio_cabelereiro.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/757/indicacao_no_012_de_2022-_roberio_cabelereiro.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/758/indicacao_no_013_de_2022-_roberio_cabelereiro.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/759/indicacao_no_014_de_2022-_roberio_cabelereiro.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/760/indicacao_no_015_de_2022-_roberio_cabelereiro.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/761/indicacao_no_016_de_2022-_roberio_cabelereiro.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/762/indicacao_no_017_de_2022-_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/767/indicacao_no_018_de_2022-_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/768/indicacao_no_019_de_2022-_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/769/indicacao_no_020_de_2022-_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/770/indicacao_no_021_de_2022-_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/771/indicacao_no_022_de_2022-gilmario__paulo_henrique_roberio_e_adenio_e_naira.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/772/indicacao_no_023_de_2022-adenio_azevedo.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/773/indicacao_no_024_de_2022-adenio_azevedo.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/774/indicacao_no_025_de_2022-adenio_azevedo.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/775/indicacao_no_026_de_2022-adenio_azevedo.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/776/indicacao_no_027_de_2022-naira_nogueira.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/777/indicacao_no_028_de_2022-naira_nogueira.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/778/indicacao_no_029_de_2022-_gustavo_lemos.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/779/indicacao_no_031_de_2022-cristovam_paulo_e_gilmario.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/780/indicacao_no_033_de_2022-paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/781/indicacao_no_034_de_2021-_adelia_corado_e_luiz_augusto.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/782/indicacao_no_035_de_2021-_adelia_corado.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/796/indicacao_no_36_de_2022-_cristovam_neto.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/797/indicacao_no_37_de_2022-_cristovam_neto.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/798/indicacao_no_38_de_2022-_cristovam_neto.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/799/indicacao_no_39_de_2022-_cristovam_neto.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/800/indicacao_no_40_de_2022-_cristovam_neto.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/801/indicacao_no_41_de_2022-_cristovam_neto.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/802/indicacao_no_42_de_2022-_adelia_corado.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/803/indicacao_no_43_de_2022-_adelia_corado.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/804/indicacao_no_44_de_2022-_adenio_azevedo.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/805/indicacao_no_45_de_2022-_adenio_azevedo.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/806/indicacao_no_46_de_2022-_roberio_cabelereiro.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/807/indicacao_no_47_de_2022-_roberio_cabelereiro.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/808/indicacao_no_48_de_2022-_roberio_cabelereiro.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/809/indicacao_no_49_de_2022-_gilmario_lustosa_e_paulo_henrique.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/810/indicacao_no_50_de_2022-_gilmario_lustosa_e_paulo_henrique.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/811/indicacao_no_51_de_2022-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/812/indicacao_no_52_de_2022-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/813/indicacao_no_53_de_2022-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/814/indicacao_no_54_de_2022-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/815/indicacao_no_55_de_2022-_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/816/indicacao_no_56_de_2022-_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/817/indicacao_no_57_de_2022-_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/818/indicacao_no_58_de_2022-_gustavo_lemos.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/826/indicacao_no_59_de_2022-_roberio_cabelereiro.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/827/indicacao_no_60_de_2022-_adelia_corado.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/828/indicacao_no_61_de_2022-_adelia_corado.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/829/indicacao_no_62_de_2022-_adelia_corado.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/833/indicacao_no_63_de_2022-_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/830/indicacao_no_64_de_2022-_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/831/indicacao_no_65_de_2022-_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/832/indicacao_no_66_de_2022-_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/834/indicacao_no_67_de_2022-_roberio_cabelereiro.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/835/indicacao_no_68_de_2022-_roberio_cabelereiro.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/836/indicacao_no_69_de_2022-_roberio_cabelereiro.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/837/indicacao_no_70_de_2022-_roberio_cabelereiro_e_eduardo_lobato.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/838/indicacao_no_71_de_2022-_eduardo_lobato.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/839/indicacao_no_72_de_2022-_eduardo_lobato.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/840/indicacao_no_73_de_2022-_eduardo_lobato.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/841/indicacao_no_74_de_2022-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/842/indicacao_no_75_de_2022-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/843/indicacao_no_76_de_2022-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/844/indicacao_no_77_de_2022-_naira_nogueira.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/845/indicacao_no_78_de_2022-_adelia_corado.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/846/indicacao_no_79_de_2022-_adelia_corado.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/847/indicacao_no_80_de_2022-_adelia_corado.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/848/indicacao_no_81_de_2022-paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/849/indicacao_no_82_de_2022-_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/850/indicacao_no_83_de_2022-_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/851/indicacao_no_84_de_2022-_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/852/indicacao_no_88_de_2022-_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/853/indicacao_no_86_de_2022-_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/854/indicacao_no_87_de_2022-_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/855/indicacao_no_88_de_2022-_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/856/indicacao_no_89_de_2022-_adenio_azevedo_e_adelia_corado.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/857/indicacao_no_90_de_2022-_adenio_azevedo_e_roberio_cabelereiro.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/858/indicacao_no_91_de_2022-_roberio_cabelereiro.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/859/indicacao_no_92_de_2022-_roberio_cabelereiro.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/860/indicacao_no_93_de_2022-_adenio_azevedo_e_eduardo_lobato.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/861/indicacao_no_94_de_2022-_adenio_azevedo_e_eduardo_lobato.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/862/indicacao_no_95_de_2022-_gustavo_lemos.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/863/indicacao_no_96_de_2022-_gustavo_lemos.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/864/indicacao_no_97_de_2022-_gustavo_lemos.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/865/indicacao_no_98_de_2022-_gustavo_lemos.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/866/indicacao_no_99_de_2022-_roberio_cabelereiro.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/867/indicacao_no_100_de_2022-_cristovam_neto_gilmario_lustosa_e_paulo_henrique.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/868/indicacao_no_102_de_2022-_cristovam_neto_gilmario_lustosa_e_paulo_henrique.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/869/indicacao_no_103_de_2022-_gustavo_lemos.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/870/indicacao_no_104_de_2022-_paulo_henrique_adenio_azevedo_e_naira_nogueira.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/871/indicacao_no_105_de_2022-paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/872/indicacao_no_106_de_2022-_cristovam_neto.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/873/indicacao_no_107_de_2022-_adelia_corado.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/874/indicacao_no_108_de_2022-_adelia_corado.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/875/indicacao_no_109_de_2022-_adelia_corado.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/876/indicacao_no_110_de_2022-_adelia_corado.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/878/indicacao_no_111_de_2022-_adelia_corado.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/879/indicacao_no_112_de_2022-_adelia_corado.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/880/indicacao_no_113_de_2022-_roberio_cabelereiro_e_adenio_azevedo.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/881/indicacao_no_114_de_2022-_roberio_cabelereiro.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/882/indicacao_no_115_de_2022-_cristovam_neto.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/883/indicacao_no_116_de_2022-_cristovam_neto.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/884/indicacao_no_117_de_2022-_cristovam_neto_paulo_henrique__e_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/885/indicacao_no_118_de_2022-gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/886/indicacao_no_119_de_2022-gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/887/indicacao_no_120_de_2022-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/888/indicacao_no_121_de_2022-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/895/indicacao_no_122_de_2022-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/896/indicacao_no_123_de_2022-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/897/indicacao_no_124_de_2022-_cristovam_neto.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/898/indicacao_no_125_de_2022-_cristovam_neto_naira_nogueira_e__paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/899/indicacao_no_126_de_2022-_naira_nogueira_paulo_henrique_dourado_e_cristovam_neto.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/900/indicacao_no_127_de_2022-_naira_nogueira.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/889/indicacao_no_130_de_2022-_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/890/indicacao_no_131-_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/891/indicacao_no_132-_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/892/indicacao_no_133_de_2022-_adenio_azevedo.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/893/indicacao_no_134-_2022-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/894/indicacao_no_135-2022-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/922/indicacao_no_142_de_2022-_paulo_henrique_dourado_e_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/923/indicacao_no_144_de_2022-_roberio_cabeleleiro.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/924/indicacao_no_145_de_2022-_roberio_cabeleleiro.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/925/indicacao_no_146_de_2022-_cristovam_neto.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/926/indicacao_no_147_de_2022-_adenio_azevedo.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/927/indicacao_no_148_de_2022-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/928/indicacao_no_149_de_2022-_adelia_corado.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/929/indicacao_no_151_de_2022-_adelia_corado.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/930/indicacao_no_152_de_2022-_adelia_corado.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/931/indicacao_no_153_de_2022-_adelia_corado.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/932/indicacao_no_154_de_2022-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/933/indicacao_no_155_de_2022-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/934/indicacao_no_156_de_2022-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/935/indicacao_no_157_de_2022-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/920/indicacao_no158-2022-_naira_nogueira.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/918/indicacao_no_159-2022-_adenio_azevedo.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/921/indicacao_no161-2022-_naira_nogueira.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/910/indicacao_no_163_de_2022-_adenio_azevedo.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/911/indicacao_no_164_de_2022-_naira_nogueira.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/912/indicacao_no_165_de_2022-_naira_nogueira.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/913/indicacao_no_166_de_2022-_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/914/indicacao_no_167_de_2022-_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/915/indicacao_no_168_de_2022-_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/973/indicacao_no_176_de_2022-_adenio_azevedo.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/974/indicacao_no_177_de_2022-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/975/indicacao_no_178_de_2022-_adenio_naira_e_eduardo.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/976/indicacao_no_180_de_2022-_naira_nogueira.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/979/indicacao_no_181_de_2022-_adenio_azevedo.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/980/indicacao_no_182_de_2022-_adenio_azevedo.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/981/indicacao_no_183_de_2022-_naira_nogueira.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/982/indicacao_no_184_de_2022-_adenio_azevedo.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/983/indicacao_no_185_de_2022-_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/984/indicacao_no_186_de_2022-_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/985/indicacao_no_187_de_2022-_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/986/indicacao_no_188_de_2022-_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/1010/indicacao_no_190_de_2022.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/1011/indicacao_no_191_de_2022.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/1009/indicacao_no_192_de_2022.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/999/indicacao_no_194_de_2022.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/1005/indicacao_no_195_de_2022.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/1006/indicacao_no_196_de_2022.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/1001/indicacao_no_198_de_2022.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/1002/indicacao_no_199_de_2022.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/1003/indicacao_no_200_de_2022.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/1004/indicacao_no_201_de_2022.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/1007/indicacao_no_202_de_2022.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/1000/indicacao_no_204_de_2022.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/1008/indicacao_no_205_de_2022.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/988/oficio_no_01_de_2022.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/989/oficio_no_02_de_2022.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/763/indicacoes_no_02__a_10_e_33-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/764/oficio_no_006_de_2022.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/765/oficio_no_007_de_2022.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/766/oficio_no_008_de_2022.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/786/oficio_no_009_de_2022.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/787/oficio_no_010_de_2022.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/788/oficio_no_011_de_2022.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/789/oficio_no_013_de_2022.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/790/oficio_no_014_de_2022.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/791/oficio_no_015_de_2022.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/792/oficio_no_016_de_2022.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/961/oficio_no_21_de_2022-_cristovam_neto.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/956/oficio_no_33_de_2022-_paulo_henrique_e_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/904/oficio_no_70_de_2022-_todos_os_vereadores.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/903/oficio_no_72_de_2022-_todos_os_vereadores.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/905/oficio_no_84_de_2022-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/970/oficio_no_145_de_2022-_salmeron_filho.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/946/oficio_no_189_de_2022-_salmeron_filho.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/819/parecer_pl_no_001_de_2022-_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/744/pl_no_001-_2021-_paulo_henrique_dourado_e_adenio_azevedo.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/825/pl_no_002_de_2022-_roberio_cabelereiro.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/971/projeto_de_lei_no_6_de_2022-_adenio_azevedo.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/1030/projeto_de_lei_no_007_de_2022-_luiz_augusto.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/1031/projeto_de_lei_no_008_de_2022-_cristovam_neto.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/968/oficio_no_24_de_2022-_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/784/oficio_no_145_de_2022.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/939/oficio_no_182-2022-executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/966/oficio_gab._no_187_de_2022.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/969/oficio_no_188_de_2022-_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/967/oficio_gab._no_190_de_2022.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/965/oficio_gab._no_194_de_2022.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/1014/oficio_no_221_de_2022-_pmc.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/1015/oficio_no_222_de_2022-_pmc.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/1012/oficio_no_223_de_2022.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/793/01-homenagem_postuma.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/794/02-homenagem_postuma.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/795/03-_homenagem_postuma.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/824/oficio_no_01_de_2022-_adenio_azevedo_e_roberio_cabelereiro.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/823/oficio_no_05_de_2022-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/820/oficio_no_06_de_2022-_paulo_henrique_cristovam_neto_e_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/821/oficio_no_07_de_2022-_paulo_henrique_cristovam_neto_e_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/822/oficio_no_08_de_2022-_paulo_henrique_cristovam_neto.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/909/oficio_gab._no_13_de_2022-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/936/oficio_no_15-2022-paulo_cristovam_e_gilmario.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/937/oficio_no_16-2022-paulo_cristovam_e_gilmario.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/938/oficio_no_17-2022-paulo_cristovam_e_gilmario.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/916/oficio_no_20-2022-_cristovam_neto.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/917/oficio_no_21-2022-_cristovam_neto.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/962/oficio_no_24_de_2022-_cristovam_aguiar.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/940/oficio_no_25_de_2022_-paulo_henrique_dourado_cristovam_neto_e_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/941/oficio_no_26_de_2022_-paulo_henrique_dourado_cristovam_neto_e_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/942/oficio_no_27_de_2022_-paulo_henrique_dourado_cristovam_neto_e_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/945/oficio_no_28_de_2022-_paulo_henrique_dourado_cristovam_neto_e_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/943/oficio_no_33_de_2022_-paulo_henrique_dourado_cristovam_neto_e_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/958/oficio_no_34_de_2022-_paulo_henrique_gilmario_e_cristovam_neto.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/959/oficio_no_35_de_2022-_paulo_henrique_gilmario_e_cristovam_neto.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/960/oficio_no_36_de_2022-_paulo_henrique_gilmario_e_cristovam_neto.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/957/oficio_no_38_de_2022-_paulo_henrique_e_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/954/oficio_no_39_de_2022-_paulo_henrique_gilmario_lustosa_e_cristovam_neto.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/955/oficio_no__de_2022-_paulo_henrique_e_cristovam_neto.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/963/oficio_no_44_de_2022-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/1029/emenda_modificativa_no_001_de_2022.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/1013/oficio_no_071_de_2022-_correnteprev.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/1018/emenda_impositiva_no_001_de_2022.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/1019/emenda_impositiva_no_002_de_2022.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/1020/emenda_impositiva_no_003_de_2022.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/1021/emenda_impositiva_no_004_de_2022.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/1022/emenda_impositiva_no_005_de_2022.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/1023/emenda_impositiva_no_006_de_2022.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/1024/emenda_impositiva_no_007_de_2022.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/1026/emenda_impositiva_no_009_de_2022.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/1027/emenda_impositiva_no_010_de_2022.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2022/1028/emenda_impositiva_no_011_de_2022.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H280"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="41.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="171.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="154.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="154" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>