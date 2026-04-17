--- v0 (2025-10-09)
+++ v1 (2026-04-17)
@@ -54,2202 +54,2202 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1128</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Naira Nogueira</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1128/projeto_de_decreto_legislativo_no_002_de_2023-_naira_nogueira.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1128/projeto_de_decreto_legislativo_no_002_de_2023-_naira_nogueira.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão da medalha do Mérito Legislativo "Marquês de Paranaguá" e dá outras providências.</t>
   </si>
   <si>
     <t>1141</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Luiz Augusto</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1141/projeto_decreto_legislativo_no_003__de_2023-_luiz_augusto.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1141/projeto_decreto_legislativo_no_003__de_2023-_luiz_augusto.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão da Medalha do Mérito Legislativo "Marquês de Paranaguá" e dá outras providências.</t>
   </si>
   <si>
     <t>1154</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Paulo Henrique Dourado, Eduardo Lobato, Gilmário Lustosa, Gutão</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1154/projeto_de_decreto_legislativo_no_5_de_2023.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1154/projeto_de_decreto_legislativo_no_5_de_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de título de "Cidadão Correntino" e dá outras providências</t>
   </si>
   <si>
     <t>1142</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>PLOEM</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária Executivo Municipal</t>
   </si>
   <si>
     <t>Murilo Mascarenhas</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1142/projeto_de_lei_no_006_dispensa_de_itbi_pmcmv-_executivo_municipal.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1142/projeto_de_lei_no_006_dispensa_de_itbi_pmcmv-_executivo_municipal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a dispensa do recolhimento do Imposto Sobre Transmissão Inter Vivos e de Bens Imóveis e de Direitos Reais e relativos (ITBI) dos foros e laudêmios, do Imposto Sobre Serviços de qualquer natureza (ISS) e ainda, dispensa do recolhimento dos emolumentos e taxas, referentes ao Fundo de Arrendamentos Residencial – FAR/ Programa Habitacional Minha Casa Minha Vida- PMCMV e dá outras providências.</t>
   </si>
   <si>
     <t>1221</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1221/projeto_de_lei_no_13_de_2023-_executivo_municipal.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1221/projeto_de_lei_no_13_de_2023-_executivo_municipal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do conselho municipal de segurança pública e defesa social do munícipio de Corrente -PI.</t>
   </si>
   <si>
     <t>1213</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1213/projeto_de_lei_no_15_de_2023-_executivo_municipal.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1213/projeto_de_lei_no_15_de_2023-_executivo_municipal.pdf</t>
   </si>
   <si>
     <t>Altera a redação do inciso V ao art.58 da Lei Municipal nº 461/2009 que dispõe sobre o regime próprio de previdência dos servidores públicos municipais de Corrente, para incluir o plano de equacionamento do déficit atuarial.</t>
   </si>
   <si>
     <t>1212</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1212/projeto_de_lei_no_16_de_2023-_executivo_municipal.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1212/projeto_de_lei_no_16_de_2023-_executivo_municipal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de Escola Municipal e dá outras providências</t>
   </si>
   <si>
     <t>1047</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Paulo Henrique Dourado</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1047/mocao_no_001-2023.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1047/mocao_no_001-2023.pdf</t>
   </si>
   <si>
     <t>Moção de parabenização ao Sr. Cleverson Moreira Lino, devido a sua contribuição de destaque na educação do Piauí como servidor público, vem desenvolvendo várias ações que pelo seu trabalho lhe fez conquistar por mérito a mais alta comenda do estado, Comenda Medalha do mérito renascença.</t>
   </si>
   <si>
     <t>1048</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1048/mocao_no_002-2023.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1048/mocao_no_002-2023.pdf</t>
   </si>
   <si>
     <t>Moção de parabenização ao Sr. Gabriel Alves de Souza, estudante de Licenciatura em Pedagogia-UESPI/ Campus Corrente, por garantir espaço como embaixador da ONG Mapa Educação.</t>
   </si>
   <si>
     <t>1049</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1049/mocao_no_003-2023.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1049/mocao_no_003-2023.pdf</t>
   </si>
   <si>
     <t>Moção de parabenização a Instituição de Educação Colégio Mercedário São José pelos seus 70 anos de Fundação.</t>
   </si>
   <si>
     <t>1050</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/</t>
+    <t>http://sapl.corrente.pi.leg.br/media/</t>
   </si>
   <si>
     <t>Moção de parabenização a Instituição de Ensino Colégio Antônio Rocha pelos seus 39 anos de fundação.</t>
   </si>
   <si>
     <t>1214</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1214/mocao_no_7_de_2023.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1214/mocao_no_7_de_2023.pdf</t>
   </si>
   <si>
     <t>Moção de parabenização aos formandos no curso técnico em agente comunitário de saúde</t>
   </si>
   <si>
     <t>1215</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1215/mocao_no_8_de_2023.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1215/mocao_no_8_de_2023.pdf</t>
   </si>
   <si>
     <t>Moção de parabenização aos evangélicos em nome do Conselho de Pastores Evangélicos de Corrente (COPEC) pelo evento em alusão aos 50 anos da reforma protestante</t>
   </si>
   <si>
     <t>1198</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1198/mocao_no_9_de_2023-_paulo_henrique_dourado.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1198/mocao_no_9_de_2023-_paulo_henrique_dourado.pdf</t>
   </si>
   <si>
     <t>Moção de parabenização a professora Laís Fernandes</t>
   </si>
   <si>
     <t>1125</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1125/requerimento_no_002_de_2023-_paulo_henrique_dourado.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1125/requerimento_no_002_de_2023-_paulo_henrique_dourado.pdf</t>
   </si>
   <si>
     <t>Requerer que seja solicitado do Executivo Municipal a elaboração do projeto técnico de implantação do aterro sanitário, tendo em vista que até 2024, é o último prazo para os municípios brasileiros extinguirem os lixões.</t>
   </si>
   <si>
     <t>1140</t>
   </si>
   <si>
     <t>Paulo Henrique Dourado, Gilmário Lustosa</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1140/requerimento_no_004_de_2023-_paulo_henrique_dourado_e_gilmario_lustosa.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1140/requerimento_no_004_de_2023-_paulo_henrique_dourado_e_gilmario_lustosa.pdf</t>
   </si>
   <si>
     <t>Requer audiência pública com servidores municipais, para tratar sobre a modificação do Regime Próprio de Previdência Social do município de Corrente-PI.</t>
   </si>
   <si>
     <t>1216</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1216/requerimento_no_006_de_2023-paulo_henrique_dourado_e_gilmario_lustosa.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1216/requerimento_no_006_de_2023-paulo_henrique_dourado_e_gilmario_lustosa.pdf</t>
   </si>
   <si>
     <t>Requer a realização de sessão solene em homenagem aos formandos do curso técnico de agente comunitário de saúde</t>
   </si>
   <si>
     <t>1035</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Adênio Azevedo</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1035/indicacao_no_1_de_2023-_adenio_azevedo.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1035/indicacao_no_1_de_2023-_adenio_azevedo.pdf</t>
   </si>
   <si>
     <t>Que sejam instalados dois para- raios no estádio Jesy Lemos Paraguassú.</t>
   </si>
   <si>
     <t>1036</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1036/indicacao_no_2_de_2023-_adenio_azevedo.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1036/indicacao_no_2_de_2023-_adenio_azevedo.pdf</t>
   </si>
   <si>
     <t>Que sejam recuperados os meios fios de toda a Avenida Adolf John Terry, com pavimentação para pedestres e revitalização dos canteiros de áreas de jardins; Que seja feita a iluminação padronizada no canteiro central para garantir mais segurança para as pessoas.</t>
   </si>
   <si>
     <t>1037</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1037/indicacao_no_3_de_2023-adenio_azevedo.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1037/indicacao_no_3_de_2023-adenio_azevedo.pdf</t>
   </si>
   <si>
     <t>Que seja instalado através da secretaria responsável- SEMUT Relógios Digital - no centro da cidade e nos pontos estratégicos dos demais bairros.</t>
   </si>
   <si>
     <t>1038</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1038/indicacao_no_4_de_2023-_adenio_azevedo.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1038/indicacao_no_4_de_2023-_adenio_azevedo.pdf</t>
   </si>
   <si>
     <t>Que seja construída uma praça na localidade Mariana próximo a igreja da comunidade - Beata Mariana de Jesus.</t>
   </si>
   <si>
     <t>1039</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1039/indicacao_no_5_de_2023-_adenio_azevedo.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1039/indicacao_no_5_de_2023-_adenio_azevedo.pdf</t>
   </si>
   <si>
     <t>Que seja feita a pavimentação asfáltica da Rua Milton Rodrigues Coelho no bairro Nova Corrente.</t>
   </si>
   <si>
     <t>1040</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1040/indicacao_no_6_de_2023-_adenio_azevedo.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1040/indicacao_no_6_de_2023-_adenio_azevedo.pdf</t>
   </si>
   <si>
     <t>Que seja feita a pavimentação da Rua Joana Amélia Cavalcante no bairro Olária, próximo ao clube AABB.</t>
   </si>
   <si>
     <t>1041</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1041/indicacao_no_7_de_2023-paulo_henrique_dourado.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1041/indicacao_no_7_de_2023-paulo_henrique_dourado.pdf</t>
   </si>
   <si>
     <t>Que seja feita a limpeza das ruas do Bairro Aeroporto I e II, com capina e roço.</t>
   </si>
   <si>
     <t>1042</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1042/indicacao_no_8_de_2023-paulo_henrique_dourado.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1042/indicacao_no_8_de_2023-paulo_henrique_dourado.pdf</t>
   </si>
   <si>
     <t>Que sejam instalados postes de energia elétrica pelo menos três ou quatro, na Rua São Miguel, bairro Aeroporto I, essa rua encontra-se totalmente em situação de escuridão colocando em perigo os moradores que ali residem.</t>
   </si>
   <si>
     <t>1046</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1046/indicacao_no_9_de_2023-paulo_henrique_dourado.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1046/indicacao_no_9_de_2023-paulo_henrique_dourado.pdf</t>
   </si>
   <si>
     <t>Que seja feita a iluminação pública na zona rural, Várzea Grande.</t>
   </si>
   <si>
     <t>1043</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1043/indicacao_no_10_de_2023-paulo_henrique_dourado.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1043/indicacao_no_10_de_2023-paulo_henrique_dourado.pdf</t>
   </si>
   <si>
     <t>Requer encaminhamento a casa legislativa o projeto de lei que dispõe sobre a jornada de 30 horas dos enfermeiros, técnicos e auxiliares de enfermagem da rede pública municipal, tal como preconiza a Lei nº 7.724 de 17 de janeiro de 2022.</t>
   </si>
   <si>
     <t>1063</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1063/indicacao_no_11_de_2023-_paulo_henrique_dourado.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1063/indicacao_no_11_de_2023-_paulo_henrique_dourado.pdf</t>
   </si>
   <si>
     <t>Que seja feita a abertura da rua que liga o bairro Morro do Pequi com o bairro Nova Corrente, com iluminação pública e calçamento.</t>
   </si>
   <si>
     <t>1064</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1064/indicacao_no_12_de_2023-_paulo_henrique_dourado.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1064/indicacao_no_12_de_2023-_paulo_henrique_dourado.pdf</t>
   </si>
   <si>
     <t>Que seja feito o sistema de drenagem na entrada da Rua Duque de Caxias em frente a Igreja Shekinah no Aeroporto com implantação de manilhas ou outro meio para facilitar o escoamento de água.</t>
   </si>
   <si>
     <t>1065</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1065/indicacao_no_13_de_2023-_paulo_henrique_dourado.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1065/indicacao_no_13_de_2023-_paulo_henrique_dourado.pdf</t>
   </si>
   <si>
     <t>Que seja feita a passagem molhada na localidade Araça do Meio no Riacho dos Baianos.</t>
   </si>
   <si>
     <t>1066</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1066/indicacao_no_15_de_2023-_paulo_henrique_dourado.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1066/indicacao_no_15_de_2023-_paulo_henrique_dourado.pdf</t>
   </si>
   <si>
     <t>Que seja feito o estudo de impacto ambiental do lixão e inicie implantação para o aterro controlado.</t>
   </si>
   <si>
     <t>1067</t>
   </si>
   <si>
     <t>Que seja feita a troca das mangueiras por canos PVC, para garantir melhor canalização de água na região do Araça do Meio/ Riacho Grande.</t>
   </si>
   <si>
     <t>1068</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1068/indicacao_no_17_de_2023-_paulo_henrique_dourado.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1068/indicacao_no_17_de_2023-_paulo_henrique_dourado.pdf</t>
   </si>
   <si>
     <t>Que seja construída uma praça no bairro Aeroporto II, onde tem construída uma academia de saúde que está abandonada, solicita ainda uma equipe para limpeza do local.</t>
   </si>
   <si>
     <t>1069</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1069/indicacao_no_18_de_2023-_paulo_henrique_dourado.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1069/indicacao_no_18_de_2023-_paulo_henrique_dourado.pdf</t>
   </si>
   <si>
     <t>Que seja feito o treinamento da equipe de saúde da família sobre atualizações, do pré-natal com especialistas em Obstetrícia.</t>
   </si>
   <si>
     <t>1070</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1070/indicacao_no_19_de_2023-_paulo_henrique_dourado.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1070/indicacao_no_19_de_2023-_paulo_henrique_dourado.pdf</t>
   </si>
   <si>
     <t>Que seja feita a limpeza/ capina e a retirada de lixos e entulhos no pátio ao lado da creche Tia Ceci, no bairro Vermelhão.</t>
   </si>
   <si>
     <t>1071</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1071/indicacao_no_20_de_2023-_paulo_henrique_dourado.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1071/indicacao_no_20_de_2023-_paulo_henrique_dourado.pdf</t>
   </si>
   <si>
     <t>Que seja feita a adaptação do sistema de ventilação e saídas de emergência no prédio onde o centro de jornada ampliada, do centro de educação infantil Professora Evita Louzeiro.</t>
   </si>
   <si>
     <t>1072</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Naira Nogueira, Cristovam Neto</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1072/indicacao_no_21_de_2023-_naira_nogueira_e_cristovam_neto.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1072/indicacao_no_21_de_2023-_naira_nogueira_e_cristovam_neto.pdf</t>
   </si>
   <si>
     <t>Que seja feita a recuperação do final da Rua Adolf John Terry com pavimentação asfáltica.</t>
   </si>
   <si>
     <t>1073</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1073/indicacao_no_22_de_2023-_naira_nogueira_e_cristovam_neto.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1073/indicacao_no_22_de_2023-_naira_nogueira_e_cristovam_neto.pdf</t>
   </si>
   <si>
     <t>Que seja feita a Revitalização do calçamento das esquinas da rua Gabriel Ferreira, no bairro Sincerino.</t>
   </si>
   <si>
     <t>1074</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Gutão</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1074/indicacao_no_23_de_2023-_gutao.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1074/indicacao_no_23_de_2023-_gutao.pdf</t>
   </si>
   <si>
     <t>Que seja feita a construção de um campo sintético no bairro Jacolândia.</t>
   </si>
   <si>
     <t>1075</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Gilmário Lustosa</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1075/indicacao_no_24_de_2023-_gilmario_lustosa.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1075/indicacao_no_24_de_2023-_gilmario_lustosa.pdf</t>
   </si>
   <si>
     <t>Que seja feito com urgência a reforma da Ponte que liga os povoados Morro Redondo e Bela Vista II.</t>
   </si>
   <si>
     <t>1076</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1076/indicacao_no_25_de_2023-_gilmario_lustosa.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1076/indicacao_no_25_de_2023-_gilmario_lustosa.pdf</t>
   </si>
   <si>
     <t>Que seja feita a iluminação pública em frente à igreja católica da Mariana e em todo o povoado Mariana e Certeza.</t>
   </si>
   <si>
     <t>1077</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1077/indicacao_no_26_de_2023-_gilmario_lustosa.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1077/indicacao_no_26_de_2023-_gilmario_lustosa.pdf</t>
   </si>
   <si>
     <t>Que seja feita a implantação de atendimento médico na Unidade Escolar da Mariana a cada 15 dias.</t>
   </si>
   <si>
     <t>1078</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>Gilmário Lustosa, Gutão</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1078/indicacao_no_27_de_2023-_gilmario_lustosa_e_gutao.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1078/indicacao_no_27_de_2023-_gilmario_lustosa_e_gutao.pdf</t>
   </si>
   <si>
     <t>Que seja feita com urgência a limpeza a canalização do Rio Paraim, iniciando próximo à casa do Sr.Manoel até a casa do Sr. Alcindo no povoado Barreirão.</t>
   </si>
   <si>
     <t>1079</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1079/indicacao_no_28_de_2023-_gilmario_lustosa.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1079/indicacao_no_28_de_2023-_gilmario_lustosa.pdf</t>
   </si>
   <si>
     <t>Que seja feito com urgência o roço/ capina do pátio do posto de saúde do Morro Redondo.</t>
   </si>
   <si>
     <t>1080</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1080/indicacao_no_29_de_2023-_gilmario_lustosa.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1080/indicacao_no_29_de_2023-_gilmario_lustosa.pdf</t>
   </si>
   <si>
     <t>Que seja feito o roço dos trechos que liga os povoados Prata, Aguão, Tatu, Buriti Grande, Barroca, Montíbio, Angical, Boi Manso, Pindaíba I e II, Porteiras, Capão, Itajubá, Angico e Bela Vista, na região do Morro Redondo e Caxingó.</t>
   </si>
   <si>
     <t>1081</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1081/indicacao_no_30_de_2023-_paulo_henrique_dourado.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1081/indicacao_no_30_de_2023-_paulo_henrique_dourado.pdf</t>
   </si>
   <si>
     <t>Que seja feita uma porta urgente no prédio onde funciona o CEMJA, U.E. Professora Evita Louzeiro da Cunha.</t>
   </si>
   <si>
     <t>1082</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>Cristovam Neto</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1082/indicacao_no_31_de_2023-_cristovam_neto.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1082/indicacao_no_31_de_2023-_cristovam_neto.pdf</t>
   </si>
   <si>
     <t>Que seja feita a limpeza e roço e recuperação da rua que dá acesso ao bairro Limoeiro, assim como a iluminação pública para garantir mais segurança as pessoas.</t>
   </si>
   <si>
     <t>1083</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>Robério Cabeleireiro</t>
   </si>
   <si>
     <t>Que seja feita a recuperação da estrada que vai do colégio dos Pastores até o Curralinho.</t>
   </si>
   <si>
     <t>1084</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1084/indicacao_no_33_de_2023-_roberio_cabeleireiro.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1084/indicacao_no_33_de_2023-_roberio_cabeleireiro.pdf</t>
   </si>
   <si>
     <t>Que seja feita a recuperação da estrada dos Timbós.</t>
   </si>
   <si>
     <t>1085</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1085/indicacao_no_34_de_2023-_roberio_cabeleireiro.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1085/indicacao_no_34_de_2023-_roberio_cabeleireiro.pdf</t>
   </si>
   <si>
     <t>Que seja feita a recuperação da estrada da Canabrava, da casa do senhor Luiz até a casa de Maria Zoneide.</t>
   </si>
   <si>
     <t>1086</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>Que seja construída uma quadra sintética de esportes ao lado do posto de saúde da Santa Marta.</t>
   </si>
   <si>
     <t>1087</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1087/indicacao_no_36_de_2023-_roberio_cabeleireiro.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1087/indicacao_no_36_de_2023-_roberio_cabeleireiro.pdf</t>
   </si>
   <si>
     <t>Que seja feita a recuperação das estradas da Varzinha</t>
   </si>
   <si>
     <t>1088</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1088/indicacao_no_37_de_2023-_roberio_cabeleireiro.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1088/indicacao_no_37_de_2023-_roberio_cabeleireiro.pdf</t>
   </si>
   <si>
     <t>Que seja feita a recuperação das estradas da Barra do Saquinho e seja colocado a tampa da caixa d’água.</t>
   </si>
   <si>
     <t>1089</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1089/indicacao_no_38_de_2023-_roberio_cabeleireiro.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1089/indicacao_no_38_de_2023-_roberio_cabeleireiro.pdf</t>
   </si>
   <si>
     <t>Que seja feita a iluminação pública da localidade Buritinho.</t>
   </si>
   <si>
     <t>1090</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1090/indicacao_no_39_de_2023-_roberio_cabeleireiro.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1090/indicacao_no_39_de_2023-_roberio_cabeleireiro.pdf</t>
   </si>
   <si>
     <t>Que seja construída uma academia pública de saúde na localidade Santa Marta.</t>
   </si>
   <si>
     <t>1091</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1091/indicacao_no_40_de_2023-_roberio_cabeleireiro.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1091/indicacao_no_40_de_2023-_roberio_cabeleireiro.pdf</t>
   </si>
   <si>
     <t>Que seja feita a perfuração do poço artesiano ao lado da UBS da Santa Marta.</t>
   </si>
   <si>
     <t>1092</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1092/indicacao_no_41_de_2023-_roberio_cabeleireiro.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1092/indicacao_no_41_de_2023-_roberio_cabeleireiro.pdf</t>
   </si>
   <si>
     <t>Que seja feita a recuperação das estradas da localidade Guanabara a localidade Monte Alegre.</t>
   </si>
   <si>
     <t>1093</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>Que seja feito a sinalização horizontal e vertical com redutores de velocidade no percurso da Av. Professora Joaquina Nogueira de Oliveira, no trecho da Escola Estadual Antônio Lustosa até a Escola Orley Cavalcante Pacheco.</t>
   </si>
   <si>
     <t>1094</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>Adélia Corado</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1094/indicacao_no_43_de_2023-_adelia_corado.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1094/indicacao_no_43_de_2023-_adelia_corado.pdf</t>
   </si>
   <si>
     <t>Que seja construído um curral comunitário com tronco e balança na localidade Caxingó.</t>
   </si>
   <si>
     <t>1095</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1095/indicacao_no_44_de_2023-_adelia_corado.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1095/indicacao_no_44_de_2023-_adelia_corado.pdf</t>
   </si>
   <si>
     <t>Que seja construída uma quadra sintética de esportes na localidade Fazenda de Cima.</t>
   </si>
   <si>
     <t>1096</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1096/indicacao_no_47_de_2023-_paulo_henrique_dourado.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1096/indicacao_no_47_de_2023-_paulo_henrique_dourado.pdf</t>
   </si>
   <si>
     <t>Indica que seja feito o projeto de lei, onde autoriza repassar os agentes de saúde e agentes de combate às endemias, incentivo financeiro adicional.</t>
   </si>
   <si>
     <t>1103</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>Salmeron Filho</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1103/indicacao_no_48_de_2023-_salmeron_filho.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1103/indicacao_no_48_de_2023-_salmeron_filho.pdf</t>
   </si>
   <si>
     <t>Que seja feito com urgência o recapeamento asfáltico da Rua Estela Guerra.</t>
   </si>
   <si>
     <t>1104</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1104/indicacao_no_49_de_2023-_salmeron_filho.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1104/indicacao_no_49_de_2023-_salmeron_filho.pdf</t>
   </si>
   <si>
     <t>Que seja feito o recapeamento asfáltico no cruzamento da rua Numas Pompílio com a Rua Benjamin Nogueira.</t>
   </si>
   <si>
     <t>1105</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1105/indicacao_no_50_de_2023-_salmeron_filho.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1105/indicacao_no_50_de_2023-_salmeron_filho.pdf</t>
   </si>
   <si>
     <t>Que seja feita a recuperação da ponte sobre o Rio Corrente na localidade Pindaíba.</t>
   </si>
   <si>
     <t>1111</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1111/indicacao_no_51_de_2023-_gutao.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1111/indicacao_no_51_de_2023-_gutao.pdf</t>
   </si>
   <si>
     <t>Que seja feito com urgência a recuperação da estrada do Malício.</t>
   </si>
   <si>
     <t>1112</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1112/indicacao_no_52_de_2023-_gutao.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1112/indicacao_no_52_de_2023-_gutao.pdf</t>
   </si>
   <si>
     <t>Que seja feito com urgência a instalação de poço artesiano na Vereda do Malício.</t>
   </si>
   <si>
     <t>1106</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1106/indicacao_no_53_de_2023-_naira_nogueira.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1106/indicacao_no_53_de_2023-_naira_nogueira.pdf</t>
   </si>
   <si>
     <t>Que seja colocada na Rua Projetada nº 6, bairro Vila Nova, uma placa proibindo estacionamento, por conta que a Rua é estreita e os carros passam por cima das calçadas das pessoas.</t>
   </si>
   <si>
     <t>1113</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1113/indicacao_no_54_de_2023-_roberio_cabeleireiro.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1113/indicacao_no_54_de_2023-_roberio_cabeleireiro.pdf</t>
   </si>
   <si>
     <t>Que seja feita a limpeza com roço e capina das Ruas do bairro Vermelhão e Morro do Pequi.</t>
   </si>
   <si>
     <t>1114</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1114/indicacao_no_56_de_2023-_roberio_cabeleireiro.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1114/indicacao_no_56_de_2023-_roberio_cabeleireiro.pdf</t>
   </si>
   <si>
     <t>Que seja feita a recuperação das estradas da localidade Retiro de Cima.</t>
   </si>
   <si>
     <t>1115</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1115/indicacao_no_57_de_2023-_roberio_cabeleireiro.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1115/indicacao_no_57_de_2023-_roberio_cabeleireiro.pdf</t>
   </si>
   <si>
     <t>Que seja colocado carro (transporte escolar) para pegar alunos da localidade Pastores para a Escola Cristiano Maciel.</t>
   </si>
   <si>
     <t>1116</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1116/indicacao_no_58_de_2023-_paulo_henrique_dourado.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1116/indicacao_no_58_de_2023-_paulo_henrique_dourado.pdf</t>
   </si>
   <si>
     <t>Que seja feita a limpeza com roço e capina da Rua Mascarenhas de Moraes e a recuperação desta via pública, colocando placas de Proibido Jogar Lixo, pois essa é uma Rua que dá acesso ao Rio Corrente.</t>
   </si>
   <si>
     <t>1117</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1117/indicacao_no_59_de_2023-_paulo_henrique_dourado.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1117/indicacao_no_59_de_2023-_paulo_henrique_dourado.pdf</t>
   </si>
   <si>
     <t>Que seja feita a recuperação da ponte da Vereda da Porta.</t>
   </si>
   <si>
     <t>1107</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1107/indicacao_no_60_de_2023-_gilmario_lustosa.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1107/indicacao_no_60_de_2023-_gilmario_lustosa.pdf</t>
   </si>
   <si>
     <t>Que seja feita a limpeza com roço/capina e pintura super cal da praça do Povoado Morro Redondo.</t>
   </si>
   <si>
     <t>1108</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1108/indicacao_no_61_de_2023-_gilmario_lustosa.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1108/indicacao_no_61_de_2023-_gilmario_lustosa.pdf</t>
   </si>
   <si>
     <t>Que seja feito o nivelamento do campo de futebol com a patrol no povoado Barreirão.</t>
   </si>
   <si>
     <t>1109</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1109/indicacao_no_62_de_2023-_gilmario_lustosa.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1109/indicacao_no_62_de_2023-_gilmario_lustosa.pdf</t>
   </si>
   <si>
     <t>Que seja feita a iluminação publica com refletores na Praça do Povoado Morro Redondo.</t>
   </si>
   <si>
     <t>1110</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1110/indicacao_no_63_de_2023-_gilmario_lustosa.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1110/indicacao_no_63_de_2023-_gilmario_lustosa.pdf</t>
   </si>
   <si>
     <t>Que seja feita a iluminação e troca de gambiarras com substituição dos postes de madeira por postes de concreto, no povoado Barreirão, próximo ao posto de saúde, 12 residências serão contempladas.</t>
   </si>
   <si>
     <t>1097</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1097/indicacao_no_71_de_2023-_roberio_cabeleireiro.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1097/indicacao_no_71_de_2023-_roberio_cabeleireiro.pdf</t>
   </si>
   <si>
     <t>Que sejam construídas paradas com coberturas nos pontos de ônibus de rotas escolares (áreas urbana e rural).</t>
   </si>
   <si>
     <t>1098</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1098/indicacao_no_72_de_2023-_paulo_henrique_dourado.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1098/indicacao_no_72_de_2023-_paulo_henrique_dourado.pdf</t>
   </si>
   <si>
     <t>Que seja feito com urgência a recuperação da estrada Corrente Baixo.</t>
   </si>
   <si>
     <t>1099</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1099/indicacao_no_73_de_2023-_paulo_henrique_dourado.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1099/indicacao_no_73_de_2023-_paulo_henrique_dourado.pdf</t>
   </si>
   <si>
     <t>Que seja colocada a energia na comunidade Corrente de Baixo.</t>
   </si>
   <si>
     <t>1100</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1100/indicacao_no_74_de_2023-_cristovam_neto.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1100/indicacao_no_74_de_2023-_cristovam_neto.pdf</t>
   </si>
   <si>
     <t>1101</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1101/indicacao_no_75_de_2023-_gilmario_lustosa.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1101/indicacao_no_75_de_2023-_gilmario_lustosa.pdf</t>
   </si>
   <si>
     <t>Que seja feita com urgência a iluminação pública no povoado Morro Redondo, pois teve queima de lâmpadas em frente a igreja católica, posto de saúde e escola municipal.</t>
   </si>
   <si>
     <t>1102</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1102/indicacao_no_77_de_2023-_gilmario_lustosa.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1102/indicacao_no_77_de_2023-_gilmario_lustosa.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado um monitor para a escola do Povoado Simplício na região do Paraim de Baixo.</t>
   </si>
   <si>
     <t>1136</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1136/indicacao_no_78_de_2023-paulo_henrique_dourado.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1136/indicacao_no_78_de_2023-paulo_henrique_dourado.pdf</t>
   </si>
   <si>
     <t>Indica pavimentação/ calçamento nas Ruas Projetada Perimentral Oeste e a Rua Projetada Sul, localizadas no bairro Aeroporto II.</t>
   </si>
   <si>
     <t>1137</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1137/indicacao_no_79_de_2023-paulo_henrique_dourado.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1137/indicacao_no_79_de_2023-paulo_henrique_dourado.pdf</t>
   </si>
   <si>
     <t>Indica pavimentação da estrada que leva ao povoado Pedras.</t>
   </si>
   <si>
     <t>1138</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1138/indicacao_no_80_de_2023-paulo_henrique_dourado.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1138/indicacao_no_80_de_2023-paulo_henrique_dourado.pdf</t>
   </si>
   <si>
     <t>Indica que seja feita a canalização de água nas localidades Pote e Boqueirão do Pequi.</t>
   </si>
   <si>
     <t>1139</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1139/indicacao_no_81_de_2023-paulo_henrique_dourado.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1139/indicacao_no_81_de_2023-paulo_henrique_dourado.pdf</t>
   </si>
   <si>
     <t>Que seja implantado o sistema de energia elétrica na localidade Araça do Meio.</t>
   </si>
   <si>
     <t>1134</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>Gustavo Lemos</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1134/indicacao_no_82_de_2023-_gustavo_lemos.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1134/indicacao_no_82_de_2023-_gustavo_lemos.pdf</t>
   </si>
   <si>
     <t>Que seja construída uma ciclovia ao lado da Rua pavimentada na localidade Morro Redondo.</t>
   </si>
   <si>
     <t>1135</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1135/indicacao_no_83_de_2023-_gustavo_lemos.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1135/indicacao_no_83_de_2023-_gustavo_lemos.pdf</t>
   </si>
   <si>
     <t>Que seja construído um campo sintético na localidade Santa Luzia.</t>
   </si>
   <si>
     <t>1118</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1118/indicacao_no_84_de_2023-_gilmario_lustosa.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1118/indicacao_no_84_de_2023-_gilmario_lustosa.pdf</t>
   </si>
   <si>
     <t>Que seja feita a limpeza com capina e roço frente e nas laterais da área interna da Unidade Escolar Luiz Avelino no bairro Morro do Pequi</t>
   </si>
   <si>
     <t>1119</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1119/indicacao_no_85_de_2023-_gilmario_lustosa.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1119/indicacao_no_85_de_2023-_gilmario_lustosa.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado vigias no período noturno nas unidades escolares dos povoados: Morro Redondo, Caxingó e Simplício.</t>
   </si>
   <si>
     <t>1120</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1120/indicacao_no_86_de_2023-_gilmario_lustosa.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1120/indicacao_no_86_de_2023-_gilmario_lustosa.pdf</t>
   </si>
   <si>
     <t>Que seja feita com urgência a recuperação dos trechos críticos da estrada que liga Buriti Grande ao Morro Redondo.</t>
   </si>
   <si>
     <t>1121</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1121/indicacao_no_87_de_2023-_gilmario_lustosa.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1121/indicacao_no_87_de_2023-_gilmario_lustosa.pdf</t>
   </si>
   <si>
     <t>Que seja feito com urgência a recuperação de trechos da estrada do Paraim de Baixo passando pelo povoados: Mariana, Certeza, Vitamina, Barreirão e Simplício.</t>
   </si>
   <si>
     <t>1124</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1124/indicacao_no_88_de_2023-_paulo_henrique_dourado.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1124/indicacao_no_88_de_2023-_paulo_henrique_dourado.pdf</t>
   </si>
   <si>
     <t>Que seja feita a recuperação da estrada da comunidade Vereda do Riacho Grande, próximo ao campo, pois tem cerca de 20 famílias com inscrição da energia na equatorial.</t>
   </si>
   <si>
     <t>1122</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>Paulo Henrique Dourado, Cristovam Neto, Gilmário Lustosa, Naira Nogueira</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1122/indicacao_no_91_de_2023-paulo_henrique_naira_nogueira_cristovam_e_gilmario.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1122/indicacao_no_91_de_2023-paulo_henrique_naira_nogueira_cristovam_e_gilmario.pdf</t>
   </si>
   <si>
     <t>Que seja reaberto o antigo posto de atendimento da COVID, para atendimento a pacientes com sintomas de síndromes respiratórias e  viroses.</t>
   </si>
   <si>
     <t>1123</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1123/indicacao_no_92_de_2023-_paulo_henrique_dourado.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1123/indicacao_no_92_de_2023-_paulo_henrique_dourado.pdf</t>
   </si>
   <si>
     <t>Que seja colocada a iluminação pública na ponte do Itají</t>
   </si>
   <si>
     <t>1129</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1129/indicacao_no_93_de_2023-_gilmario_lustosa.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1129/indicacao_no_93_de_2023-_gilmario_lustosa.pdf</t>
   </si>
   <si>
     <t>Que seja solucionado com urgência a recuperação da estrada do Simplício, Barreirão até a Certeza, trechos críticos da estrada.</t>
   </si>
   <si>
     <t>1130</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1130/indicacao_no_94_de_2023-_gilmario_lustosa.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1130/indicacao_no_94_de_2023-_gilmario_lustosa.pdf</t>
   </si>
   <si>
     <t>Que feito com urgência a canalização de águas pluviais da Rua João do Lago no bairro Morro do Pequi.</t>
   </si>
   <si>
     <t>1131</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1131/indicacao_no_95_de_2023-_gilmario_lustosa.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1131/indicacao_no_95_de_2023-_gilmario_lustosa.pdf</t>
   </si>
   <si>
     <t>Que seja feita a iluminação pública no povoado Simplício até a igreja Católica, pois vai iniciar as festividades desse povoado nos dias 21 a 24 de junho.</t>
   </si>
   <si>
     <t>1132</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1132/indicacao_no_100_de_2023-_gustavo_lemos.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1132/indicacao_no_100_de_2023-_gustavo_lemos.pdf</t>
   </si>
   <si>
     <t>Que seja feita a pavimentação na Rua Silva Lopes, no bairro Morro do Pequi.</t>
   </si>
   <si>
     <t>1133</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1133/indicacao_no_101_de_2023-paulo_henrique_dourado.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1133/indicacao_no_101_de_2023-paulo_henrique_dourado.pdf</t>
   </si>
   <si>
     <t>Que seja feita a limpeza da frente da igreja e organização para inicio dos festejos na localidade Simplício.</t>
   </si>
   <si>
     <t>1150</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>Que seja trocados os braços dos postes das ruas da localidade Santa Marta por LED.</t>
   </si>
   <si>
     <t>1144</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>Robério Cabeleireiro, Cristovam Neto</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1144/indicacao_no_103_de_2023-_roberio_cabeleleiro_e_cristovam_neto.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1144/indicacao_no_103_de_2023-_roberio_cabeleleiro_e_cristovam_neto.pdf</t>
   </si>
   <si>
     <t>Que seja recuperado o calçamento da Rua Beira Rio (Bairro Vermelhão).</t>
   </si>
   <si>
     <t>1143</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1143/indicacao_no_104_de_2023-_paulo_henrique_dourado.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1143/indicacao_no_104_de_2023-_paulo_henrique_dourado.pdf</t>
   </si>
   <si>
     <t>Que seja feita a iluminação rural (colocando braços nos postes de iluminação ) na localidade Calumbi.</t>
   </si>
   <si>
     <t>1151</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1151/indicacao_no_105_de_2023-_roberio_cabelereiro.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1151/indicacao_no_105_de_2023-_roberio_cabelereiro.pdf</t>
   </si>
   <si>
     <t>Que seja feita a iluminação rural (colocando os braços nos postes de iluminação) na localidade Boqueirão do Riacho Grande.</t>
   </si>
   <si>
     <t>1145</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1145/indicacao_no_106_de_2023-_cristovam_neto.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1145/indicacao_no_106_de_2023-_cristovam_neto.pdf</t>
   </si>
   <si>
     <t>Que seja perfurado um poço artesiano na região do Buritizinho para suprir a demanda dos moradores daquela localidade.</t>
   </si>
   <si>
     <t>1146</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1146/indicacao_no_107_de_2023-_cristovam_neto.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1146/indicacao_no_107_de_2023-_cristovam_neto.pdf</t>
   </si>
   <si>
     <t>Que seja substituído as mangueiras que fazem a distribuição de água por canos na localidade Barro Vermelho na região da Santa Marta.</t>
   </si>
   <si>
     <t>1147</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1147/indicacao_no_108_de_2023-_cristovam_neto.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1147/indicacao_no_108_de_2023-_cristovam_neto.pdf</t>
   </si>
   <si>
     <t>Que seja perfurado um poço na localidade Maliço na região do Riacho Grande.</t>
   </si>
   <si>
     <t>1148</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1148/indicacao_no_109_de_2023-_gustavo_lemos.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1148/indicacao_no_109_de_2023-_gustavo_lemos.pdf</t>
   </si>
   <si>
     <t>Que seja perfurado um poço na localidade Serra Dourada.</t>
   </si>
   <si>
     <t>1149</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1149/indicacao_no_110_de_2023-_gustavo_lemos.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1149/indicacao_no_110_de_2023-_gustavo_lemos.pdf</t>
   </si>
   <si>
     <t>Que seja perfurado um poço artesiano na localidade Cocos.</t>
   </si>
   <si>
     <t>1168</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1168/indicacao_no_111_de_2023-_gutao.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1168/indicacao_no_111_de_2023-_gutao.pdf</t>
   </si>
   <si>
     <t>Que sejam colocados climatizadores na área interna do mercado municipal.</t>
   </si>
   <si>
     <t>1166</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1166/indicacao_no_112_de_2023-_gustavo_lemos.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1166/indicacao_no_112_de_2023-_gustavo_lemos.pdf</t>
   </si>
   <si>
     <t>Que seja feito o calçamento da Rua Benigno Ribeiro, no bairro Nova Corrente.</t>
   </si>
   <si>
     <t>1169</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>Eduardo Lobato</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1169/indicacao_no_113_de_2023-_eduardo_lobato.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1169/indicacao_no_113_de_2023-_eduardo_lobato.pdf</t>
   </si>
   <si>
     <t>Que seja feita a recuperação da estrada do Retiro de Baixo, Prata e Barreiro Preto.</t>
   </si>
   <si>
     <t>1170</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1170/indicacao_no_114_de_2023-_eduardo_lobato.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1170/indicacao_no_114_de_2023-_eduardo_lobato.pdf</t>
   </si>
   <si>
     <t>Que seja feita a recuperação da estrada da Limeira.</t>
   </si>
   <si>
     <t>1171</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1171/indicacao_no_115_de_2023-_eduardo_lobato.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1171/indicacao_no_115_de_2023-_eduardo_lobato.pdf</t>
   </si>
   <si>
     <t>Que seja feita a recuperação da estrada da Ipoeira.</t>
   </si>
   <si>
     <t>1167</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1167/indicacao_no_116_de_2023-_gustavo_lemos.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1167/indicacao_no_116_de_2023-_gustavo_lemos.pdf</t>
   </si>
   <si>
     <t>Que seja feita a pavimentação da Rua Antônio Lemos Barros, no bairro Nova Corrente.</t>
   </si>
   <si>
     <t>1172</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>Gustavo Lemos, Naira Nogueira</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1172/indicacao_no_117_de_2023-_gustavo_lemos_e_naira_nogueira.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1172/indicacao_no_117_de_2023-_gustavo_lemos_e_naira_nogueira.pdf</t>
   </si>
   <si>
     <t>Que seja feita a recuperação da entrada da Rua Ulisses Guimarães (Próximo a residência do sr. Trucado).</t>
   </si>
   <si>
     <t>1173</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1173/indicacao_no_118_de_2023-_gustavo_lemos_e_naira_nogueira.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1173/indicacao_no_118_de_2023-_gustavo_lemos_e_naira_nogueira.pdf</t>
   </si>
   <si>
     <t>Que seja feita a recuperação da sargeta da Rua Benjamin Nogueira (Rua do escritório ETECON).</t>
   </si>
   <si>
     <t>1174</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1174/indicacao_no_119_de_2023-_paulo_henrique_dourado.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1174/indicacao_no_119_de_2023-_paulo_henrique_dourado.pdf</t>
   </si>
   <si>
     <t>Que seja feita a regulamentação do IPTU, progressivo para que o executivo com o poder de policia do município possa instituir medidas de cobrar meios para que os proprietários possam murar e manter limpos os lotes das áreas urbanas do município.</t>
   </si>
   <si>
     <t>1175</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1175/indicacao_no_120_de_2023-_paulo_henrique_dourado.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1175/indicacao_no_120_de_2023-_paulo_henrique_dourado.pdf</t>
   </si>
   <si>
     <t>Que seja feita a instalação nova para caixa d'água da localidade Araça do Meio para 20 mil litros, que se encontra há mais de 2 anos sem instalar.</t>
   </si>
   <si>
     <t>1176</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1176/indicacao_no_121_de_2023-_paulo_henrique_dourado.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1176/indicacao_no_121_de_2023-_paulo_henrique_dourado.pdf</t>
   </si>
   <si>
     <t>Que seja feita iluminação pública no final da Rua Alberto Sabino no bairro Aeroporto.</t>
   </si>
   <si>
     <t>1178</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1178/indicacao_no_122_de_2023-_gilmario_lustosa.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1178/indicacao_no_122_de_2023-_gilmario_lustosa.pdf</t>
   </si>
   <si>
     <t>Que seja feito com urgência limpeza e canalização do Rio Paraim, nos trechos do Caxingó até a propriedade do senhor João Bargado.</t>
   </si>
   <si>
     <t>1179</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1179/indicacao_no_123_de_2023-_gilmario_lustosa.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1179/indicacao_no_123_de_2023-_gilmario_lustosa.pdf</t>
   </si>
   <si>
     <t>Que seja feito com urgência abastecimento de carro pipa na região do Paraim de Cima, nos trechos do Taque Velho e nos familiares de seu Marciano.</t>
   </si>
   <si>
     <t>1180</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1180/indicacao_no_124_de_2023-_gilmario_lustosa.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1180/indicacao_no_124_de_2023-_gilmario_lustosa.pdf</t>
   </si>
   <si>
     <t>Que seja executado as emendas de autoria de minha autoria dos anos de 2021 e 2023.</t>
   </si>
   <si>
     <t>1177</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1177/indicacao_no_122_de_2023-_gilmario_lustosa.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1177/indicacao_no_122_de_2023-_gilmario_lustosa.pdf</t>
   </si>
   <si>
     <t>Que seja feito poda de árvores urgente na Rua Adolf John Terry, próximo a padaria de Marcelo.</t>
   </si>
   <si>
     <t>1181</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1181/indicacao_no_126_de_2023-_gustavo_lemos.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1181/indicacao_no_126_de_2023-_gustavo_lemos.pdf</t>
   </si>
   <si>
     <t>Que seja construído um campo sintético na localidade Morro Redondo.</t>
   </si>
   <si>
     <t>1182</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1182/indicacao_no_127_de_2023-_gustavo_lemos.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1182/indicacao_no_127_de_2023-_gustavo_lemos.pdf</t>
   </si>
   <si>
     <t>Que seja construído um campo sintético na localidade Caxingó.</t>
   </si>
   <si>
     <t>1183</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1183/indicacao_no_129_de_2023-_gutao.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1183/indicacao_no_129_de_2023-_gutao.pdf</t>
   </si>
   <si>
     <t>Que seja feito o calçamento com pavimentação da PI até a Unidade Escolar João Benício.</t>
   </si>
   <si>
     <t>1184</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1184/indicacao_no_130_de_2023-_gutao.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1184/indicacao_no_130_de_2023-_gutao.pdf</t>
   </si>
   <si>
     <t>Que seja construída uma praça ao lado da igreja católica da comunidade Riacho Grande.</t>
   </si>
   <si>
     <t>1185</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1185/indicacao_no_131_de_2023-_gutao.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1185/indicacao_no_131_de_2023-_gutao.pdf</t>
   </si>
   <si>
     <t>Que seja feita a iluminação pública da rua do setor habitacional das Casas populares, nas proximidades do bairro Nova Corrente.</t>
   </si>
   <si>
     <t>1186</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1186/indicacao_no_132_de_2023-_gutao.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1186/indicacao_no_132_de_2023-_gutao.pdf</t>
   </si>
   <si>
     <t>Que seja recuperada as estradas do Canto Grande e Floresta.</t>
   </si>
   <si>
     <t>1161</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1161/indicacao_no_136_de_2023-_gustavo_lemos.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1161/indicacao_no_136_de_2023-_gustavo_lemos.pdf</t>
   </si>
   <si>
     <t>Que sejam pintadas as faixas de todas as pontes de concreto do munícipio de Corrente- PI (pintura com tinta reflexiva)</t>
   </si>
   <si>
     <t>1162</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1162/indicacao_no_137_de_2023-_gustavo_lemos.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1162/indicacao_no_137_de_2023-_gustavo_lemos.pdf</t>
   </si>
   <si>
     <t>Que seja construída uma quadra Society na localidade Simplício</t>
   </si>
   <si>
     <t>1164</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1164/indicacao_no_138_de_2023-_naira_nogueira.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1164/indicacao_no_138_de_2023-_naira_nogueira.pdf</t>
   </si>
   <si>
     <t>Que seja colocado redutor de velocidade na frente da casa de Juracy (Rua Augusta)</t>
   </si>
   <si>
     <t>1165</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1165/indicacao_no_139_de_2023-_naira_nogueira.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1165/indicacao_no_139_de_2023-_naira_nogueira.pdf</t>
   </si>
   <si>
     <t>Que seja colocado redutor de velocidade na saída do Riacho Frio (Rua Ipiranga, próximo ao comércio Willers)</t>
   </si>
   <si>
     <t>1163</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1163/indicacao_no_140_de_2023-_gutao.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1163/indicacao_no_140_de_2023-_gutao.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado a proteção de pedestres (Guarda Reios) para a ponte do Coité.</t>
   </si>
   <si>
     <t>1156</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1156/indicacao_no_141_de_2023-_gilmario_lustosa.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1156/indicacao_no_141_de_2023-_gilmario_lustosa.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado com urgência abastecimento de água com a pipa nos povoados Simplício, Barreirão ate os familiares do senhor Marciano, pois o Rio está seco e os poços com vazão baixa, não estão conseguindo abastecer esses povoados.</t>
   </si>
   <si>
     <t>1157</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1157/indicacao_no_142_de_2023-_gilmario_lustosa.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1157/indicacao_no_142_de_2023-_gilmario_lustosa.pdf</t>
   </si>
   <si>
     <t>Que seja feita com urgência a troca de lâmpadas na iluminação publica nos povoados: Caxingo, Morro Redondo, Cocos e Pindaíba.</t>
   </si>
   <si>
     <t>1158</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1158/indicacao_no_143_de_2023-_gilmario_lustosa.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1158/indicacao_no_143_de_2023-_gilmario_lustosa.pdf</t>
   </si>
   <si>
     <t>Que seja feito com urgência a canalização do rio Paraim nos trechos iniciando na propriedade da senhora Valquíria.</t>
   </si>
   <si>
     <t>1159</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1159/indicacao_no_144_de_2023-_paulo_henrique_dourado.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1159/indicacao_no_144_de_2023-_paulo_henrique_dourado.pdf</t>
   </si>
   <si>
     <t>Que seja feita com urgência campanhas nas escolas de combate e prevenção aos acidentes de trânsito, assim como formalizar com o 7º BPM blitz educativa nas ruas da cidade.</t>
   </si>
   <si>
     <t>1160</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1160/indicacao_no_145_de_2023-_paulo_henrique_dourado.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1160/indicacao_no_145_de_2023-_paulo_henrique_dourado.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado a implantação do semáforo no cruzamento da Rua Adolf John Terry com a Rua Quintino Custódio.</t>
   </si>
   <si>
     <t>1219</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1219/indicacao_no_146_de_2023-_roberio_cabelereiro.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1219/indicacao_no_146_de_2023-_roberio_cabelereiro.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado perfuração de poço artesiano na localidade Aroeiras, na região de Santa Marta, próximo a residência do senhor Jam, para atender 26 famílias .</t>
   </si>
   <si>
     <t>1218</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1218/indicacao_no_147_de_2023-_paulo_henrique_dourado.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1218/indicacao_no_147_de_2023-_paulo_henrique_dourado.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado com urgência a instalação do poço da comunidade Pedra Preta, localidade Simplício que está aberto há mais de dois anos e muitas famílias estão sem água para o consumo diário.</t>
   </si>
   <si>
     <t>1220</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1220/indicacao_no_148_de_2023-_eduardo_lobato.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1220/indicacao_no_148_de_2023-_eduardo_lobato.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado com urgência a recuperação da Rua Guimar Fonseca, no bairro Morro do Pequi.</t>
   </si>
   <si>
     <t>1188</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1188/indicacao_no_149_de_2023-_paulo_henrique_dourado.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1188/indicacao_no_149_de_2023-_paulo_henrique_dourado.pdf</t>
   </si>
   <si>
     <t>Indica a secretaria de educação que realize nas festividades de aniversário da cidade a premiação que trata a lei ordinária nº 663/2017, de 5 de julho de 2017, que institui o prêmio professora " Francinete Vieira".</t>
   </si>
   <si>
     <t>1189</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1189/indicacao_no150_de_2023-_gilmario_lustosa.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1189/indicacao_no150_de_2023-_gilmario_lustosa.pdf</t>
   </si>
   <si>
     <t>Que seja feita a substituição do poste de madeira por poste de concreto, no povoado Barreirão ao lado do posto de saúde.</t>
   </si>
   <si>
     <t>1190</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1190/indicacao_no151_de_2023-_gilmario_lustosa.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1190/indicacao_no151_de_2023-_gilmario_lustosa.pdf</t>
   </si>
   <si>
     <t>Que seja feita a substituição com urgência do poste de madeira por poste de Concreto, no povoado Jaqueira e Bela Vista II.</t>
   </si>
   <si>
     <t>1191</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1191/indicacao_no152_de_2023-_gilmario_lustosa.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1191/indicacao_no152_de_2023-_gilmario_lustosa.pdf</t>
   </si>
   <si>
     <t>Que seja feita a canalização d'água com urgência no trecho que liga o povoado Buriti Grande a ponto do Paraim.</t>
   </si>
   <si>
     <t>1192</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1192/indicacao_no153_de_2023-_naira_nogueira.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1192/indicacao_no153_de_2023-_naira_nogueira.pdf</t>
   </si>
   <si>
     <t>Que seja feita a recuperação da via pública atrás do Bar do seu Areolino, no bairro Nova Corrente, próximo a Jacolândia.</t>
   </si>
   <si>
     <t>1193</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1193/indicacao_no_154_de_2023-_paulo_henrique_dourado.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1193/indicacao_no_154_de_2023-_paulo_henrique_dourado.pdf</t>
   </si>
   <si>
     <t>Que seja verificado a possibilidade de melhorar o transporte dos alunos com deficiência no nosso município.</t>
   </si>
   <si>
     <t>1217</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
     <t>Adélia Corado, Salmeron Filho</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1217/indicacao_no_158_de_2023-_adelia_corado.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1217/indicacao_no_158_de_2023-_adelia_corado.pdf</t>
   </si>
   <si>
     <t>Que seja feita a iluminação na Rua do Ginásio Poliesportivo, Sr. Zuzinha Barros e nas proximidades da Creche Tia Cecy, no bairro Vermelhão.</t>
   </si>
   <si>
     <t>1033</t>
   </si>
   <si>
     <t>OFLEG</t>
   </si>
   <si>
     <t>Oficio Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1033/oficio_no_5_de_2023-_paulo_henrique_dourado.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1033/oficio_no_5_de_2023-_paulo_henrique_dourado.pdf</t>
   </si>
   <si>
     <t>Solicitação de recuperação de estrada vicinal da localidade Calumbi</t>
   </si>
   <si>
     <t>1034</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1034/oficio_no_6_de_2023-_paulo_henrique_dourado.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1034/oficio_no_6_de_2023-_paulo_henrique_dourado.pdf</t>
   </si>
   <si>
     <t>Solicitação de estrada vicinal da localidade Barra da Vereada</t>
   </si>
   <si>
     <t>1045</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1045/oficio_no_7_de_2023-_paulo_henrique_dourado.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1045/oficio_no_7_de_2023-_paulo_henrique_dourado.pdf</t>
   </si>
   <si>
     <t>Solicitação de sinalização de via pública próxima a escola</t>
   </si>
   <si>
     <t>1044</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1044/oficio_no_8_de_2023-_paulo_henrique_dourado.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1044/oficio_no_8_de_2023-_paulo_henrique_dourado.pdf</t>
   </si>
   <si>
     <t>Solicitação de cópias do FUNDEB</t>
   </si>
   <si>
     <t>1061</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1061/oficio_no_13_de_2023-_paulo_henrique_dourado.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1061/oficio_no_13_de_2023-_paulo_henrique_dourado.pdf</t>
   </si>
   <si>
     <t>Solicitação de interdição de rua por motivo justificado</t>
   </si>
   <si>
     <t>1062</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1062/oficio_no_14_de_2023-_paulo_henrique_dourado.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1062/oficio_no_14_de_2023-_paulo_henrique_dourado.pdf</t>
   </si>
   <si>
     <t>Solicitação de Rua por motivo justificado</t>
   </si>
   <si>
     <t>1155</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1155/oficio_no_18_de_2023-_paulo_henrique_dourado.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1155/oficio_no_18_de_2023-_paulo_henrique_dourado.pdf</t>
   </si>
   <si>
     <t>Solicitação de carro pipa para atender comunidades rurais</t>
   </si>
   <si>
     <t>1194</t>
   </si>
   <si>
     <t>Paulo Henrique Dourado, Luiz Augusto</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1194/oficio_no_23_de_2023-_paulo_henrique_e_luiz_augusto.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1194/oficio_no_23_de_2023-_paulo_henrique_e_luiz_augusto.pdf</t>
   </si>
   <si>
     <t>Solicitação de informações Documento de Arrecadação Fiscal (DAM) em nome de empresa FRIGORIFICO DO NORTE LTDA e TV Vale do Araguaia</t>
   </si>
   <si>
     <t>1195</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1195/oficio_no_24_de_2023-_paulo_henrique_e_luiz_augusto.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1195/oficio_no_24_de_2023-_paulo_henrique_e_luiz_augusto.pdf</t>
   </si>
   <si>
     <t>1187</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1187/oficio_no_128_de_2023-_salmeron_filho.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1187/oficio_no_128_de_2023-_salmeron_filho.pdf</t>
   </si>
   <si>
     <t>Informação sobre registro de imóvel.</t>
   </si>
   <si>
     <t>1126</t>
   </si>
   <si>
     <t>PLOLM</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária Legislativo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1126/projeto_de_lei_legislativo_no_001_de_2023-_gutao.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1126/projeto_de_lei_legislativo_no_001_de_2023-_gutao.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação da Ponte do ITAGI, e dá outras providências.</t>
   </si>
   <si>
     <t>1127</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1127/projeto_de_lei_legislativo_no_002_de_2023-_paulo_henrique_dourado.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1127/projeto_de_lei_legislativo_no_002_de_2023-_paulo_henrique_dourado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as normas e concessão e utilização do cordão e girassol como símbolo de identificação das pessoas com deficiência ocultas no âmbito municipal e dá outras providencias.</t>
   </si>
   <si>
     <t>1152</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1152/projeto_de_lei_no_003_2023-_gutao.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1152/projeto_de_lei_no_003_2023-_gutao.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da creche Vovó Mesô e dá outras providências.</t>
   </si>
   <si>
     <t>1153</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1153/projeto_e_lei_no_004_2023-_paulo_henrique_dourado.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1153/projeto_e_lei_no_004_2023-_paulo_henrique_dourado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação do Campo Society sintético do bairro Aeroporto II e dá outras providências.</t>
   </si>
   <si>
     <t>1210</t>
   </si>
   <si>
     <t>Dispõe sobre reconhecimento de utilidade pública da Associação dos Caprinos- Ovinocultores (ACAOVI) de Corrente -PI</t>
   </si>
   <si>
     <t>1211</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1211/projeto_de_lei_no_9_de_2023-_mesa_diretora.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1211/projeto_de_lei_no_9_de_2023-_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>Cria na estrutura administrativa do poder legislativo municipal, os cargos que menciona e da outra providências</t>
   </si>
   <si>
     <t>1051</t>
   </si>
   <si>
     <t>MEM</t>
   </si>
   <si>
     <t>Memorando</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1051/memo_o_001-2023.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1051/memo_o_001-2023.pdf</t>
   </si>
   <si>
     <t>A Exmaª. Srª. Vereadora Adélia de Souza Corado/ Convocação para Sessão Extraordinária em 16/03/2023</t>
   </si>
   <si>
     <t>1052</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1052/memo_o_002-2023.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1052/memo_o_002-2023.pdf</t>
   </si>
   <si>
     <t>A Exmaª. Srª. Vereadora Naira do Val Nogueira/ Convocação para Sessão Extraordinária em 16/03/2023</t>
   </si>
   <si>
     <t>1053</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1053/memo_o_003-2023.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1053/memo_o_003-2023.pdf</t>
   </si>
   <si>
     <t>Ao Exmo. Sr. Vereador Paulo Henrique Dourado da Silva/ Convocação para Sessão Extraordinária em 16/03/2023</t>
   </si>
   <si>
     <t>1054</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1054/memo_o_004-2023.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1054/memo_o_004-2023.pdf</t>
   </si>
   <si>
     <t>Ao Exmo. Sr. Vereador Gilmário Lustosa de Souza/ Convocação para Sessão Extraordinária em 16/03/2023</t>
   </si>
   <si>
     <t>1055</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1055/memo_o_005-2023.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1055/memo_o_005-2023.pdf</t>
   </si>
   <si>
     <t>Ao Exmo. Sr. Vereador Gustavo Cavalcante Lemos de Arêa Leão/ Convocação para Sessão Extraordinária em 16/03/2023</t>
   </si>
   <si>
     <t>1056</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1056/memo_o_006-2023.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1056/memo_o_006-2023.pdf</t>
   </si>
   <si>
     <t>Ao Exmo. Sr. Vereador Cristovam Aguiar Louzeiro Neto/ Convocação para Sessão Extraordinária em 16/03/2023</t>
   </si>
   <si>
     <t>1057</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1057/memo_o_007-2023.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1057/memo_o_007-2023.pdf</t>
   </si>
   <si>
     <t>Ao Exmo. Sr. Vereador Raimundo Augusto da Silva Vieira / Convocação para Sessão Extraordinária em 16/03/2023</t>
   </si>
   <si>
     <t>1058</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1058/memo_o_008-2023.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1058/memo_o_008-2023.pdf</t>
   </si>
   <si>
     <t>Ao Exmo. Sr. Vereador Luiz Augusto Louzeiro da Cunha/ Convocação para Sessão Extraordinária em 16/03/2023</t>
   </si>
   <si>
     <t>1059</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1059/memo_o_009-2023.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1059/memo_o_009-2023.pdf</t>
   </si>
   <si>
     <t>Ao Exmo. Sr. Vereador Eduardo da Cunha Lobato/ Convocação para Sessão Extraordinária em 16/03/2023</t>
   </si>
   <si>
     <t>1060</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1060/memo_o_010-2023.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1060/memo_o_010-2023.pdf</t>
   </si>
   <si>
     <t>Ao Exmo. Sr. Vereador Robério Freitas Lustosa/ Convocação para Sessão Extraordinária em 16/03/2023</t>
   </si>
   <si>
     <t>1032</t>
   </si>
   <si>
     <t>OFGAB</t>
   </si>
   <si>
     <t>Ofício gabinete legislativo</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1032/oficio_no_01_2023-paulo_henrique_dourado.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1032/oficio_no_01_2023-paulo_henrique_dourado.pdf</t>
   </si>
   <si>
     <t>Solicitação de limpeza, capina e roço em ruas do bairro Aeroporto I e II e Morada do Sol.</t>
   </si>
   <si>
     <t>1199</t>
   </si>
   <si>
     <t>EP</t>
   </si>
   <si>
     <t>Emenda Impositiva</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1199/emenda_impositiva_no_1_de_2023-_naira_nogueira.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1199/emenda_impositiva_no_1_de_2023-_naira_nogueira.pdf</t>
   </si>
   <si>
     <t>Ao projeto de lei nº 013/2023 que dispõe sobre a Lei Orçamentária Anual 2024 e dá outras providências</t>
   </si>
   <si>
     <t>1200</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1200/emenda_impositiva_no_2_de_2023-_roberio_cabelereiro.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1200/emenda_impositiva_no_2_de_2023-_roberio_cabelereiro.pdf</t>
   </si>
   <si>
     <t>1201</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1201/emenda_impositiva_no_3_de_2023-_adelia_corado.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1201/emenda_impositiva_no_3_de_2023-_adelia_corado.pdf</t>
   </si>
   <si>
     <t>1202</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1202/emenda_impositiva_no_4_de_2023-_paulo_henrique.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1202/emenda_impositiva_no_4_de_2023-_paulo_henrique.pdf</t>
   </si>
   <si>
     <t>1203</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1203/emenda_impositiva_no_5_de_2023-_gilmario_lustosa.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1203/emenda_impositiva_no_5_de_2023-_gilmario_lustosa.pdf</t>
   </si>
   <si>
     <t>1204</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1204/emenda_impositiva_no_6_de_2023-_gustavo_lemos.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1204/emenda_impositiva_no_6_de_2023-_gustavo_lemos.pdf</t>
   </si>
   <si>
     <t>1205</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1205/emenda_impositiva_no_7_de_2023-_cristovam_neto.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1205/emenda_impositiva_no_7_de_2023-_cristovam_neto.pdf</t>
   </si>
   <si>
     <t>1206</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1206/emenda_impositiva_no_8_de_2023-_eduardo_lobato.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1206/emenda_impositiva_no_8_de_2023-_eduardo_lobato.pdf</t>
   </si>
   <si>
     <t>1207</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1207/emenda_impositiva_no_9_de_2023-_gutao.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1207/emenda_impositiva_no_9_de_2023-_gutao.pdf</t>
   </si>
   <si>
     <t>1208</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1208/emenda_impositiva_no_10_de_2023-_luiz_augsuto.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1208/emenda_impositiva_no_10_de_2023-_luiz_augsuto.pdf</t>
   </si>
   <si>
     <t>1209</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1209/emenda_impositiva_no_11_de_2023-_salmeron_filho.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1209/emenda_impositiva_no_11_de_2023-_salmeron_filho.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -2553,67 +2553,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1128/projeto_de_decreto_legislativo_no_002_de_2023-_naira_nogueira.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1141/projeto_decreto_legislativo_no_003__de_2023-_luiz_augusto.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1154/projeto_de_decreto_legislativo_no_5_de_2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1142/projeto_de_lei_no_006_dispensa_de_itbi_pmcmv-_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1221/projeto_de_lei_no_13_de_2023-_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1213/projeto_de_lei_no_15_de_2023-_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1212/projeto_de_lei_no_16_de_2023-_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1047/mocao_no_001-2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1048/mocao_no_002-2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1049/mocao_no_003-2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1214/mocao_no_7_de_2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1215/mocao_no_8_de_2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1198/mocao_no_9_de_2023-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1125/requerimento_no_002_de_2023-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1140/requerimento_no_004_de_2023-_paulo_henrique_dourado_e_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1216/requerimento_no_006_de_2023-paulo_henrique_dourado_e_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1035/indicacao_no_1_de_2023-_adenio_azevedo.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1036/indicacao_no_2_de_2023-_adenio_azevedo.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1037/indicacao_no_3_de_2023-adenio_azevedo.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1038/indicacao_no_4_de_2023-_adenio_azevedo.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1039/indicacao_no_5_de_2023-_adenio_azevedo.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1040/indicacao_no_6_de_2023-_adenio_azevedo.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1041/indicacao_no_7_de_2023-paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1042/indicacao_no_8_de_2023-paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1046/indicacao_no_9_de_2023-paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1043/indicacao_no_10_de_2023-paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1063/indicacao_no_11_de_2023-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1064/indicacao_no_12_de_2023-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1065/indicacao_no_13_de_2023-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1066/indicacao_no_15_de_2023-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1068/indicacao_no_17_de_2023-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1069/indicacao_no_18_de_2023-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1070/indicacao_no_19_de_2023-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1071/indicacao_no_20_de_2023-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1072/indicacao_no_21_de_2023-_naira_nogueira_e_cristovam_neto.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1073/indicacao_no_22_de_2023-_naira_nogueira_e_cristovam_neto.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1074/indicacao_no_23_de_2023-_gutao.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1075/indicacao_no_24_de_2023-_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1076/indicacao_no_25_de_2023-_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1077/indicacao_no_26_de_2023-_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1078/indicacao_no_27_de_2023-_gilmario_lustosa_e_gutao.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1079/indicacao_no_28_de_2023-_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1080/indicacao_no_29_de_2023-_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1081/indicacao_no_30_de_2023-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1082/indicacao_no_31_de_2023-_cristovam_neto.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1084/indicacao_no_33_de_2023-_roberio_cabeleireiro.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1085/indicacao_no_34_de_2023-_roberio_cabeleireiro.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1087/indicacao_no_36_de_2023-_roberio_cabeleireiro.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1088/indicacao_no_37_de_2023-_roberio_cabeleireiro.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1089/indicacao_no_38_de_2023-_roberio_cabeleireiro.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1090/indicacao_no_39_de_2023-_roberio_cabeleireiro.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1091/indicacao_no_40_de_2023-_roberio_cabeleireiro.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1092/indicacao_no_41_de_2023-_roberio_cabeleireiro.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1094/indicacao_no_43_de_2023-_adelia_corado.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1095/indicacao_no_44_de_2023-_adelia_corado.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1096/indicacao_no_47_de_2023-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1103/indicacao_no_48_de_2023-_salmeron_filho.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1104/indicacao_no_49_de_2023-_salmeron_filho.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1105/indicacao_no_50_de_2023-_salmeron_filho.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1111/indicacao_no_51_de_2023-_gutao.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1112/indicacao_no_52_de_2023-_gutao.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1106/indicacao_no_53_de_2023-_naira_nogueira.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1113/indicacao_no_54_de_2023-_roberio_cabeleireiro.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1114/indicacao_no_56_de_2023-_roberio_cabeleireiro.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1115/indicacao_no_57_de_2023-_roberio_cabeleireiro.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1116/indicacao_no_58_de_2023-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1117/indicacao_no_59_de_2023-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1107/indicacao_no_60_de_2023-_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1108/indicacao_no_61_de_2023-_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1109/indicacao_no_62_de_2023-_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1110/indicacao_no_63_de_2023-_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1097/indicacao_no_71_de_2023-_roberio_cabeleireiro.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1098/indicacao_no_72_de_2023-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1099/indicacao_no_73_de_2023-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1100/indicacao_no_74_de_2023-_cristovam_neto.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1101/indicacao_no_75_de_2023-_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1102/indicacao_no_77_de_2023-_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1136/indicacao_no_78_de_2023-paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1137/indicacao_no_79_de_2023-paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1138/indicacao_no_80_de_2023-paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1139/indicacao_no_81_de_2023-paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1134/indicacao_no_82_de_2023-_gustavo_lemos.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1135/indicacao_no_83_de_2023-_gustavo_lemos.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1118/indicacao_no_84_de_2023-_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1119/indicacao_no_85_de_2023-_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1120/indicacao_no_86_de_2023-_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1121/indicacao_no_87_de_2023-_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1124/indicacao_no_88_de_2023-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1122/indicacao_no_91_de_2023-paulo_henrique_naira_nogueira_cristovam_e_gilmario.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1123/indicacao_no_92_de_2023-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1129/indicacao_no_93_de_2023-_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1130/indicacao_no_94_de_2023-_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1131/indicacao_no_95_de_2023-_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1132/indicacao_no_100_de_2023-_gustavo_lemos.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1133/indicacao_no_101_de_2023-paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1144/indicacao_no_103_de_2023-_roberio_cabeleleiro_e_cristovam_neto.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1143/indicacao_no_104_de_2023-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1151/indicacao_no_105_de_2023-_roberio_cabelereiro.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1145/indicacao_no_106_de_2023-_cristovam_neto.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1146/indicacao_no_107_de_2023-_cristovam_neto.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1147/indicacao_no_108_de_2023-_cristovam_neto.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1148/indicacao_no_109_de_2023-_gustavo_lemos.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1149/indicacao_no_110_de_2023-_gustavo_lemos.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1168/indicacao_no_111_de_2023-_gutao.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1166/indicacao_no_112_de_2023-_gustavo_lemos.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1169/indicacao_no_113_de_2023-_eduardo_lobato.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1170/indicacao_no_114_de_2023-_eduardo_lobato.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1171/indicacao_no_115_de_2023-_eduardo_lobato.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1167/indicacao_no_116_de_2023-_gustavo_lemos.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1172/indicacao_no_117_de_2023-_gustavo_lemos_e_naira_nogueira.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1173/indicacao_no_118_de_2023-_gustavo_lemos_e_naira_nogueira.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1174/indicacao_no_119_de_2023-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1175/indicacao_no_120_de_2023-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1176/indicacao_no_121_de_2023-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1178/indicacao_no_122_de_2023-_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1179/indicacao_no_123_de_2023-_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1180/indicacao_no_124_de_2023-_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1177/indicacao_no_122_de_2023-_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1181/indicacao_no_126_de_2023-_gustavo_lemos.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1182/indicacao_no_127_de_2023-_gustavo_lemos.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1183/indicacao_no_129_de_2023-_gutao.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1184/indicacao_no_130_de_2023-_gutao.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1185/indicacao_no_131_de_2023-_gutao.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1186/indicacao_no_132_de_2023-_gutao.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1161/indicacao_no_136_de_2023-_gustavo_lemos.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1162/indicacao_no_137_de_2023-_gustavo_lemos.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1164/indicacao_no_138_de_2023-_naira_nogueira.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1165/indicacao_no_139_de_2023-_naira_nogueira.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1163/indicacao_no_140_de_2023-_gutao.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1156/indicacao_no_141_de_2023-_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1157/indicacao_no_142_de_2023-_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1158/indicacao_no_143_de_2023-_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1159/indicacao_no_144_de_2023-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1160/indicacao_no_145_de_2023-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1219/indicacao_no_146_de_2023-_roberio_cabelereiro.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1218/indicacao_no_147_de_2023-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1220/indicacao_no_148_de_2023-_eduardo_lobato.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1188/indicacao_no_149_de_2023-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1189/indicacao_no150_de_2023-_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1190/indicacao_no151_de_2023-_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1191/indicacao_no152_de_2023-_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1192/indicacao_no153_de_2023-_naira_nogueira.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1193/indicacao_no_154_de_2023-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1217/indicacao_no_158_de_2023-_adelia_corado.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1033/oficio_no_5_de_2023-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1034/oficio_no_6_de_2023-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1045/oficio_no_7_de_2023-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1044/oficio_no_8_de_2023-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1061/oficio_no_13_de_2023-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1062/oficio_no_14_de_2023-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1155/oficio_no_18_de_2023-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1194/oficio_no_23_de_2023-_paulo_henrique_e_luiz_augusto.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1195/oficio_no_24_de_2023-_paulo_henrique_e_luiz_augusto.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1187/oficio_no_128_de_2023-_salmeron_filho.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1126/projeto_de_lei_legislativo_no_001_de_2023-_gutao.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1127/projeto_de_lei_legislativo_no_002_de_2023-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1152/projeto_de_lei_no_003_2023-_gutao.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1153/projeto_e_lei_no_004_2023-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1211/projeto_de_lei_no_9_de_2023-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1051/memo_o_001-2023.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1052/memo_o_002-2023.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1053/memo_o_003-2023.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1054/memo_o_004-2023.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1055/memo_o_005-2023.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1056/memo_o_006-2023.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1057/memo_o_007-2023.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1058/memo_o_008-2023.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1059/memo_o_009-2023.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1060/memo_o_010-2023.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1032/oficio_no_01_2023-paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1199/emenda_impositiva_no_1_de_2023-_naira_nogueira.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1200/emenda_impositiva_no_2_de_2023-_roberio_cabelereiro.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1201/emenda_impositiva_no_3_de_2023-_adelia_corado.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1202/emenda_impositiva_no_4_de_2023-_paulo_henrique.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1203/emenda_impositiva_no_5_de_2023-_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1204/emenda_impositiva_no_6_de_2023-_gustavo_lemos.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1205/emenda_impositiva_no_7_de_2023-_cristovam_neto.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1206/emenda_impositiva_no_8_de_2023-_eduardo_lobato.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1207/emenda_impositiva_no_9_de_2023-_gutao.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1208/emenda_impositiva_no_10_de_2023-_luiz_augsuto.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1209/emenda_impositiva_no_11_de_2023-_salmeron_filho.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1128/projeto_de_decreto_legislativo_no_002_de_2023-_naira_nogueira.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1141/projeto_decreto_legislativo_no_003__de_2023-_luiz_augusto.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1154/projeto_de_decreto_legislativo_no_5_de_2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1142/projeto_de_lei_no_006_dispensa_de_itbi_pmcmv-_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1221/projeto_de_lei_no_13_de_2023-_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1213/projeto_de_lei_no_15_de_2023-_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1212/projeto_de_lei_no_16_de_2023-_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1047/mocao_no_001-2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1048/mocao_no_002-2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1049/mocao_no_003-2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1214/mocao_no_7_de_2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1215/mocao_no_8_de_2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1198/mocao_no_9_de_2023-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1125/requerimento_no_002_de_2023-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1140/requerimento_no_004_de_2023-_paulo_henrique_dourado_e_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1216/requerimento_no_006_de_2023-paulo_henrique_dourado_e_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1035/indicacao_no_1_de_2023-_adenio_azevedo.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1036/indicacao_no_2_de_2023-_adenio_azevedo.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1037/indicacao_no_3_de_2023-adenio_azevedo.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1038/indicacao_no_4_de_2023-_adenio_azevedo.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1039/indicacao_no_5_de_2023-_adenio_azevedo.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1040/indicacao_no_6_de_2023-_adenio_azevedo.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1041/indicacao_no_7_de_2023-paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1042/indicacao_no_8_de_2023-paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1046/indicacao_no_9_de_2023-paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1043/indicacao_no_10_de_2023-paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1063/indicacao_no_11_de_2023-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1064/indicacao_no_12_de_2023-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1065/indicacao_no_13_de_2023-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1066/indicacao_no_15_de_2023-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1068/indicacao_no_17_de_2023-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1069/indicacao_no_18_de_2023-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1070/indicacao_no_19_de_2023-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1071/indicacao_no_20_de_2023-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1072/indicacao_no_21_de_2023-_naira_nogueira_e_cristovam_neto.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1073/indicacao_no_22_de_2023-_naira_nogueira_e_cristovam_neto.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1074/indicacao_no_23_de_2023-_gutao.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1075/indicacao_no_24_de_2023-_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1076/indicacao_no_25_de_2023-_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1077/indicacao_no_26_de_2023-_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1078/indicacao_no_27_de_2023-_gilmario_lustosa_e_gutao.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1079/indicacao_no_28_de_2023-_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1080/indicacao_no_29_de_2023-_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1081/indicacao_no_30_de_2023-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1082/indicacao_no_31_de_2023-_cristovam_neto.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1084/indicacao_no_33_de_2023-_roberio_cabeleireiro.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1085/indicacao_no_34_de_2023-_roberio_cabeleireiro.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1087/indicacao_no_36_de_2023-_roberio_cabeleireiro.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1088/indicacao_no_37_de_2023-_roberio_cabeleireiro.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1089/indicacao_no_38_de_2023-_roberio_cabeleireiro.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1090/indicacao_no_39_de_2023-_roberio_cabeleireiro.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1091/indicacao_no_40_de_2023-_roberio_cabeleireiro.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1092/indicacao_no_41_de_2023-_roberio_cabeleireiro.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1094/indicacao_no_43_de_2023-_adelia_corado.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1095/indicacao_no_44_de_2023-_adelia_corado.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1096/indicacao_no_47_de_2023-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1103/indicacao_no_48_de_2023-_salmeron_filho.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1104/indicacao_no_49_de_2023-_salmeron_filho.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1105/indicacao_no_50_de_2023-_salmeron_filho.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1111/indicacao_no_51_de_2023-_gutao.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1112/indicacao_no_52_de_2023-_gutao.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1106/indicacao_no_53_de_2023-_naira_nogueira.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1113/indicacao_no_54_de_2023-_roberio_cabeleireiro.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1114/indicacao_no_56_de_2023-_roberio_cabeleireiro.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1115/indicacao_no_57_de_2023-_roberio_cabeleireiro.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1116/indicacao_no_58_de_2023-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1117/indicacao_no_59_de_2023-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1107/indicacao_no_60_de_2023-_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1108/indicacao_no_61_de_2023-_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1109/indicacao_no_62_de_2023-_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1110/indicacao_no_63_de_2023-_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1097/indicacao_no_71_de_2023-_roberio_cabeleireiro.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1098/indicacao_no_72_de_2023-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1099/indicacao_no_73_de_2023-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1100/indicacao_no_74_de_2023-_cristovam_neto.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1101/indicacao_no_75_de_2023-_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1102/indicacao_no_77_de_2023-_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1136/indicacao_no_78_de_2023-paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1137/indicacao_no_79_de_2023-paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1138/indicacao_no_80_de_2023-paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1139/indicacao_no_81_de_2023-paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1134/indicacao_no_82_de_2023-_gustavo_lemos.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1135/indicacao_no_83_de_2023-_gustavo_lemos.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1118/indicacao_no_84_de_2023-_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1119/indicacao_no_85_de_2023-_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1120/indicacao_no_86_de_2023-_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1121/indicacao_no_87_de_2023-_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1124/indicacao_no_88_de_2023-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1122/indicacao_no_91_de_2023-paulo_henrique_naira_nogueira_cristovam_e_gilmario.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1123/indicacao_no_92_de_2023-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1129/indicacao_no_93_de_2023-_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1130/indicacao_no_94_de_2023-_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1131/indicacao_no_95_de_2023-_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1132/indicacao_no_100_de_2023-_gustavo_lemos.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1133/indicacao_no_101_de_2023-paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1144/indicacao_no_103_de_2023-_roberio_cabeleleiro_e_cristovam_neto.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1143/indicacao_no_104_de_2023-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1151/indicacao_no_105_de_2023-_roberio_cabelereiro.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1145/indicacao_no_106_de_2023-_cristovam_neto.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1146/indicacao_no_107_de_2023-_cristovam_neto.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1147/indicacao_no_108_de_2023-_cristovam_neto.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1148/indicacao_no_109_de_2023-_gustavo_lemos.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1149/indicacao_no_110_de_2023-_gustavo_lemos.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1168/indicacao_no_111_de_2023-_gutao.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1166/indicacao_no_112_de_2023-_gustavo_lemos.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1169/indicacao_no_113_de_2023-_eduardo_lobato.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1170/indicacao_no_114_de_2023-_eduardo_lobato.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1171/indicacao_no_115_de_2023-_eduardo_lobato.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1167/indicacao_no_116_de_2023-_gustavo_lemos.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1172/indicacao_no_117_de_2023-_gustavo_lemos_e_naira_nogueira.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1173/indicacao_no_118_de_2023-_gustavo_lemos_e_naira_nogueira.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1174/indicacao_no_119_de_2023-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1175/indicacao_no_120_de_2023-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1176/indicacao_no_121_de_2023-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1178/indicacao_no_122_de_2023-_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1179/indicacao_no_123_de_2023-_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1180/indicacao_no_124_de_2023-_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1177/indicacao_no_122_de_2023-_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1181/indicacao_no_126_de_2023-_gustavo_lemos.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1182/indicacao_no_127_de_2023-_gustavo_lemos.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1183/indicacao_no_129_de_2023-_gutao.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1184/indicacao_no_130_de_2023-_gutao.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1185/indicacao_no_131_de_2023-_gutao.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1186/indicacao_no_132_de_2023-_gutao.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1161/indicacao_no_136_de_2023-_gustavo_lemos.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1162/indicacao_no_137_de_2023-_gustavo_lemos.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1164/indicacao_no_138_de_2023-_naira_nogueira.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1165/indicacao_no_139_de_2023-_naira_nogueira.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1163/indicacao_no_140_de_2023-_gutao.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1156/indicacao_no_141_de_2023-_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1157/indicacao_no_142_de_2023-_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1158/indicacao_no_143_de_2023-_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1159/indicacao_no_144_de_2023-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1160/indicacao_no_145_de_2023-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1219/indicacao_no_146_de_2023-_roberio_cabelereiro.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1218/indicacao_no_147_de_2023-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1220/indicacao_no_148_de_2023-_eduardo_lobato.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1188/indicacao_no_149_de_2023-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1189/indicacao_no150_de_2023-_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1190/indicacao_no151_de_2023-_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1191/indicacao_no152_de_2023-_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1192/indicacao_no153_de_2023-_naira_nogueira.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1193/indicacao_no_154_de_2023-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1217/indicacao_no_158_de_2023-_adelia_corado.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1033/oficio_no_5_de_2023-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1034/oficio_no_6_de_2023-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1045/oficio_no_7_de_2023-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1044/oficio_no_8_de_2023-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1061/oficio_no_13_de_2023-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1062/oficio_no_14_de_2023-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1155/oficio_no_18_de_2023-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1194/oficio_no_23_de_2023-_paulo_henrique_e_luiz_augusto.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1195/oficio_no_24_de_2023-_paulo_henrique_e_luiz_augusto.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1187/oficio_no_128_de_2023-_salmeron_filho.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1126/projeto_de_lei_legislativo_no_001_de_2023-_gutao.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1127/projeto_de_lei_legislativo_no_002_de_2023-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1152/projeto_de_lei_no_003_2023-_gutao.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1153/projeto_e_lei_no_004_2023-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1211/projeto_de_lei_no_9_de_2023-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1051/memo_o_001-2023.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1052/memo_o_002-2023.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1053/memo_o_003-2023.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1054/memo_o_004-2023.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1055/memo_o_005-2023.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1056/memo_o_006-2023.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1057/memo_o_007-2023.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1058/memo_o_008-2023.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1059/memo_o_009-2023.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1060/memo_o_010-2023.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1032/oficio_no_01_2023-paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1199/emenda_impositiva_no_1_de_2023-_naira_nogueira.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1200/emenda_impositiva_no_2_de_2023-_roberio_cabelereiro.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1201/emenda_impositiva_no_3_de_2023-_adelia_corado.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1202/emenda_impositiva_no_4_de_2023-_paulo_henrique.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1203/emenda_impositiva_no_5_de_2023-_gilmario_lustosa.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1204/emenda_impositiva_no_6_de_2023-_gustavo_lemos.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1205/emenda_impositiva_no_7_de_2023-_cristovam_neto.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1206/emenda_impositiva_no_8_de_2023-_eduardo_lobato.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1207/emenda_impositiva_no_9_de_2023-_gutao.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1208/emenda_impositiva_no_10_de_2023-_luiz_augsuto.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2023/1209/emenda_impositiva_no_11_de_2023-_salmeron_filho.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H189"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="41.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="67.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="147.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="146.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>