--- v0 (2025-10-09)
+++ v1 (2026-04-17)
@@ -54,1355 +54,1355 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1284</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Salmeron Filho, Adélia Corado, Adênio Azevedo, Cristovam Neto, Eduardo Lobato, Gilmário Lustosa, Gustavo Lemos, Luiz Augusto, Naira Nogueira, Paulo Henrique Dourado, Robério Cabeleireiro</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1284/projeto_de_decreto_legislativo_no_01_de_2024.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1284/projeto_de_decreto_legislativo_no_01_de_2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de Título de Cidadão Correntino e dá outras providências.</t>
   </si>
   <si>
     <t>1301</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>PLOEM</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária Executivo Municipal</t>
   </si>
   <si>
     <t>Murilo Mascarenhas</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1301/projeto_de_lei_o_04_2024-_executivo_municipal.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1301/projeto_de_lei_o_04_2024-_executivo_municipal.pdf</t>
   </si>
   <si>
     <t>Estabelece normas para instalação, licenciamento e funcionamento de atividades econômicas no município de Corrente.</t>
   </si>
   <si>
     <t>1289</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento Legislativo</t>
   </si>
   <si>
     <t>Paulo Henrique Dourado, Gilmário Lustosa, Luiz Augusto, Naira Nogueira</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1289/requerimento_no_01_de_2024.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1289/requerimento_no_01_de_2024.pdf</t>
   </si>
   <si>
     <t>Os vereadores que a este subscrevem, nos termos regimentais vigentes, veem na forma regimental REQUERER de Vossa Excelência que esta Casa realize uma Sessão Solene no dia 01.03.2024 às 9h para homenagear a Igreja Shekinah pelos 20 anos de existência no nosso município.</t>
   </si>
   <si>
     <t>1321</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Luiz Augusto</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/</t>
+    <t>http://sapl.corrente.pi.leg.br/media/</t>
   </si>
   <si>
     <t>REQUERER, após ouvido o Plenário, seja encaminhado esse requerimento ao SECRETÁRIO DE PLANEJAMENTO DO ESTADO DO PIAUÍ, Dr. WASHIGTON BONFIM, solicitando a Inclusão do Município de Corrente no MECANISMO PARTICIPATIVO OPA- ORÇAMENTO PARTICIPATIVO DO GOVERNO DO ESTADO-PI; PARA O EXERCICIO DE 2024 E 2025;.</t>
   </si>
   <si>
     <t>1303</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1303/requerimento_no_08_de_2024.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1303/requerimento_no_08_de_2024.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado requerimento ao secretário de Desenvolvimento Rural, para que informa a essa casa sobre o funcionamento do MATADOURO, do município de Corrente.</t>
   </si>
   <si>
     <t>1252</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Cristovam Neto, Robério Cabeleireiro</t>
   </si>
   <si>
     <t>Que seja	feita	a reposição de	lâmpadas	nas localidades BURITIZINHO	e CANABRAVA, região de SANTA MARTA.</t>
   </si>
   <si>
     <t>1253</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1253/indicacao_no_02_de_2024.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1253/indicacao_no_02_de_2024.pdf</t>
   </si>
   <si>
     <t>Que seja feito o calçamento na Barra da Santa Marta, nos dois sentidos, próximo à BR, 135.</t>
   </si>
   <si>
     <t>1254</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1254/indicacao_no_03_de_2024.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1254/indicacao_no_03_de_2024.pdf</t>
   </si>
   <si>
     <t>Que seja feita a perfuração de um poço artesiano próximo ao Posto de Saúde da Localidade Santa Marta, suprindo assim a demanda de abastecimento no entorno, atendendo aproximadamernte 170 famílias.</t>
   </si>
   <si>
     <t>1255</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1255/indicacao_no_04_de_2024.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1255/indicacao_no_04_de_2024.pdf</t>
   </si>
   <si>
     <t>Que seja feita a iluminação pública, colocando suporte para lâmpadas nos postes para região da Santa Marta, localidade Beco.</t>
   </si>
   <si>
     <t>1256</t>
   </si>
   <si>
     <t>Robério Cabeleireiro, Cristovam Neto</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1256/indicacao_no_05_de_2024.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1256/indicacao_no_05_de_2024.pdf</t>
   </si>
   <si>
     <t>Que seja feita a recuperação da estrada vicinal das Localidades:_x000D_
 »	Buritizinho;_x000D_
 •	Cana Brava;_x000D_
 •	Timbós;_x000D_
 »	Pastores dá escola em direção a localidade Curralinho;_x000D_
 •	Da Igreja (Pastores) em direção a localidade Boqueirão região da SANTA MARTA.</t>
   </si>
   <si>
     <t>1257</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1257/indicacao_no_06_de_2024.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1257/indicacao_no_06_de_2024.pdf</t>
   </si>
   <si>
     <t>Que sejam construídas passagens molhadas na estrada vicinal ao Boqueirão do Riacho Grande.</t>
   </si>
   <si>
     <t>1264</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1264/indicacao_no_07_de_2024.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1264/indicacao_no_07_de_2024.pdf</t>
   </si>
   <si>
     <t>Que sejam adquiridos fardamentos novos para serem distribuído aos alunos da Rede Pública Municipal de Educação.</t>
   </si>
   <si>
     <t>1258</t>
   </si>
   <si>
     <t>Paulo Henrique Dourado</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1258/indicacao_no_08_de_2024.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1258/indicacao_no_08_de_2024.pdf</t>
   </si>
   <si>
     <t>Que seja feito limpeza e OPERAÇÃO tapa buracos em todas as ruas no bairro Morada do Sol.</t>
   </si>
   <si>
     <t>1259</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1259/indicacao_no_09_de_2024.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1259/indicacao_no_09_de_2024.pdf</t>
   </si>
   <si>
     <t>Que seja feito um mutirão de limpeza pública, focado em lotes vazios com pontos de recolhimento de utensílios que possa atrair vetores de doenças como a dengue.</t>
   </si>
   <si>
     <t>1260</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1260/indicacao_no_10_de_2024.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1260/indicacao_no_10_de_2024.pdf</t>
   </si>
   <si>
     <t>Que seja regulamentado através de Decreto Municipal com Base no Plano Diretor Municipal e Código de Posturas, prazo para proprietários fazerem a limpeza de lotes baldios na área urbana de Corrente, tendo em vista o período chuvoso, e o acumulo de águas e proliferação de insetos nessas áreas.</t>
   </si>
   <si>
     <t>1261</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1261/indicacao_no_11_de_2024.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1261/indicacao_no_11_de_2024.pdf</t>
   </si>
   <si>
     <t>Que seja feita a passagem molhada na localidade Araçá do Meio (Riacho dos Baianos).</t>
   </si>
   <si>
     <t>1262</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1262/indicacao_no_12_de_2024.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1262/indicacao_no_12_de_2024.pdf</t>
   </si>
   <si>
     <t>Que	seja feita a Limpeza com capina e roço dos canteiros das Vias Públicas e_x000D_
 OPERAÇÃO tapa buracos em todas as ruas do Bairros:_x000D_
 _x000D_
 •	Aeroporto I_x000D_
 •	Aeroporto ll</t>
   </si>
   <si>
     <t>1263</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1263/indicacao_no_13_de_2024.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1263/indicacao_no_13_de_2024.pdf</t>
   </si>
   <si>
     <t>Que seja dado celeridade na conclusão da obra da UBS do Bairro Aeroporto.</t>
   </si>
   <si>
     <t>1242</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Cristovam Neto, Eduardo Lobato</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1242/indicacao_no_15_de_2024.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1242/indicacao_no_15_de_2024.pdf</t>
   </si>
   <si>
     <t>Que seja feita a limpeza geral no cemitério local de Corrente, com capina e roço, assim conto a limpeza de recipientes que possam acumular água naquele local.</t>
   </si>
   <si>
     <t>1243</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Cristovam Neto</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1243/indicacao_no_16_de_2024.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1243/indicacao_no_16_de_2024.pdf</t>
   </si>
   <si>
     <t>Que seja feita a limpeza e roço da Praça Cantídio Ferreira Maciel no Bairro Sincerino.</t>
   </si>
   <si>
     <t>1244</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1244/indicacao_no_17_de_2024.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1244/indicacao_no_17_de_2024.pdf</t>
   </si>
   <si>
     <t>Que seja feita a limpeza e roço da Praça Padre Elizeu Cavalcante próximo ao SAMU.</t>
   </si>
   <si>
     <t>1245</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1245/indicacao_no_18_de_2024.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1245/indicacao_no_18_de_2024.pdf</t>
   </si>
   <si>
     <t>Que seja construída uma praça pública em frente ao Colégio Santa Luzia na Santa Marta.</t>
   </si>
   <si>
     <t>1246</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1246/indicacao_no_19_de_2024.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1246/indicacao_no_19_de_2024.pdf</t>
   </si>
   <si>
     <t>Que seja feita a reposição de 1 impadas para iluminação pública na localidade Santa Luzia povoado de Santa Marta.</t>
   </si>
   <si>
     <t>1247</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Adélia Corado</t>
   </si>
   <si>
     <t>Que seja feita construída uma Academia de Saúde na localidade Caxingó.</t>
   </si>
   <si>
     <t>1248</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1248/indicacao_no_21_de_2024.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1248/indicacao_no_21_de_2024.pdf</t>
   </si>
   <si>
     <t>Que seja feita construída uma Academia de Saúde na localidade Fazenda de Cima.</t>
   </si>
   <si>
     <t>1249</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Adênio Azevedo</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1249/indicacao_no_22_de_2024.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1249/indicacao_no_22_de_2024.pdf</t>
   </si>
   <si>
     <t>Que seja feita a pavimentação do canteiro	da Avenida Adolf John Terry, com acessibilidade.</t>
   </si>
   <si>
     <t>1250</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Que seja feita a recuperação da estrada do Capão.</t>
   </si>
   <si>
     <t>1251</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1251/indicacao_no_24_de_2024.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1251/indicacao_no_24_de_2024.pdf</t>
   </si>
   <si>
     <t>Que seja feita a recuperação da rua Maria Miluca e a esquina da Rua Juliet Barlou, acúmulo de agua causando mal cheiro.</t>
   </si>
   <si>
     <t>1267</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1267/indicacao_no_25_de_2024.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1267/indicacao_no_25_de_2024.pdf</t>
   </si>
   <si>
     <t>Que seja feita a recuperação da estrada do Boqueirão do Riacho Grande.</t>
   </si>
   <si>
     <t>1270</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1270/indicacaono_26_de_2024.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1270/indicacaono_26_de_2024.pdf</t>
   </si>
   <si>
     <t>Que seja feito a operação tapa buracos no Bairro Isabela.</t>
   </si>
   <si>
     <t>1271</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1271/indicacaono_27_de_2024.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1271/indicacaono_27_de_2024.pdf</t>
   </si>
   <si>
     <t>Que seja feito a pavimentação da Rua Milton Coelho no Bairro Nova Corrente.</t>
   </si>
   <si>
     <t>1272</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1272/indicacaono_28_de_2024.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1272/indicacaono_28_de_2024.pdf</t>
   </si>
   <si>
     <t>Que seja feita a reforma da UBS da localidade Pedra Furada.</t>
   </si>
   <si>
     <t>1273</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1273/indicacaono_29_de_2024.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1273/indicacaono_29_de_2024.pdf</t>
   </si>
   <si>
     <t>Que seja concluída a Quadra poliesportiva do Bairro Morro do Pequi.</t>
   </si>
   <si>
     <t>1274</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1274/indicacao_no_30_de_2024.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1274/indicacao_no_30_de_2024.pdf</t>
   </si>
   <si>
     <t>Que seja feito polimento conforme o projeto de execução de reforma da Escola Orley Cavalcanti no Bairro Aeroporto.</t>
   </si>
   <si>
     <t>1265</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1265/indicacao_no_31_de_2024.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1265/indicacao_no_31_de_2024.pdf</t>
   </si>
   <si>
     <t>Que seja feita a conclusão da ponte do Itaji e Limoeiro de acordo o Projeto de execução das referidas obras.</t>
   </si>
   <si>
     <t>1275</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1275/indicacao_no_32_de_2024.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1275/indicacao_no_32_de_2024.pdf</t>
   </si>
   <si>
     <t>Que seja feito a reforma e modernização da academia de saúde do bairro Aeroporto. que está abandonada há muito tempo. localizada ao lado do campo Society Otácilio Horácio Reis.</t>
   </si>
   <si>
     <t>1266</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1266/indicacao_no_33_de_2024.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1266/indicacao_no_33_de_2024.pdf</t>
   </si>
   <si>
     <t>Que seja colocado carro fumacê nas ruas para evitar o mosquito da dengue.</t>
   </si>
   <si>
     <t>1276</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1276/indicacao_no_34_de_2024.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1276/indicacao_no_34_de_2024.pdf</t>
   </si>
   <si>
     <t>Que seja feito a pavimentação da rua que dá acesso a Creche tia Luizinha no Bairro Aeroporto.</t>
   </si>
   <si>
     <t>1277</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>Que seja feito a aquisição e distribuição de medicamentos da atenção básica da saúde.</t>
   </si>
   <si>
     <t>1278</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1278/indicacao_no_36_de_2024.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1278/indicacao_no_36_de_2024.pdf</t>
   </si>
   <si>
     <t>Que seja feita a limpeza da Rua Antônio Jobim acumúlo de água e mato.</t>
   </si>
   <si>
     <t>1268</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>Salmeron Filho</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1268/indicacao_no_37_de_2024.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1268/indicacao_no_37_de_2024.pdf</t>
   </si>
   <si>
     <t>Que seja feito pela Superintendência de Trânsito e SEM1N FRA a confecção de placas dos logradouros das zonas rurais do município de Corrente, para gale as Placas com os nomes das localidades sejam afixadas na entrada de cada localidade da Grande Região e contendo os nomes e quilometragem das localidades.</t>
   </si>
   <si>
     <t>1269</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1269/indicacao_no_38_de_2024.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1269/indicacao_no_38_de_2024.pdf</t>
   </si>
   <si>
     <t>Que seja feita a limpeza do cemitério da localidade Santa Marta Zona rural de Corrente-PI.</t>
   </si>
   <si>
     <t>1223</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1223/indicacao_no_39_de_2024.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1223/indicacao_no_39_de_2024.pdf</t>
   </si>
   <si>
     <t>Que seja feita operação Tapa Buracos nas ruas do bairro Morro do Pequi, pois estão intrafegáveis.</t>
   </si>
   <si>
     <t>1224</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1224/indicacao_no_40_de_2024.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1224/indicacao_no_40_de_2024.pdf</t>
   </si>
   <si>
     <t>Que seja feita uma ação de limpeza na Rua Joao Pacheco Cavalcante, nas  proximidades da rodoviária.</t>
   </si>
   <si>
     <t>1225</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1225/indicacao_no_41_de_2024.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1225/indicacao_no_41_de_2024.pdf</t>
   </si>
   <si>
     <t>Que seja feita a reforma do prédio da Escola Luiza Edite, para dividir as turmas da Escola Filemon Nogueira, pois as são minúsculas.</t>
   </si>
   <si>
     <t>1226</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1226/indicacao_no_42_de_2024.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1226/indicacao_no_42_de_2024.pdf</t>
   </si>
   <si>
     <t>Que seja feita a construção de Escola pelo PAC, no bairro Nova Corrente.</t>
   </si>
   <si>
     <t>1227</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1227/indicacao_no_43_de_2024.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1227/indicacao_no_43_de_2024.pdf</t>
   </si>
   <si>
     <t>Que possa melhorar iluminação no Estádio Jesy Lemos Paraguassú, pois os atletas reclamam dos horários dos jogos serem realizados às 14:00 horas, pois coloca em risco a saúde física dos mesmos.</t>
   </si>
   <si>
     <t>1228</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1228/indicacao_no_44_de_2024.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1228/indicacao_no_44_de_2024.pdf</t>
   </si>
   <si>
     <t>Arrumar Rua Mascarenhas de Moraes, pois há muitos buracos e um matagal próximo as casas.</t>
   </si>
   <si>
     <t>1229</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1229/indicacao_no_45_de_2024.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1229/indicacao_no_45_de_2024.pdf</t>
   </si>
   <si>
     <t>Que seja recuperada a estrada da Caatinga Grande a Certeza.</t>
   </si>
   <si>
     <t>1230</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1230/indicacao_no_46_de_2024.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1230/indicacao_no_46_de_2024.pdf</t>
   </si>
   <si>
     <t>Rua Raimunda Rosa no Bairro Morada do Sol, ao Iado da Panificadora Ideal fazer um trabalho de urgência, pois os moradores estão com dificuldade de sair de casa devido aos buracos.</t>
   </si>
   <si>
     <t>1231</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>Eduardo Lobato</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1231/indicacao_no_47_de_2024.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1231/indicacao_no_47_de_2024.pdf</t>
   </si>
   <si>
     <t>Que seja feita uma Passagem molhada na localidade Barrocão Sussuapara próximo ao senhor Elzo.</t>
   </si>
   <si>
     <t>1232</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1232/indicacao_no_48_de_2024.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1232/indicacao_no_48_de_2024.pdf</t>
   </si>
   <si>
     <t>Que seja feita a recuperação e roçagem da estrada da Celoura, Sussuapara e Barrocão.</t>
   </si>
   <si>
     <t>1233</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1233/indicacao_no_49_de_2024.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1233/indicacao_no_49_de_2024.pdf</t>
   </si>
   <si>
     <t>Que seja feita uma Passagem› Molhada na localidade Serra Dourada.</t>
   </si>
   <si>
     <t>1285</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>Gilmário Lustosa</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1285/indicacao_no_52_de_2024.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1285/indicacao_no_52_de_2024.pdf</t>
   </si>
   <si>
     <t>Que seja feito com urgência a recuperação do poço artesiano do povoado Buriti Grande, pois está com me s 03 meses sem abastecimento.</t>
   </si>
   <si>
     <t>1286</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1286/indicacao_no_53_de_2024.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1286/indicacao_no_53_de_2024.pdf</t>
   </si>
   <si>
     <t>Que seja feito com urgência a recuperação dos trechos críticos que ligam os povoados:_x000D_
 1.	Angical;_x000D_
 2.	Barroca;_x000D_
 3.	Jaqueira;_x000D_
 4.	Bela Vista Il;_x000D_
 5.	Buriti Grande;_x000D_
 6.	Prata;_x000D_
 7.	Aguão e Tatu até a escola do Morro Redondo.</t>
   </si>
   <si>
     <t>1287</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1287/indicacao_no_54_de_2024.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1287/indicacao_no_54_de_2024.pdf</t>
   </si>
   <si>
     <t>Que seja feito canalização das águas pluviais na praça do Povoado Morro Redondo.</t>
   </si>
   <si>
     <t>1288</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>Que seja feita a reforma e limpeza do posto de saúde doa localidade Barreirão na Região do Paraim de Baixo.</t>
   </si>
   <si>
     <t>1234</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>Gilmário Lustosa, Eduardo Lobato</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1234/indicacao_no_56_de_2024.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1234/indicacao_no_56_de_2024.pdf</t>
   </si>
   <si>
     <t>1.	Que seja feito a limpeza do pátio da igreja da Mariana com patrol para as festividade da comunidade;_x000D_
 2.	Que seja feita a iluminação pública do Povoado Mariana e em frente ao pátio da igreja.</t>
   </si>
   <si>
     <t>1235</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1235/indicacao_no_57_de_2024.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1235/indicacao_no_57_de_2024.pdf</t>
   </si>
   <si>
     <t>Que seja recuperada a estrada da Limeira e Angico.</t>
   </si>
   <si>
     <t>1236</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>Robério Cabeleireiro</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1236/indicacao_no_58_de_2024.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1236/indicacao_no_58_de_2024.pdf</t>
   </si>
   <si>
     <t>Que a SEMDER possa recolocar a tampa da caixa d’água (20.0001) .localidade Cana Brava.</t>
   </si>
   <si>
     <t>1237</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1237/indicacao_no_60_de_2024.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1237/indicacao_no_60_de_2024.pdf</t>
   </si>
   <si>
     <t>Que seja feita a reforma com urgência da Praça do Povoado Morro Redondo; que se encontra em situação precária, pois está chegando os festejos da comunidade.</t>
   </si>
   <si>
     <t>1238</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1238/indicacao_no_61_de_2024.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1238/indicacao_no_61_de_2024.pdf</t>
   </si>
   <si>
     <t>Que seja com feito com urgência a recuperação das ruas das casas populares e do bairro Morro do Pequi.</t>
   </si>
   <si>
     <t>1239</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1239/indicacao_no_62_de_2024.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1239/indicacao_no_62_de_2024.pdf</t>
   </si>
   <si>
     <t>Que seja feito com urgência a canalização do leito do Rio Paraim no trecho que liga o povoado Lagoa Grande , pois lá encontra-se um desvio do leito do rio Paraim para dentro da lagoa.</t>
   </si>
   <si>
     <t>1240</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1240/indicacao_no_64_de_2024.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1240/indicacao_no_64_de_2024.pdf</t>
   </si>
   <si>
     <t>1.	Que seja feita a perfuração de poços artesianos nas seguintes localidades:_x000D_
 _x000D_
 •	Localidade Mariana;_x000D_
 •	Localidade Barra da Vereda:</t>
   </si>
   <si>
     <t>1241</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>Cristovam Neto, Naira Nogueira</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1241/indicacao_no_65_de_2024.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1241/indicacao_no_65_de_2024.pdf</t>
   </si>
   <si>
     <t>Que seja feita a  recuperação da estrada das Pedras com cascalho;</t>
   </si>
   <si>
     <t>1304</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>Dionizio Júnior</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1304/indicacao_no_72_de_2024.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1304/indicacao_no_72_de_2024.pdf</t>
   </si>
   <si>
     <t>Que seja construído um campo sintético na Praça Correntino Paranaguá.</t>
   </si>
   <si>
     <t>1305</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1305/indicacao_no_74_de_2024.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1305/indicacao_no_74_de_2024.pdf</t>
   </si>
   <si>
     <t>Que seja feita a iluminação pública na zona rural, Várzea Grande.</t>
   </si>
   <si>
     <t>1306</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1306/indicacao_no_75_de_2024.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1306/indicacao_no_75_de_2024.pdf</t>
   </si>
   <si>
     <t>Que seja feito o estudo de impacto ambiental do lixão e inicie a implantação para o aterro sanitário, tendo em vista a política nacional de resíduos sólidos   que traz prazos a serem cumpridos nesse ano de 2024.</t>
   </si>
   <si>
     <t>1307</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1307/indicacao_no_76_de_2024.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1307/indicacao_no_76_de_2024.pdf</t>
   </si>
   <si>
     <t>Que seja construída uma praça no bairro Aeroporto I, na Rua Duque de Caxias onde tem um espaço que ficaria ótimo para uma obra dessa magnitude.</t>
   </si>
   <si>
     <t>1308</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1308/indicacao_no_77_de_2024.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1308/indicacao_no_77_de_2024.pdf</t>
   </si>
   <si>
     <t>Que seja feito o treinamento da equipe de saúde da família sobre atualizações do pré- natal com especialistas em obstetrícia colocando a educação continuada dos profissionais em pauta.</t>
   </si>
   <si>
     <t>1309</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>Gustavo Lemos</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1309/indicacao_no_78_de_2024.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1309/indicacao_no_78_de_2024.pdf</t>
   </si>
   <si>
     <t>Quem seja feita a pavimentação da Rua filemon Nogueira, Bairro Centro.</t>
   </si>
   <si>
     <t>1310</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1310/indicacao_no_79_de_2024.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1310/indicacao_no_79_de_2024.pdf</t>
   </si>
   <si>
     <t>Que seja feita a pavimentação da Rua Edgar Nogueira, no centro.</t>
   </si>
   <si>
     <t>1311</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1311/indicacao_no_80_de_2024.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1311/indicacao_no_80_de_2024.pdf</t>
   </si>
   <si>
     <t>Que seja feita a pavimentação da Rua dos Estudantes- "Trecho 01, Bairro Centro.</t>
   </si>
   <si>
     <t>1312</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1312/indicacao_no_81_de_2024.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1312/indicacao_no_81_de_2024.pdf</t>
   </si>
   <si>
     <t>Que seja feita a pavimentação da Rua dos Estudantes- Trecho 02, Bairro Centro.</t>
   </si>
   <si>
     <t>1313</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1313/indicacao_no_82_de_2024.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1313/indicacao_no_82_de_2024.pdf</t>
   </si>
   <si>
     <t>Que seja feita a pavimentação da Rua Anísio Gomes, Bairro Projeto Piauí.</t>
   </si>
   <si>
     <t>1314</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1314/indicacao_no_83_de_2024.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1314/indicacao_no_83_de_2024.pdf</t>
   </si>
   <si>
     <t>Que seja feita a pavimentação da Rua Estela Guerra, Bairro Sincerino.</t>
   </si>
   <si>
     <t>1315</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1315/indicacao_no_84_de_2024.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1315/indicacao_no_84_de_2024.pdf</t>
   </si>
   <si>
     <t>Que seja feita a pavimentação da Rua Antônio Rodrigues, Bairro Sincerino.</t>
   </si>
   <si>
     <t>1316</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1316/indicacao_no_85_de_2024.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1316/indicacao_no_85_de_2024.pdf</t>
   </si>
   <si>
     <t>Que seja feita a pavimentação da Rua Juscelino Kubistchek, bairro Primavera.</t>
   </si>
   <si>
     <t>1317</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1317/indicacao_no_86_de_2024.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1317/indicacao_no_86_de_2024.pdf</t>
   </si>
   <si>
     <t>Que seja feita a pavimentação da Rua Castro Alves, bairro Morro do Pequi.</t>
   </si>
   <si>
     <t>1318</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1318/indicacao_no_87_de_2024.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1318/indicacao_no_87_de_2024.pdf</t>
   </si>
   <si>
     <t>Que seja feita a pavimentação da Rua Petrônio Portela, bairro Morro do Pequi.</t>
   </si>
   <si>
     <t>1319</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1319/indicacao_no_88_de_2024.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1319/indicacao_no_88_de_2024.pdf</t>
   </si>
   <si>
     <t>Que seja construída uma quadra sintética na localidade Caxingó.</t>
   </si>
   <si>
     <t>1293</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>Gustavo Lemos, Cristovam Neto</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1293/indicacao_no_89_de_2024.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1293/indicacao_no_89_de_2024.pdf</t>
   </si>
   <si>
     <t>Que seja feita a pavimentação asfáltica da Rua Ipiranga (supermercado Castro) bairro centro até o Vila Nova.</t>
   </si>
   <si>
     <t>1294</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>Gustavo Lemos, Cristovam Neto, Naira Nogueira</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1294/indicacao_no_90_de_2024.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1294/indicacao_no_90_de_2024.pdf</t>
   </si>
   <si>
     <t>Que seja feita a pavimentação asfáltica na Avenida Emma Etelvina Nogueira, no bairro Vermelhão.</t>
   </si>
   <si>
     <t>1295</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1295/indicacao_no_91_de_2024.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1295/indicacao_no_91_de_2024.pdf</t>
   </si>
   <si>
     <t>Que seja perfurado um poço artesiano na localidade Caxingó.</t>
   </si>
   <si>
     <t>1296</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1296/indicacao_no_92_de_2024.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1296/indicacao_no_92_de_2024.pdf</t>
   </si>
   <si>
     <t>Que seja perfurado um poço artesiano na localidade Angico.</t>
   </si>
   <si>
     <t>1297</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>Naira Nogueira</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1297/indicacao_no_95_de_2024.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1297/indicacao_no_95_de_2024.pdf</t>
   </si>
   <si>
     <t>Que seja feita redutores de velocidade: Na saída da Av. Adolf John Terry, próximo a BR e na Rua Intendente, no bairro Nova Corrente, próximo a BR.</t>
   </si>
   <si>
     <t>1298</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1298/indicacao_no_97_de_2024.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1298/indicacao_no_97_de_2024.pdf</t>
   </si>
   <si>
     <t>Que seja feito um campo sintético na localidade Bela Vista.</t>
   </si>
   <si>
     <t>1299</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1299/indicacao_no_98_de_2024.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1299/indicacao_no_98_de_2024.pdf</t>
   </si>
   <si>
     <t>Que seja perfurado um poço artesiano na Mariana (nos Marcianos).</t>
   </si>
   <si>
     <t>1300</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1300/indicacao_no_99_de_2024.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1300/indicacao_no_99_de_2024.pdf</t>
   </si>
   <si>
     <t>Que seja feito um ponto para água dentro do cemitério do Morro Redondo.</t>
   </si>
   <si>
     <t>1292</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1292/indicacao_no_100_de_2024.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1292/indicacao_no_100_de_2024.pdf</t>
   </si>
   <si>
     <t>Que seja construída uma quadra sintética na localidade Fazenda de Cima.</t>
   </si>
   <si>
     <t>1291</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1291/indicacao_no_101_de_2024.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1291/indicacao_no_101_de_2024.pdf</t>
   </si>
   <si>
     <t>Que seja construído um redutor de velocidade na localidade Mariana em frente o campo de futebol (Marcianos).</t>
   </si>
   <si>
     <t>1279</t>
   </si>
   <si>
     <t>OFLEG</t>
   </si>
   <si>
     <t>Oficio Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1279/oficio_no_6_de_2024.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1279/oficio_no_6_de_2024.pdf</t>
   </si>
   <si>
     <t>Convite para participar de reunião na comissão de Educação</t>
   </si>
   <si>
     <t>1280</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1280/oficio_no_7_de_2024.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1280/oficio_no_7_de_2024.pdf</t>
   </si>
   <si>
     <t>Convite para participar de reunião na comissão de Educação.</t>
   </si>
   <si>
     <t>1281</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1281/oficio_no_8_de_2024.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1281/oficio_no_8_de_2024.pdf</t>
   </si>
   <si>
     <t>1282</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1282/oficio_no_9_de_2024.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1282/oficio_no_9_de_2024.pdf</t>
   </si>
   <si>
     <t>Solicitação para prorrogação das inscrições do concurso do Edital 01/2024 e atender solicitação do CRO Piauí</t>
   </si>
   <si>
     <t>1283</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1283/oficio_no_10_de_2024.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1283/oficio_no_10_de_2024.pdf</t>
   </si>
   <si>
     <t>Convite para participar de reunião na comissão de Educação e Saúde.</t>
   </si>
   <si>
     <t>1320</t>
   </si>
   <si>
     <t>PLOLM</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária Legislativo Municipal</t>
   </si>
   <si>
     <t>Dionizio Júnior, Eduardo Lobato</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1320/projeto_de_lei_no_01_de_2024-_legislativo_municipal.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1320/projeto_de_lei_no_01_de_2024-_legislativo_municipal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação do Campo sintético na Praça Correntino Paranaguá e dá outras providências</t>
   </si>
   <si>
     <t>1290</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
     <t>OFEM</t>
   </si>
   <si>
     <t>Ofício Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1290/oficio_no_333_de_2024-_executivo_municipal.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1290/oficio_no_333_de_2024-_executivo_municipal.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de prestação de contas do mês de DEZEMBRO de 2023.</t>
   </si>
   <si>
     <t>1323</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1323/oficio_no_355_de_2024-_executivo_municipal.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1323/oficio_no_355_de_2024-_executivo_municipal.pdf</t>
   </si>
   <si>
     <t>Indicação do Líder do Governo.</t>
   </si>
   <si>
     <t>1322</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1322/oficio_no_356_de_2024-_executivo_municipal.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1322/oficio_no_356_de_2024-_executivo_municipal.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de Prestações de Contas do mês de MARÇO/2024.</t>
   </si>
   <si>
     <t>1302</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1302/oficio_no_357_de_2024-_pmc.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1302/oficio_no_357_de_2024-_pmc.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de projeto de Lei nº 04/2024 que estabelece normas para instalação, licenciamento e funcionamento de atividades econômicas no município de Corrente.</t>
   </si>
   <si>
     <t>1196</t>
   </si>
   <si>
     <t>OFGAB</t>
   </si>
   <si>
     <t>Ofício gabinete legislativo</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1196/oficio_no_1_de_2024-_paulo_henrique_dourado.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1196/oficio_no_1_de_2024-_paulo_henrique_dourado.pdf</t>
   </si>
   <si>
     <t>Solicitar exoneração de todos os conselhos municipais ao qual é membro no município de Corrente-PI</t>
   </si>
   <si>
     <t>1197</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1197/oficio_no_1_de_2024-_naira_nogueira.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1197/oficio_no_1_de_2024-_naira_nogueira.pdf</t>
   </si>
   <si>
     <t>1222</t>
   </si>
   <si>
     <t>Paulo Henrique Dourado, Gilmário Lustosa, Naira Nogueira</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1222/oficio_no_5_de_2024-_paulo_henrique__gilmario_lustosa_e__naira_nogueira.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1222/oficio_no_5_de_2024-_paulo_henrique__gilmario_lustosa_e__naira_nogueira.pdf</t>
   </si>
   <si>
     <t>Solicitação de informações sobre o retorno das aulas da Zona Rural</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1709,67 +1709,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1284/projeto_de_decreto_legislativo_no_01_de_2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1301/projeto_de_lei_o_04_2024-_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1289/requerimento_no_01_de_2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1303/requerimento_no_08_de_2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1253/indicacao_no_02_de_2024.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1254/indicacao_no_03_de_2024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1255/indicacao_no_04_de_2024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1256/indicacao_no_05_de_2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1257/indicacao_no_06_de_2024.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1264/indicacao_no_07_de_2024.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1258/indicacao_no_08_de_2024.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1259/indicacao_no_09_de_2024.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1260/indicacao_no_10_de_2024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1261/indicacao_no_11_de_2024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1262/indicacao_no_12_de_2024.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1263/indicacao_no_13_de_2024.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1242/indicacao_no_15_de_2024.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1243/indicacao_no_16_de_2024.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1244/indicacao_no_17_de_2024.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1245/indicacao_no_18_de_2024.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1246/indicacao_no_19_de_2024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1248/indicacao_no_21_de_2024.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1249/indicacao_no_22_de_2024.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1251/indicacao_no_24_de_2024.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1267/indicacao_no_25_de_2024.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1270/indicacaono_26_de_2024.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1271/indicacaono_27_de_2024.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1272/indicacaono_28_de_2024.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1273/indicacaono_29_de_2024.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1274/indicacao_no_30_de_2024.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1265/indicacao_no_31_de_2024.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1275/indicacao_no_32_de_2024.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1266/indicacao_no_33_de_2024.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1276/indicacao_no_34_de_2024.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1278/indicacao_no_36_de_2024.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1268/indicacao_no_37_de_2024.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1269/indicacao_no_38_de_2024.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1223/indicacao_no_39_de_2024.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1224/indicacao_no_40_de_2024.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1225/indicacao_no_41_de_2024.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1226/indicacao_no_42_de_2024.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1227/indicacao_no_43_de_2024.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1228/indicacao_no_44_de_2024.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1229/indicacao_no_45_de_2024.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1230/indicacao_no_46_de_2024.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1231/indicacao_no_47_de_2024.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1232/indicacao_no_48_de_2024.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1233/indicacao_no_49_de_2024.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1285/indicacao_no_52_de_2024.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1286/indicacao_no_53_de_2024.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1287/indicacao_no_54_de_2024.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1234/indicacao_no_56_de_2024.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1235/indicacao_no_57_de_2024.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1236/indicacao_no_58_de_2024.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1237/indicacao_no_60_de_2024.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1238/indicacao_no_61_de_2024.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1239/indicacao_no_62_de_2024.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1240/indicacao_no_64_de_2024.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1241/indicacao_no_65_de_2024.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1304/indicacao_no_72_de_2024.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1305/indicacao_no_74_de_2024.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1306/indicacao_no_75_de_2024.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1307/indicacao_no_76_de_2024.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1308/indicacao_no_77_de_2024.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1309/indicacao_no_78_de_2024.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1310/indicacao_no_79_de_2024.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1311/indicacao_no_80_de_2024.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1312/indicacao_no_81_de_2024.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1313/indicacao_no_82_de_2024.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1314/indicacao_no_83_de_2024.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1315/indicacao_no_84_de_2024.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1316/indicacao_no_85_de_2024.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1317/indicacao_no_86_de_2024.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1318/indicacao_no_87_de_2024.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1319/indicacao_no_88_de_2024.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1293/indicacao_no_89_de_2024.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1294/indicacao_no_90_de_2024.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1295/indicacao_no_91_de_2024.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1296/indicacao_no_92_de_2024.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1297/indicacao_no_95_de_2024.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1298/indicacao_no_97_de_2024.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1299/indicacao_no_98_de_2024.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1300/indicacao_no_99_de_2024.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1292/indicacao_no_100_de_2024.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1291/indicacao_no_101_de_2024.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1279/oficio_no_6_de_2024.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1280/oficio_no_7_de_2024.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1281/oficio_no_8_de_2024.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1282/oficio_no_9_de_2024.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1283/oficio_no_10_de_2024.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1320/projeto_de_lei_no_01_de_2024-_legislativo_municipal.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1290/oficio_no_333_de_2024-_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1323/oficio_no_355_de_2024-_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1322/oficio_no_356_de_2024-_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1302/oficio_no_357_de_2024-_pmc.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1196/oficio_no_1_de_2024-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1197/oficio_no_1_de_2024-_naira_nogueira.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1222/oficio_no_5_de_2024-_paulo_henrique__gilmario_lustosa_e__naira_nogueira.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1284/projeto_de_decreto_legislativo_no_01_de_2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1301/projeto_de_lei_o_04_2024-_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1289/requerimento_no_01_de_2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1303/requerimento_no_08_de_2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1253/indicacao_no_02_de_2024.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1254/indicacao_no_03_de_2024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1255/indicacao_no_04_de_2024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1256/indicacao_no_05_de_2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1257/indicacao_no_06_de_2024.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1264/indicacao_no_07_de_2024.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1258/indicacao_no_08_de_2024.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1259/indicacao_no_09_de_2024.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1260/indicacao_no_10_de_2024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1261/indicacao_no_11_de_2024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1262/indicacao_no_12_de_2024.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1263/indicacao_no_13_de_2024.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1242/indicacao_no_15_de_2024.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1243/indicacao_no_16_de_2024.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1244/indicacao_no_17_de_2024.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1245/indicacao_no_18_de_2024.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1246/indicacao_no_19_de_2024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1248/indicacao_no_21_de_2024.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1249/indicacao_no_22_de_2024.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1251/indicacao_no_24_de_2024.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1267/indicacao_no_25_de_2024.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1270/indicacaono_26_de_2024.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1271/indicacaono_27_de_2024.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1272/indicacaono_28_de_2024.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1273/indicacaono_29_de_2024.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1274/indicacao_no_30_de_2024.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1265/indicacao_no_31_de_2024.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1275/indicacao_no_32_de_2024.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1266/indicacao_no_33_de_2024.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1276/indicacao_no_34_de_2024.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1278/indicacao_no_36_de_2024.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1268/indicacao_no_37_de_2024.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1269/indicacao_no_38_de_2024.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1223/indicacao_no_39_de_2024.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1224/indicacao_no_40_de_2024.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1225/indicacao_no_41_de_2024.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1226/indicacao_no_42_de_2024.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1227/indicacao_no_43_de_2024.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1228/indicacao_no_44_de_2024.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1229/indicacao_no_45_de_2024.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1230/indicacao_no_46_de_2024.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1231/indicacao_no_47_de_2024.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1232/indicacao_no_48_de_2024.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1233/indicacao_no_49_de_2024.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1285/indicacao_no_52_de_2024.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1286/indicacao_no_53_de_2024.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1287/indicacao_no_54_de_2024.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1234/indicacao_no_56_de_2024.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1235/indicacao_no_57_de_2024.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1236/indicacao_no_58_de_2024.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1237/indicacao_no_60_de_2024.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1238/indicacao_no_61_de_2024.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1239/indicacao_no_62_de_2024.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1240/indicacao_no_64_de_2024.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1241/indicacao_no_65_de_2024.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1304/indicacao_no_72_de_2024.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1305/indicacao_no_74_de_2024.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1306/indicacao_no_75_de_2024.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1307/indicacao_no_76_de_2024.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1308/indicacao_no_77_de_2024.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1309/indicacao_no_78_de_2024.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1310/indicacao_no_79_de_2024.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1311/indicacao_no_80_de_2024.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1312/indicacao_no_81_de_2024.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1313/indicacao_no_82_de_2024.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1314/indicacao_no_83_de_2024.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1315/indicacao_no_84_de_2024.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1316/indicacao_no_85_de_2024.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1317/indicacao_no_86_de_2024.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1318/indicacao_no_87_de_2024.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1319/indicacao_no_88_de_2024.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1293/indicacao_no_89_de_2024.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1294/indicacao_no_90_de_2024.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1295/indicacao_no_91_de_2024.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1296/indicacao_no_92_de_2024.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1297/indicacao_no_95_de_2024.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1298/indicacao_no_97_de_2024.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1299/indicacao_no_98_de_2024.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1300/indicacao_no_99_de_2024.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1292/indicacao_no_100_de_2024.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1291/indicacao_no_101_de_2024.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1279/oficio_no_6_de_2024.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1280/oficio_no_7_de_2024.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1281/oficio_no_8_de_2024.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1282/oficio_no_9_de_2024.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1283/oficio_no_10_de_2024.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1320/projeto_de_lei_no_01_de_2024-_legislativo_municipal.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1290/oficio_no_333_de_2024-_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1323/oficio_no_355_de_2024-_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1322/oficio_no_356_de_2024-_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1302/oficio_no_357_de_2024-_pmc.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1196/oficio_no_1_de_2024-_paulo_henrique_dourado.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1197/oficio_no_1_de_2024-_naira_nogueira.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2024/1222/oficio_no_5_de_2024-_paulo_henrique__gilmario_lustosa_e__naira_nogueira.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H105"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="41.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="171.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="144" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="143.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>