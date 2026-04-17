--- v2 (2026-01-12)
+++ v3 (2026-04-17)
@@ -51,3441 +51,3441 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1460</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1460/decretos_legislativo_no_28_julgamento_de_contas_pmc_2017.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1460/decretos_legislativo_no_28_julgamento_de_contas_pmc_2017.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a aprovação de contas anual do município de Corrente- Pi, relativa ao exercício financeiro de 2017.</t>
   </si>
   <si>
     <t>1356</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLOEM</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária Executivo Municipal</t>
   </si>
   <si>
     <t>Filemon Paranaguá</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1356/projeto_de_lei_no_001_de_2025-_piso_magisterio.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1356/projeto_de_lei_no_001_de_2025-_piso_magisterio.pdf</t>
   </si>
   <si>
     <t>Autoriza o reajuste do piso salarial dos profissionais do magistério em atenção ao disposto na Lei Federal nº 11.738/2008 e Portaria 7/2025 do EC, no percentual de 6,27%.</t>
   </si>
   <si>
     <t>1410</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1410/projeto_de_lei_no_006_de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1410/projeto_de_lei_no_006_de_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reestruturação do conselho municipal de educação de Corrente-Pi e dá outras providências.</t>
   </si>
   <si>
     <t>1400</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1400/projeto_de_lei_no_09_de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1400/projeto_de_lei_no_09_de_2025.pdf</t>
   </si>
   <si>
     <t>Altera a lei nº 806/2024 e dá outras providências.</t>
   </si>
   <si>
     <t>1555</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/</t>
+    <t>http://sapl.corrente.pi.leg.br/media/</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n° 348, de 21 de fevereiro de 2006, para incluir entre as atribuições do cargo de Fiscal de Tributos a competência de lançamento e constituição de créditos tributários, e dá outras providências</t>
   </si>
   <si>
     <t>1557</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1557/projeto_de_lei_no_19_de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1557/projeto_de_lei_no_19_de_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reparcelamento de débitos do município de Corrente-PI com seu Regime Próprio de Previdência Social -RPPS, de que tratam os artigos 115 e 117 do Ato das disposições Constitucionais Transitórias - ADCT com redação conferida pela Emenda Constitucional n°136, de 9 de setembro de 2025. Filemon José Francisco Nogueira Paranaguá.</t>
   </si>
   <si>
     <t>1620</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1620/projeto_de_lei_no_20_de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1620/projeto_de_lei_no_20_de_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a fixação dos subsídios dos membros do Conselho Tutelar no âmbito do município de Corrente, na forma que indica, e dá outras providências.</t>
   </si>
   <si>
     <t>1595</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1595/projeto_de_lei_no_26_de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1595/projeto_de_lei_no_26_de_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a fixação dos subsídios dos membros do Conselho Tutelar no âmbito do município de Corrente, na forma que indica e dá outras providências.</t>
   </si>
   <si>
     <t>1355</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Cristovam Neto, Dionízio Nogueira, Robério Cabeleireiro, Salmeron Filho</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1355/projeto_de_resolucao_no_01_de_2025_mesa_diretora.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1355/projeto_de_resolucao_no_01_de_2025_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a fixação das remunerações dos cargos em Comissão da Câmara Municipal de Corrente-PI e dá outras providências.</t>
   </si>
   <si>
     <t>1556</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1556/projeto_de_resolucao_01_procuradoria.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1556/projeto_de_resolucao_01_procuradoria.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Criação da Procuradoria da Mulher no âmbito da Câmara Municipal de Corrente-PI, do Estado do Piauí, e dá outras providências.</t>
   </si>
   <si>
     <t>1357</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento Legislativo</t>
   </si>
   <si>
     <t>Maria Luiza, Dionízio Nogueira</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1357/requerimento_no_01_de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1357/requerimento_no_01_de_2025.pdf</t>
   </si>
   <si>
     <t>Que sejam realizadas obras de melhorias nas estradas vicinais da macrorregião do Riacho Grande.</t>
   </si>
   <si>
     <t>1358</t>
   </si>
   <si>
     <t>Maria Luiza</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1358/requerimento_no_02_de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1358/requerimento_no_02_de_2025.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao secretário de saúde, para que informe a Câmara sobre o funcionamento dos postos de saúde, referente ao abastecimento de medicamentos e disponibilidade de médicos na localidade Riacho Grande.</t>
   </si>
   <si>
     <t>1383</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Paulo Henrique Dourado</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1383/requerimento_no_03_de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1383/requerimento_no_03_de_2025.pdf</t>
   </si>
   <si>
     <t>Solicitamos que seja realizado a ligação da energia elétrica no prédio da Escola Estadual onde funciona o ensino médio na localidade Riacho Grande, no referido local funciona como anexo da escola Coronel Justino Cavalcante Barros._x000D_
 _x000D_
 Solicitamos o início da construção da Unidade Escolar Desembargador João Pacheco Cavalcante.</t>
   </si>
   <si>
     <t>1392</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Cristovam Neto</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1392/requerimento_no_07_de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1392/requerimento_no_07_de_2025.pdf</t>
   </si>
   <si>
     <t>Que seja dado celeridade na reforma da 15ª GRE de Corrente, pois a mesma encontra com os serviços parados.</t>
   </si>
   <si>
     <t>1384</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1384/requerimento_no_8_de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1384/requerimento_no_8_de_2025.pdf</t>
   </si>
   <si>
     <t>Solicitação de informações sobre a execução de emenda impositiva parlamentar -LOA 2025</t>
   </si>
   <si>
     <t>1385</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1385/requerimento_no_9_de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1385/requerimento_no_9_de_2025.pdf</t>
   </si>
   <si>
     <t>1427</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Salmeron Filho, Adélia Corado, Dionízio Nogueira, Eduardo Lobato, Gustavo Lemos, Maria Luiza, Naira Nogueira, Paulo Henrique Dourado, Robério Cabeleireiro, Rosivânia Ribeiro</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1427/requerimento_no_11_aegea.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1427/requerimento_no_11_aegea.pdf</t>
   </si>
   <si>
     <t>Que seja marcada uma audiência pública, para debater sobre os problemas recorrentes na prestação de serviços da AGESPISA, bem como tratar sobre a transição e o plano de investimento da empresa AEGEA.</t>
   </si>
   <si>
     <t>1401</t>
   </si>
   <si>
     <t>Rosivânia Ribeiro</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1401/requerimento_no_19_de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1401/requerimento_no_19_de_2025.pdf</t>
   </si>
   <si>
     <t>Que seja instalado através da secretaria de tecnologia e inovação, um ponto de internet para uso da população no hospital Dr. João Pacheco Cavalcante.</t>
   </si>
   <si>
     <t>1523</t>
   </si>
   <si>
     <t>Dionízio Nogueira</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1523/requerimento_no_20_de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1523/requerimento_no_20_de_2025.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado requerimento ao Diretor do DETRAN em Corrente-PI, o Sr. Humberto Setúbal._x000D_
 Solicitando explicações sobre a demora no atendimento das pessoas; e solicitando também a melhoria do prédio físico pois está muito deteriorado para os atendimentos dos funcionários que ali trabalham.</t>
   </si>
   <si>
     <t>1524</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1524/requerimento_no_21_de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1524/requerimento_no_21_de_2025.pdf</t>
   </si>
   <si>
     <t>Solicitar que a cidade de Corrente receba o mutirão de catarata da SESAPI (Secretaria de Estado da Saúde do Piauí).</t>
   </si>
   <si>
     <t>1547</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1547/requerimento_no_22_de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1547/requerimento_no_22_de_2025.pdf</t>
   </si>
   <si>
     <t>REQUERER, ao Secretário da SEMDER que possa tomar as medidas cabíveis sobre os animais soltos nas vias públicas conforme o Código de Postura.</t>
   </si>
   <si>
     <t>1512</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Dionízio Nogueira, Cristovam Neto, Maria Luiza, Naira Nogueira</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1512/requerimento_no_23_de2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1512/requerimento_no_23_de2025.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado o REQUERIMENTO ao SECRETÁRIO DE SAÚDE Sr.Thiago Cardozo, para colocar profissionais de Saúde da Secretaria Municipal de Saúde para Ievar ações nos dias do festejo da localidade Riacho Grande de 22 a 25 de agosto.</t>
   </si>
   <si>
     <t>1513</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1513/requerimento_no_24_de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1513/requerimento_no_24_de_2025.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado o REQUERIMENTO a SECRETÁRIA DE DE.SENVOLVIMENTO SOCIAL E CIDADANIA A Sr". Ana Paula Lira, para_x000D_
 realizar um mutirão de ação social, nos dias do festejo da localidade Riacho Gi ande de 22 a 25 de agosto.</t>
   </si>
   <si>
     <t>1448</t>
   </si>
   <si>
     <t>Rosivânia Ribeiro, Adélia Corado</t>
   </si>
   <si>
     <t>Que seja encaminhado requerimento a secretária de Desenvolvimento Social e Cidadania, Ana Paula Lira, para colocar profissionais de saúde da secretaria municipal de saúde para levar ações no mês de setembro, no período de festejo da localidade Fazenda de Cima.</t>
   </si>
   <si>
     <t>1449</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>Cristovam Neto, Robério Cabeleireiro</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1449/requerimento_no_27_cristovam_e_roberio.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1449/requerimento_no_27_cristovam_e_roberio.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado requerimento a secretária de Desenvolvimento Social e Cidadania Ana Paula Lira, para realizar um mutirão de ação social, na localidade Santa Marta.</t>
   </si>
   <si>
     <t>1450</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1450/requerimento_no_28_roberio_e_cristovam_neto.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1450/requerimento_no_28_roberio_e_cristovam_neto.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado requerimento ao secretário de saúde Thiago Cardozo, para levar ações a localidade Santa Marta.</t>
   </si>
   <si>
     <t>1428</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1428/requerimento_no_33_dionizio_nogueira.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1428/requerimento_no_33_dionizio_nogueira.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado requerimento ao representante da empresa Águas do Piauí, para que tome providências quanto ao abastecimento de água no bairros de Corrente, principalmente nos bairros Vermelhão e Vila, pois a água não está indo com frequência para as residências dos moradores.</t>
   </si>
   <si>
     <t>1429</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>Que seja encaminhado ofício à Equatorial Energia, solicitando a retirada de poste que ficou no meio da rua Castro Alves, no bairro Morro do Pequi.</t>
   </si>
   <si>
     <t>1430</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1430/requerimento_no_35_de_2025_dionizio_nogueira.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1430/requerimento_no_35_de_2025_dionizio_nogueira.pdf</t>
   </si>
   <si>
     <t>Que seja trocado o transformador no colégio do Riacho Grande (colégio do estado) para que possar usar os ar-condicionado do colégio.</t>
   </si>
   <si>
     <t>1431</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>Salmeron Filho</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1431/requerimento_no_36_2025_salmeron_filho.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1431/requerimento_no_36_2025_salmeron_filho.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado requerimento a empresa JDN, responsável pela recuperação da estrada vicinal na localidade Prata, próximo ao Morro Redondo, solicitando informações sobre a execução daquela estrada, pois a mesma encontra- se intrafegável.</t>
   </si>
   <si>
     <t>1447</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1447/requerimento_no_25_adelia_e_rosivania.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1447/requerimento_no_25_adelia_e_rosivania.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado requerimento ao secretário de saúde Thiago Cardozo, para colocar profissionais de saúde da secretaria municipal de saúde para levar ações no mês de setembro, no período de festejo da localidade Fazenda de Cima.</t>
   </si>
   <si>
     <t>1571</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>Rosivânia Ribeiro, Maria Luiza, Naira Nogueira</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1571/requerimento_no_38_de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1571/requerimento_no_38_de_2025.pdf</t>
   </si>
   <si>
     <t>Que seja realizada SESSÃO TEMÁTICA em 25 de novembro do corrente ano, em alusão ao dia Internacional da Eliminação da Violência contra a Mulher.</t>
   </si>
   <si>
     <t>1553</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1553/requerimento_no_39__de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1553/requerimento_no_39__de_2025.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado o REQUERIMENTO ao SECRETÁRIO DE SEGURANÇA PÚBLICA DO PIAUÍ- SSP o IImo Sr. FRANCISCO LUCAS COSTA_x000D_
 VELOSO, para buscar informações sobre:_x000D_
 •	Prazo para o retorno das atividades da 10a Delegacia Seccional de Corrente voltar a funcionar em sede própria tendo em vista que foi interditado	por medida judicial, devido ao estado precário como infiltrações, mofo, fiação exposta, ausência de ventilação adequada e necessidades de celas apropriadas, e melhoramento na rede de esgoto aparente</t>
   </si>
   <si>
     <t>1551</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>Adélia Corado</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1551/requerimento_no_40_de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1551/requerimento_no_40_de_2025.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao Executivo municipal ATRAVÉS da Secretaria de Esportes e Lazer a solicitação para: Implantação do “PROJETO DANÇANDO NA RUA”, com o objetivo de desenvolver práticas de saúde e esporte e levar o bem - estar a comunidade através da dança.</t>
   </si>
   <si>
     <t>1558</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>Que seja criado através da Secretarias de Educação e Saúde e secretaria de Desenvolvimento social:_x000D_
 •	Criação Implantação do Plano Municipal da Primeira infância;</t>
   </si>
   <si>
     <t>1560</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1560/requerimento_no_43_de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1560/requerimento_no_43_de_2025.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao Executivo municipal para que seja feito a: Criação do Fundo Municipal do Idoso;</t>
   </si>
   <si>
     <t>1583</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1583/requerimento_no_44_de_2024.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1583/requerimento_no_44_de_2024.pdf</t>
   </si>
   <si>
     <t>Que seja solicitada ao Prefeito Municipal, Filemon José Francisco Paranaguá, a instituição em nosso município da CASA DA MULHER, a partir do ano 2026.</t>
   </si>
   <si>
     <t>1582</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1582/requerimento_no_45_de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1582/requerimento_no_45_de_2025.pdf</t>
   </si>
   <si>
     <t>Que seja implantada mais uma equipe de PSF para atender na área da UBS Evandro Reis, localizada no bairro Aeroporto. Pois pela quantidade de habitantes da referida área está com mais de 3.600 habitantes sendo atendidos por uma única Equipe de Saúde. A portaria do GM/MSN° 3.493/2024. Preconiza para os municípios com população entre 20.001 e 50.000 habitantes: parâmetros de 2.500 pessoas vinculadas ao e SF.</t>
   </si>
   <si>
     <t>1594</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1594/requerimento_no_47_de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1594/requerimento_no_47_de_2025.pdf</t>
   </si>
   <si>
     <t>Que sejam retomadas as obras e ainda, que seja dada a celeridade na conclusão da obra da Universidade Estadual do Piaui, Campus Dep. Jesualdo Cavalcanti Barros, que se encontra em reforma já há um bom tempo.</t>
   </si>
   <si>
     <t>1516</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1516/oficio_no_85__ldo_2026.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1516/oficio_no_85__ldo_2026.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de Lei Ordinária nº 834/2025.</t>
   </si>
   <si>
     <t>1559</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1559/requerimento_no_42_de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1559/requerimento_no_42_de_2025.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao Executivo municipal para que seja feito a: Criação e Implantação do Plano Municipal de Segurança Pública.</t>
   </si>
   <si>
     <t>1331</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Dionízio Nogueira, Salmeron Filho</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1331/indicacao_no_01_de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1331/indicacao_no_01_de_2025.pdf</t>
   </si>
   <si>
     <t>Que seja, colocado um médico na UBS do Riacho Grande.</t>
   </si>
   <si>
     <t>1332</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1332/indicacao_no_02_de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1332/indicacao_no_02_de_2025.pdf</t>
   </si>
   <si>
     <t>Que seja colocado um médico na UBS do Retiro.</t>
   </si>
   <si>
     <t>1333</t>
   </si>
   <si>
     <t>Dionízio Nogueira, Naira Nogueira, Robério Cabeleireiro</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1333/indicacao_no_03_de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1333/indicacao_no_03_de_2025.pdf</t>
   </si>
   <si>
     <t>Que seja recuperado com cascalho o trecho da Rua Beira Rio que dá acesso a Rua Augusto Bode.</t>
   </si>
   <si>
     <t>1334</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Robério Cabeleireiro, Cristovam Neto</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1334/indicacao_no_04_de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1334/indicacao_no_04_de_2025.pdf</t>
   </si>
   <si>
     <t>Que seja feita a recuperação da estrada dos Pastores ao Buritinho na região da Santa Marta.</t>
   </si>
   <si>
     <t>1335</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1335/indicacao_no_05_de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1335/indicacao_no_05_de_2025.pdf</t>
   </si>
   <si>
     <t>Que seja feita a recuperação da estrada da localidade Monte Alegre a Curitiba.</t>
   </si>
   <si>
     <t>1336</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1336/indicacao_no_06_de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1336/indicacao_no_06_de_2025.pdf</t>
   </si>
   <si>
     <t>Que seja feita a recuperação da estrada da Pedra Furada.</t>
   </si>
   <si>
     <t>1337</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1337/indicacao_no_07_de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1337/indicacao_no_07_de_2025.pdf</t>
   </si>
   <si>
     <t>Que seja feita a pavimentação da Rua Silvio Paulo, no bairro Fernando Carlos Cavalcante.</t>
   </si>
   <si>
     <t>1338</t>
   </si>
   <si>
     <t>Naira Nogueira</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1338/indicacao_no_08_de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1338/indicacao_no_08_de_2025.pdf</t>
   </si>
   <si>
     <t>Que seja feita a pavimentação da Rua Emilio Pacheco Cavalcante.</t>
   </si>
   <si>
     <t>1339</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1339/indicacao_no_09_de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1339/indicacao_no_09_de_2025.pdf</t>
   </si>
   <si>
     <t>Que seja providenciado a roçagem do bairro Vila Nova.</t>
   </si>
   <si>
     <t>1340</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1340/indicacao_no_10_de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1340/indicacao_no_10_de_2025.pdf</t>
   </si>
   <si>
     <t>Que seja feito o patrolamento e cascalhamento da Rua Itamarati no bairro Morro do Pequi.</t>
   </si>
   <si>
     <t>1341</t>
   </si>
   <si>
     <t>Gustavo Lemos</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1341/indicacao_no_11_de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1341/indicacao_no_11_de_2025.pdf</t>
   </si>
   <si>
     <t>Que seja construída uma academia de saúde na praça da localidade Caxingó.</t>
   </si>
   <si>
     <t>1342</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1342/indicacao_no_12_de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1342/indicacao_no_12_de_2025.pdf</t>
   </si>
   <si>
     <t>Que seja feito um mutirão de limpeza pública, focado em lotes vazios com pontos de recolhimento de utensílios que possam atrair vetores de doenças, principalmente a dengue que aumenta sua proliferação nesta época do ano.</t>
   </si>
   <si>
     <t>1343</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Que seja regulamentado através de Decreto Municipal, com base no plano diretor e código de postura, o prazo para que os proprietários façam a limpeza de lotes e terrenos baldios na área urbana de Corrente, tendo em vista período chuvosos e acumulo de água reprodução de insetos e outros animais que utilizam dessas áreas para disseminar vários tipos de doença.</t>
   </si>
   <si>
     <t>1344</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1344/indicacao_no_14_de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1344/indicacao_no_14_de_2025.pdf</t>
   </si>
   <si>
     <t>Que seja feita a iluminação pública da localidade Várzea Grande.</t>
   </si>
   <si>
     <t>1345</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1345/indicacao_no_15_de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1345/indicacao_no_15_de_2025.pdf</t>
   </si>
   <si>
     <t>Que seja construída uma Praça no bairro Aeroporto I, na Rua Duque de Caxias, onde tem grande espaço.</t>
   </si>
   <si>
     <t>1346</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1346/indicacao_no_16_de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1346/indicacao_no_16_de_2025.pdf</t>
   </si>
   <si>
     <t>Que seja feito o treinamento da equipe saúde da família, sobre as atualizações do pré- natal com especialista em obstetrícia, e colocando assim a educação continuada dos profissionais em pauta.</t>
   </si>
   <si>
     <t>1347</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1347/indicacao_no_17_de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1347/indicacao_no_17_de_2025.pdf</t>
   </si>
   <si>
     <t>Que seja instalados postes de energia elétrica, ao menos 3 ou 4 na Rua São Miguel, no bairro Aeroporto I; essa rua encontra-se totalmente em situaçãp de escuridão, colocando em perigo os moradores que ali residem.</t>
   </si>
   <si>
     <t>1348</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1348/indicacao_no_18_de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1348/indicacao_no_18_de_2025.pdf</t>
   </si>
   <si>
     <t>Que seja feita a troca das mangueiras por canos PVC, e instale caixa d' água que se encontra há mais de 3 anos, sem funcionamento para garantir melhor abastecimento de água na região do Araça do Meio/ Riacho Grande.</t>
   </si>
   <si>
     <t>1349</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1349/indicacao_no_19_de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1349/indicacao_no_19_de_2025.pdf</t>
   </si>
   <si>
     <t>Que seja feita a sinalização vertical e horizontal, com  redutores de velocidade nos percursos do cruzamento localizado no centro da cidade, principalmente nas proximidades do posto Juan e da panificadora Conquista.</t>
   </si>
   <si>
     <t>1350</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1350/indicacao_no_20_de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1350/indicacao_no_20_de_2025.pdf</t>
   </si>
   <si>
     <t>Que seja construída uma Ponte na Localidade Malha da Barra.</t>
   </si>
   <si>
     <t>1351</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1351/indicacao_no_21_de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1351/indicacao_no_21_de_2025.pdf</t>
   </si>
   <si>
     <t>Que seja feita a pavimentação da Rua Tancredo Neves, travessa com a Itamarati, no bairro Morro do Pequi.</t>
   </si>
   <si>
     <t>1352</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1352/indicacao_no_22_de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1352/indicacao_no_22_de_2025.pdf</t>
   </si>
   <si>
     <t>Que seja feita a limpeza do pátio da Unidade Escolar Elízia Rocha.</t>
   </si>
   <si>
     <t>1353</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1353/indicacao_no_23_de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1353/indicacao_no_23_de_2025.pdf</t>
   </si>
   <si>
     <t>Que seja feita a reposição de lâmpadas da iluminação pública na Comunidade Santa Marta.</t>
   </si>
   <si>
     <t>1354</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1354/indicacao_no_24_de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1354/indicacao_no_24_de_2025.pdf</t>
   </si>
   <si>
     <t>Que seja feita a recuperação da estrada da localidade Corujas.</t>
   </si>
   <si>
     <t>1536</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1536/indicacao_no_25_de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1536/indicacao_no_25_de_2025.pdf</t>
   </si>
   <si>
     <t>1.	Que seja colocado um médico para atendimento na UBS do Sincerino_x000D_
 2.	Que seja colocado um enfermeiro para atendimento da rede de frios na UBS do Sincerino</t>
   </si>
   <si>
     <t>1360</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1360/indicacao_no_26_de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1360/indicacao_no_26_de_2025.pdf</t>
   </si>
   <si>
     <t>Instalar sistema de mangueiras para molhar as plantas da Praça Caxingó.</t>
   </si>
   <si>
     <t>1361</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1361/indicacao_no_27_de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1361/indicacao_no_27_de_2025.pdf</t>
   </si>
   <si>
     <t>Que seja feita a recuperação da estrada do Paraim.</t>
   </si>
   <si>
     <t>1362</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1362/indicacao_no_28_de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1362/indicacao_no_28_de_2025.pdf</t>
   </si>
   <si>
     <t>Que seja feita a recuperação da estrada da Barra do Rio.</t>
   </si>
   <si>
     <t>1363</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1363/indicacao_no_29_de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1363/indicacao_no_29_de_2025.pdf</t>
   </si>
   <si>
     <t>Que seja feita a recuperação da Barreira Branca e Barro Alto.</t>
   </si>
   <si>
     <t>1364</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1364/indicacao_no_30_de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1364/indicacao_no_30_de_2025.pdf</t>
   </si>
   <si>
     <t>Que seja feita a recuperação da estrada da Fazenda de Cima.</t>
   </si>
   <si>
     <t>1365</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1365/indicacao_no_31_de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1365/indicacao_no_31_de_2025.pdf</t>
   </si>
   <si>
     <t>Que seja feita a limpeza da UBS da Fazenda de Cima.</t>
   </si>
   <si>
     <t>1366</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1366/indicacao_no_32_de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1366/indicacao_no_32_de_2025.pdf</t>
   </si>
   <si>
     <t>Que seja feita a limpeza da UBS do bairro Vermelhão.</t>
   </si>
   <si>
     <t>1367</t>
   </si>
   <si>
     <t>Que seja feita a limpeza da Escola Municipal Claudenor Rodrigues de Melo, da Fazenda de Cima.</t>
   </si>
   <si>
     <t>1537</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1537/indicacao_no_34_de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1537/indicacao_no_34_de_2025.pdf</t>
   </si>
   <si>
     <t>Que seja criada uma nova eqúipe de PSF para atendimento na UBS do Bairro Sincerino.</t>
   </si>
   <si>
     <t>1538</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1538/indicacao_no_35_de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1538/indicacao_no_35_de_2025.pdf</t>
   </si>
   <si>
     <t>Que seja construída uma UBS para atendimentos médicos no Bairro Vila Nova, tendo em vista que essas famílias se deslocam para UBS do Sincerino que já atende um grande número de famílias.</t>
   </si>
   <si>
     <t>1368</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1368/indicacao_no_36_de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1368/indicacao_no_36_de_2025.pdf</t>
   </si>
   <si>
     <t>Que seja construído banheiros para alunos e professores na Unidade Escolar Elízia Rocha.</t>
   </si>
   <si>
     <t>1369</t>
   </si>
   <si>
     <t>Paulo Henrique Dourado, Naira Nogueira</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1369/indicacao_no_37_de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1369/indicacao_no_37_de_2025.pdf</t>
   </si>
   <si>
     <t>Que seja feita a Recuperação da estrada que dá acesso ao Araça pelo Carrasco,</t>
   </si>
   <si>
     <t>1370</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1370/indicacao_no_38_de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1370/indicacao_no_38_de_2025.pdf</t>
   </si>
   <si>
     <t>Que seja feito o estudo de impacto ambiental do lixão municipal e inicie a implantação para o aterro controlado ou sanitário.</t>
   </si>
   <si>
     <t>1371</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1371/indicacao_no_39_de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1371/indicacao_no_39_de_2025.pdf</t>
   </si>
   <si>
     <t>Que seja feita a instalação de espaço de convivência no posto de saúde do Aeroporto com bancos em concretos, tipo de praças com pergolados e plantas ornamentais.</t>
   </si>
   <si>
     <t>1372</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1372/indicacao_no_40_de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1372/indicacao_no_40_de_2025.pdf</t>
   </si>
   <si>
     <t>Que seja feita a operação tapa buracos no final da Rua Adolf John Terry, nas proximidades do salão de Rosa.</t>
   </si>
   <si>
     <t>1373</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1373/indicacao_no_41_de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1373/indicacao_no_41_de_2025.pdf</t>
   </si>
   <si>
     <t>Que seja feita a revitalização do calçamento, além da limpeza das Ruas Santos Dumont e professor Augusto Fernandes, no bairro Morro do Pequi.</t>
   </si>
   <si>
     <t>1374</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1374/indicacao_no_42_de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1374/indicacao_no_42_de_2025.pdf</t>
   </si>
   <si>
     <t>Que seja feita a implantação de energia nas localidades Araça do Meio, na região do Riacho Grande e Olho d' Água região da Vereda da Porta.</t>
   </si>
   <si>
     <t>1375</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1375/indicacao_no_43_de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1375/indicacao_no_43_de_2025.pdf</t>
   </si>
   <si>
     <t>Que seja feita a revitalização das ruas com capina e iluminação pública dos bairros Morro do Pequi II.</t>
   </si>
   <si>
     <t>1376</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1376/indicacao_no_44_de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1376/indicacao_no_44_de_2025.pdf</t>
   </si>
   <si>
     <t>Que seja feita a Revitalização do canteiro central da da Rua Adolf John Terry.</t>
   </si>
   <si>
     <t>1377</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1377/indicacao_no_45_de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1377/indicacao_no_45_de_2025.pdf</t>
   </si>
   <si>
     <t>Que seja feita a capina nas estradas vicinais da localidade Pindaíba</t>
   </si>
   <si>
     <t>1378</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1378/indicacao_no_46_de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1378/indicacao_no_46_de_2025.pdf</t>
   </si>
   <si>
     <t>Que seja feita a capina e iluminação nas áreas públicas do bairro Conviver.</t>
   </si>
   <si>
     <t>1379</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1379/indicacao_no_47_de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1379/indicacao_no_47_de_2025.pdf</t>
   </si>
   <si>
     <t>Que seja feita a Poda das árvores do terminal rodoviário de Corrente</t>
   </si>
   <si>
     <t>1380</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1380/indicacao_no_48_de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1380/indicacao_no_48_de_2025.pdf</t>
   </si>
   <si>
     <t>Que seja feita a revitalização da faixa de segurança, faixa de pedestre em frente ao banco Caixa Econômica Federal</t>
   </si>
   <si>
     <t>1381</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>Naira Nogueira, Paulo Henrique Dourado</t>
   </si>
   <si>
     <t>Que seja feita a Recuperação da estrada que dá acesso a Porta Araça.</t>
   </si>
   <si>
     <t>1382</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1382/indicacao_no_50_de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1382/indicacao_no_50_de_2025.pdf</t>
   </si>
   <si>
     <t>Que seja feita a Recuperação da Rua Orley Cavalcante  no trecho entre a Rua Desembargador Amaral e José de Deus Pacheco.</t>
   </si>
   <si>
     <t>1539</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1539/indicacao_no_51_de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1539/indicacao_no_51_de_2025.pdf</t>
   </si>
   <si>
     <t>Que seja feita a limpeza com roço e capina das ruas do Bairro Sincerino.</t>
   </si>
   <si>
     <t>1546</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1546/oficio_74_entrega_de_balancete_pmc_abril.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1546/oficio_74_entrega_de_balancete_pmc_abril.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de prestações de contas referente ao mês de abril 2025.</t>
   </si>
   <si>
     <t>1386</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1386/indicacao_no_89_de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1386/indicacao_no_89_de_2025.pdf</t>
   </si>
   <si>
     <t>Que seja feita a limpeza da antiga obra da maternidade</t>
   </si>
   <si>
     <t>1387</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1387/indicacao_no_90_de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1387/indicacao_no_90_de_2025.pdf</t>
   </si>
   <si>
     <t>Que seja feita a limpeza do esgoto da Rua Edgard Nogueira, nas proximidades do Bar Riacho Escuro, devido ao mau cheiro.</t>
   </si>
   <si>
     <t>1388</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1388/indicacao_no_91_de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1388/indicacao_no_91_de_2025.pdf</t>
   </si>
   <si>
     <t>Que seja feita a capina e roçagem da Rua Bela Vista.</t>
   </si>
   <si>
     <t>1389</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1389/indicacao_no_92_de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1389/indicacao_no_92_de_2025.pdf</t>
   </si>
   <si>
     <t>Que seja feita a recuperação da estrada da Palestina, Barreiro Preto, nas proximidades da Fazenda do Sr. João Estácio.</t>
   </si>
   <si>
     <t>1390</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1390/indicacao_no_93_de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1390/indicacao_no_93_de_2025.pdf</t>
   </si>
   <si>
     <t>Que seja feita a limpeza das Ruas do Bairro Vermelhão.</t>
   </si>
   <si>
     <t>1391</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1391/indicacao_no_94_de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1391/indicacao_no_94_de_2025.pdf</t>
   </si>
   <si>
     <t>Que seja construída uma quadra esportiva na localidade Fazenda de Cima.</t>
   </si>
   <si>
     <t>1393</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1393/indicacao_no_95_de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1393/indicacao_no_95_de_2025.pdf</t>
   </si>
   <si>
     <t>Que seja feita a recuperação da via, e depois a pavimentação da Rua Projetada B, no bairro Vila Nova.</t>
   </si>
   <si>
     <t>1394</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1394/indicacao_no_96_de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1394/indicacao_no_96_de_2025.pdf</t>
   </si>
   <si>
     <t>Que seja feita a análise e recuperação da base da caixa d' água, na localidade Pau de Terra.</t>
   </si>
   <si>
     <t>1482</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1482/indicacao_no_98_de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1482/indicacao_no_98_de_2025.pdf</t>
   </si>
   <si>
     <t>Que o executivo municipal faça, em regime de urgência, a recuperação de buracos na avenida Nossa Senhora da Conceição. Há diversos pontos preocupantes que ocorreram acidentes de trânsito. Vale salientar que essa avenida é importante para o acesso ao IFPI.</t>
   </si>
   <si>
     <t>1483</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1483/indicacao_no_99_de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1483/indicacao_no_99_de_2025.pdf</t>
   </si>
   <si>
     <t>Que façam a limpeza de matos e seja implementada novas lixeiras em pontos estratégicos na Praça Correntino Nogueira Paranaguá.</t>
   </si>
   <si>
     <t>1484</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1484/indicacao_no_100_de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1484/indicacao_no_100_de_2025.pdf</t>
   </si>
   <si>
     <t>Que façam a recuperação de buracos no início da Rua Desembargador Amaral (Próximo a Vale Frios), onde consta diversos pontos com asfaltamento precário.</t>
   </si>
   <si>
     <t>1485</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1485/indicacao_no_101_de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1485/indicacao_no_101_de_2025.pdf</t>
   </si>
   <si>
     <t>1.Que seja feito, em regime de urgência, a recuperação com cascalho da estrada da BR 135, passando pelo Simplício, Barreirão, Mariana até a localidade Certeza._x000D_
 2-Que seja feito a limpeza com roço desse trecho da BR 135Km até a localidade Certeza</t>
   </si>
   <si>
     <t>1486</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1486/indicacao_no_102_de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1486/indicacao_no_102_de_2025.pdf</t>
   </si>
   <si>
     <t>Que seja feito o mutirão de limpeza (capina e roço) no Bairro Nova Corrente-PI.</t>
   </si>
   <si>
     <t>1487</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1487/indicacao_no_103_de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1487/indicacao_no_103_de_2025.pdf</t>
   </si>
   <si>
     <t>Que seja transformado a escola da localidade Cocos em uma UBS.</t>
   </si>
   <si>
     <t>1488</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1488/indicacao_no_104_de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1488/indicacao_no_104_de_2025.pdf</t>
   </si>
   <si>
     <t>Que seja transformado a escola da localidade Mariana-Joaquim Araújo da Cunha em uma UBS, para atendimento daquela comunidade, pois é muito distante para os moradores se deslocarem para atendimento no Barreirão e atendimento de saúde odontológica no Simplício.</t>
   </si>
   <si>
     <t>1489</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>Eduardo Lobato</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1489/indicacao_no_105_de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1489/indicacao_no_105_de_2025.pdf</t>
   </si>
   <si>
     <t>Que seja feito, em regime de urgência, a recuperação com cascalho da estrada das localidades Retiro e Floresta.</t>
   </si>
   <si>
     <t>1490</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1490/indicacao_no_106_de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1490/indicacao_no_106_de_2025.pdf</t>
   </si>
   <si>
     <t>Que seja feita Sarjetas na Rua Gov. Matias Olímpio</t>
   </si>
   <si>
     <t>1491</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1491/indicacao_no_107_de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1491/indicacao_no_107_de_2025.pdf</t>
   </si>
   <si>
     <t>Que seja feito a recuperação com asfalto da Rua Raimundo Nonato Moura até a saída para o Riacho Frio.</t>
   </si>
   <si>
     <t>1492</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1492/indicacao_no_108_de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1492/indicacao_no_108_de_2025.pdf</t>
   </si>
   <si>
     <t>Que seja construída uma nova UBS no Bairro Morro do Pequi.</t>
   </si>
   <si>
     <t>1493</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1493/indicacao_no_110_de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1493/indicacao_no_110_de_2025.pdf</t>
   </si>
   <si>
     <t>Que seja feita a recuperação da Estrada Retiro de Cima.</t>
   </si>
   <si>
     <t>1494</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1494/indicacao_no_111_de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1494/indicacao_no_111_de_2025.pdf</t>
   </si>
   <si>
     <t>Que seja feita a instalação de iluminação pública na localidade Palmira próximo ao posto de atendimento médico.</t>
   </si>
   <si>
     <t>1495</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1495/indicacao_no_112_de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1495/indicacao_no_112_de_2025.pdf</t>
   </si>
   <si>
     <t>Que seja feita a recuperação das ruas do bairro Loteamento José de Freitas e a limpeza com capina.</t>
   </si>
   <si>
     <t>1398</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1398/indicacao_no_132_de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1398/indicacao_no_132_de_2025.pdf</t>
   </si>
   <si>
     <t>Indica limpeza da Rua Mascarenhas de Morais a Beira Rio.</t>
   </si>
   <si>
     <t>1496</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>Que seja feito a manutenção das estradas vicinais no nosso município, principalmente nas localidades Sussuapara, Barrocão e Araçá de Nicolau.</t>
   </si>
   <si>
     <t>1497</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1497/indicacao_no_138_de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1497/indicacao_no_138_de_2025.pdf</t>
   </si>
   <si>
     <t>Que seja feita a reforma da unidade básica de saúde do Caxingó.</t>
   </si>
   <si>
     <t>1498</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1498/indicacao_no_139_de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1498/indicacao_no_139_de_2025.pdf</t>
   </si>
   <si>
     <t>Que seja colocado cascalho na rua Beira Rio , na proximidade da residência do Sr. Divan ao lado esquerdo, devido a quantidade de buracos.</t>
   </si>
   <si>
     <t>1407</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1407/indicacao_no_141_de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1407/indicacao_no_141_de_2025.pdf</t>
   </si>
   <si>
     <t>Que seja feito o roço nas localidades Sussuapara, Barrocão e Araça de Nicolau.</t>
   </si>
   <si>
     <t>1408</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>Que seja feira a manutenção das estradas vicinais no nosso município, no trecho que dá acesso a Escola Municipal João Benício Magalhães até a Escola Municipal Altino Figueiredo na localidade Riacho Grande, e Boqueirão, principalmente nas imediações do Beco, próximo as residências do sr. Oleide a Zé Augusto e Afonso, seguindo das imediações de Araruna.</t>
   </si>
   <si>
     <t>1409</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1409/indicacao_no_144_de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1409/indicacao_no_144_de_2025.pdf</t>
   </si>
   <si>
     <t>Que seja colocado as placas de denominações das Ruas do bairro Vila Nova.</t>
   </si>
   <si>
     <t>1530</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>Que seja feita a recuperação e melhoria da pavimentação da Rua Bom Fim, localizada no bairro Vila Nos a tendo em vista as condições precárias do calçamento, que vêm comprometendo seriamente o tráfego de pedestres e veículos.</t>
   </si>
   <si>
     <t>1531</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1531/indicacao_no_146_de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1531/indicacao_no_146_de_2025.pdf</t>
   </si>
   <si>
     <t>Que seja feito a recuperação e manutenção das estradas vicinais da zona rural, das localidades Angico, Bela Vista, visando melhorar as condições de tráfego e garantir o direito de ir e vir da população.</t>
   </si>
   <si>
     <t>1402</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1402/indicacao_no_150.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1402/indicacao_no_150.pdf</t>
   </si>
   <si>
     <t>Que seja feita a recuperação da estrada do Simplício, Barreirão, Paraim de Baixo e Mariana.</t>
   </si>
   <si>
     <t>1403</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1403/indicacao_no_151.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1403/indicacao_no_151.pdf</t>
   </si>
   <si>
     <t>Solicitar uma tenda para a Unidade Escolar Mário Nogueira, onde as crianças ficam no intervalo.</t>
   </si>
   <si>
     <t>1404</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1404/indicacao_no_152.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1404/indicacao_no_152.pdf</t>
   </si>
   <si>
     <t>Solicitar que seja feita a limpeza e roçagem do bairro Conviver.</t>
   </si>
   <si>
     <t>1399</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1399/indicacao_no_153_de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1399/indicacao_no_153_de_2025.pdf</t>
   </si>
   <si>
     <t>Que seja feito o patrolamento e cascalhamento da Rua Nicolau Tolentino, no residencial Morro do Pequi, próximo a reciclagem Renovar.</t>
   </si>
   <si>
     <t>1405</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1405/indicacao_no_154_de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1405/indicacao_no_154_de_2025.pdf</t>
   </si>
   <si>
     <t>Que seja feita a recuperação da Rua Quintino Custódio, próximo a igreja do bairro Primavera.</t>
   </si>
   <si>
     <t>1527</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1527/indicacao_no_155_de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1527/indicacao_no_155_de_2025.pdf</t>
   </si>
   <si>
     <t>Que seja feita uma passagem molhada no Riacho do Araçá na qual liga com a Fazenda de Cima. Pois está intrafegável por essa estrada vicinal, onde o acesso por essa via facilitaria a locomoção para a estrada da Fazenda de Cima.</t>
   </si>
   <si>
     <t>1528</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1528/indicacao_no_156_de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1528/indicacao_no_156_de_2025.pdf</t>
   </si>
   <si>
     <t>Que seja feita a operação tampa buraco da rua que liga a saída do Riacho Frio. Pois l‹i está um caos para o tráfego de veículos.</t>
   </si>
   <si>
     <t>1529</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1529/indicacao_no_157_de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1529/indicacao_no_157_de_2025.pdf</t>
   </si>
   <si>
     <t>Que requer a Secretária de Educação do município coloque vigias nas escolas no período da noite pois temos algumas escolas que não tempos vigias podendo acontecer furtos nos locais na qual já tendo acontecido</t>
   </si>
   <si>
     <t>1532</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1532/indicacao_no_158_de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1532/indicacao_no_158_de_2025.pdf</t>
   </si>
   <si>
     <t>Que seja feita a construção do muro de proteção na Escola Claudenor Rodrigues de Melo , localizada na Localidade Fazenda de Cima , em razão da segurança das crianças e da proximidade com a PI 255, estrada de terra.</t>
   </si>
   <si>
     <t>1533</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1533/indicacao_no_159_de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1533/indicacao_no_159_de_2025.pdf</t>
   </si>
   <si>
     <t>Que seja feito o serviço de roçagem na Rua Vô Zuzinha nas proximidades da BR 135 , devido à vegetação alta que compromete a visibilidade e a segurança.</t>
   </si>
   <si>
     <t>1534</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1534/indicacao_no_160_de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1534/indicacao_no_160_de_2025.pdf</t>
   </si>
   <si>
     <t>Que seja feito o cascalhamento da Rua Vô Zuzinha, próximo a BR 135.</t>
   </si>
   <si>
     <t>1525</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1525/indicacao_no_161_de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1525/indicacao_no_161_de_2025.pdf</t>
   </si>
   <si>
     <t>Que seja feito a reposição de lâmpadas na localidade Simplício, em frente à Igreja Católica até nas proximidades da Igreja Batista.</t>
   </si>
   <si>
     <t>1526</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1526/indicacao_no_162_de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1526/indicacao_no_162_de_2025.pdf</t>
   </si>
   <si>
     <t>Que seja feito a reposição de lâmpadas e luminárias na Rua Projetada 55, próximo a residência do sr. Francisco de Melo.</t>
   </si>
   <si>
     <t>1544</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1544/indicacao_no_168_de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1544/indicacao_no_168_de_2025.pdf</t>
   </si>
   <si>
     <t>INDICATIVO DE PROJETO DE LEI N°........./2025	de 16 de_x000D_
 Junho de 2025_x000D_
 Dispõe sobre o Programa Municipal de Saúde Vocal do Professor da Rede Pública Municipal de Ensino.</t>
   </si>
   <si>
     <t>1545</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1545/indicacao_no_169_de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1545/indicacao_no_169_de_2025.pdf</t>
   </si>
   <si>
     <t>INDICATIVO DE PROJETO DE LEI N°........./2025	de  16 de_x000D_
 Junho de 2025_x000D_
 Institui o Programa Municipal denominado “NOSSA TERRAARADA” e dá outras providências.</t>
   </si>
   <si>
     <t>1543</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1543/indicacao_no_170_de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1543/indicacao_no_170_de_2025.pdf</t>
   </si>
   <si>
     <t>•	Que seja colocado um agente comunitário de Saúde -ACS, na área que compreende a Rua do Cruzeiro, bairro Primavera.</t>
   </si>
   <si>
     <t>1541</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>Que seja feita a limpeza e o roço da Unidade Escolar Filemon Nogueira</t>
   </si>
   <si>
     <t>1542</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1542/indicacao_no_172_de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1542/indicacao_no_172_de_2025.pdf</t>
   </si>
   <si>
     <t>Que seja perfurado e instalado o Poço na localidade Simplício (Pedra Preta).</t>
   </si>
   <si>
     <t>1517</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>Que seja feito um curral comunitário na localidade Araçá.</t>
   </si>
   <si>
     <t>1518</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1518/indicacao_no_188_de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1518/indicacao_no_188_de_2025.pdf</t>
   </si>
   <si>
     <t>Que seja feita a reforma da UBS do Araçá.</t>
   </si>
   <si>
     <t>1519</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1519/indicacao_no_189_de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1519/indicacao_no_189_de_2025.pdf</t>
   </si>
   <si>
     <t>Que seja feito redutores de velocidade com sinalização na comunidade Calumbi, sendo uma estrada vicinal que liga o povoado Boa Vista e Caatinga.</t>
   </si>
   <si>
     <t>1520</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>Que seja feita a recuperação das estradas vicinais do nosso município, principalmente no trecho da estrada do Retiro de Cima a começar da margem esquerda da PI-411, sentido Corrente / Riacho Frio, passando pelo cemitério local, casas dos moradores conhecidos como Sr. Luizinho Dª Neyde, os Moacir, chegando até o antigo colégio onde atualmente funciona a UBS, daquela comunidade.</t>
   </si>
   <si>
     <t>1521</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1521/indicacao_no_191_de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1521/indicacao_no_191_de_2025.pdf</t>
   </si>
   <si>
     <t>Que seja feito a continuação do calçamento da Rua da Liberdade, atrás do hotel Sayonara, no setor rodoviário.</t>
   </si>
   <si>
     <t>1522</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1522/indicacao_no_192_de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1522/indicacao_no_192_de_2025.pdf</t>
   </si>
   <si>
     <t>Que seja feito a continuação do calçamento da Rua Projetada 70, iniciando em frente à residência do sr. Geovane Batista do Nascimento indo até as imediações do fundo da casa do professor Hutembergues Barreira.</t>
   </si>
   <si>
     <t>1508</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1508/indicacao_no_194_de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1508/indicacao_no_194_de_2025.pdf</t>
   </si>
   <si>
     <t>Que seja feita a recuperação das estradas da localidades Barreira Branca, Barro Alto, Barra do Brejo e Boa Sorte.</t>
   </si>
   <si>
     <t>1509</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1509/indicacao_no_195_de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1509/indicacao_no_195_de_2025.pdf</t>
   </si>
   <si>
     <t>Que seja feito com caráter de urgência, a instalação de redutores de velocidade (lombadas) na localidade Pedra Furada, especificamente em frente à Escola Municipal José Damião.</t>
   </si>
   <si>
     <t>1510</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1510/indicacao_no_196_de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1510/indicacao_no_196_de_2025.pdf</t>
   </si>
   <si>
     <t>Que seja feita a instalação de dois redutores de velocidade na localidade Pedra Furada, em frente à casa do Sr. Justino, visando aumentar a segurança dos moradores e evitar acidentes na localidade. A presença dos redutores contribuirá para a redução da velocidade dos veículos que trafegam pela via, protegendo principalmente os moradores e crianças que circulam na região.</t>
   </si>
   <si>
     <t>1511</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1511/indicacao_no_197_de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1511/indicacao_no_197_de_2025.pdf</t>
   </si>
   <si>
     <t>Que seja feita limpeza da praça localizada na Fazenda de Cima, tendo em vista a aproximação dos festejos da localidade. A manutenção e limpeza adequada do espaço público são essenciais para garantir um ambiente seguro, agradável e acolhedor para a comunidade e visitantes durante as comemorações. Solicito que essa ação seja realizada com a maior brevidade possível para que todos possam usufruir do espaço em boas condições.</t>
   </si>
   <si>
     <t>1443</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1443/indicacao_no_198_eduardo_lobato.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1443/indicacao_no_198_eduardo_lobato.pdf</t>
   </si>
   <si>
     <t>1444</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1444/indicacao_no_199_eduardo_lobato.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1444/indicacao_no_199_eduardo_lobato.pdf</t>
   </si>
   <si>
     <t>Que seja feita a recuperação da estrada da Limeira.</t>
   </si>
   <si>
     <t>1445</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1445/indicacao_no_200_eduardo_lobato.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1445/indicacao_no_200_eduardo_lobato.pdf</t>
   </si>
   <si>
     <t>Que seja feita a recuperação da estrada do Retiro e Ipoeira.</t>
   </si>
   <si>
     <t>1446</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1446/indicacao_no_201_eduardo_lobato.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1446/indicacao_no_201_eduardo_lobato.pdf</t>
   </si>
   <si>
     <t>Que seja feiro a reforma do posto de saúde do Retiro.</t>
   </si>
   <si>
     <t>1461</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1461/indicacao_no_204_de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1461/indicacao_no_204_de_2025.pdf</t>
   </si>
   <si>
     <t>Que seja feita a rede de abastecimento de água ligando o povoado Riacho Grande ao povoado Maliço.</t>
   </si>
   <si>
     <t>1462</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1462/indicacao_no_205_de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1462/indicacao_no_205_de_2025.pdf</t>
   </si>
   <si>
     <t>Que seja feita a instalação do poço na comunidade Barro Vermelho nas proximidades do povoado Pote, e também a instalação de rede de água para as residências.</t>
   </si>
   <si>
     <t>1463</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t>Que seja construído um redutor de velocidade na Rua Petrônio Portela, no bairro Morro do Pequi.</t>
   </si>
   <si>
     <t>1464</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1464/indicacao_no_207_de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1464/indicacao_no_207_de_2025.pdf</t>
   </si>
   <si>
     <t>Que seja feito o calçamento da Rua Projetada nº 31, no bairro Morro do Pequi.</t>
   </si>
   <si>
     <t>1465</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1465/indicacao_no_208_de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1465/indicacao_no_208_de_2025.pdf</t>
   </si>
   <si>
     <t>Que seja feita a iluminação da ponte que liga o bairro Vila Nova ao bairro Isabela.</t>
   </si>
   <si>
     <t>1466</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1466/indicacao_no_209_de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1466/indicacao_no_209_de_2025.pdf</t>
   </si>
   <si>
     <t>Que seja feita a limpeza da barragem na Porta do Araça.</t>
   </si>
   <si>
     <t>1468</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1468/indicacao_no_210_de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1468/indicacao_no_210_de_2025.pdf</t>
   </si>
   <si>
     <t>Que seja feita a pavimentação da Rua Manoel Gil Louzeiro, no bairro Nova Corrente.</t>
   </si>
   <si>
     <t>1467</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1467/indicacao_no_211_de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1467/indicacao_no_211_de_2025.pdf</t>
   </si>
   <si>
     <t>Que seja realizado a manutenção de estrada que liga a localidade Brejo à região da comunidade Riacho Grande beneficiando diretamente 12 famílias com especial atenção as passagens sobre os Riachos Riacho Grande e riacho do Brejo. Especificamente, no trecho que passa pelo Riacho Grande, sugiro que a estrada seja construída 200 metros abaixo da localização atual, mantendo os demais trechos na posição original e promovendo apenas a correção necessária nesse ponto crítico.</t>
   </si>
   <si>
     <t>1416</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1416/indicacao_no_212_naira_nogueira.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1416/indicacao_no_212_naira_nogueira.pdf</t>
   </si>
   <si>
     <t>Que seja construída uma boca de lobo (sarjeta) em uma grota que existe na Rua Gabriel Ferreira no bairro Sincerino.</t>
   </si>
   <si>
     <t>1417</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1417/indicacao_no_213-_eduardo_lobato.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1417/indicacao_no_213-_eduardo_lobato.pdf</t>
   </si>
   <si>
     <t>Que seja construído redutor de velocidade (quebra-molas) e seja colocado sinalização, próximo a Unidade Escolar da Guanabara.</t>
   </si>
   <si>
     <t>1418</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1418/indicacao_no_214__rosivania_ribeiro.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1418/indicacao_no_214__rosivania_ribeiro.pdf</t>
   </si>
   <si>
     <t>Que seja concluída a pavimentação da Rua Castro Alves, no bairro Morro do Pequi, pois as condições em que se encontra, coloca a vida da população em risco, muito material da obra (pedras) no meio da Rua, valas nas laterais, dificultando ainda o acesso e mobilidade da população.</t>
   </si>
   <si>
     <t>1419</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1419/indicacao_no_215_rosivania_ribeiro.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1419/indicacao_no_215_rosivania_ribeiro.pdf</t>
   </si>
   <si>
     <t>Que seja construída uma ponte na localidade Boa Vista, promovendo o acesso e mobilidade de forma segura da população da região.</t>
   </si>
   <si>
     <t>1420</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1420/indicacao_no_216_dionizio_nogueira.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1420/indicacao_no_216_dionizio_nogueira.pdf</t>
   </si>
   <si>
     <t>Que seja trocado a base da caixa 'd água da região da Porta do Araça, colocando a base na casa de Joelson.</t>
   </si>
   <si>
     <t>1421</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1421/indicacao_no_217_adelia_corado.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1421/indicacao_no_217_adelia_corado.pdf</t>
   </si>
   <si>
     <t>Que seja feita a construção de uma passagem molhada no Riacho do Meio, situado entre o Araçá e Fazenda de Cima.</t>
   </si>
   <si>
     <t>1422</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1422/indicacao_no_218_adelia_corado.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1422/indicacao_no_218_adelia_corado.pdf</t>
   </si>
   <si>
     <t>Que seja feita a construção da estrada do Caxingo, que dá acesso a localidade Campo do Bileu.</t>
   </si>
   <si>
     <t>1423</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1423/indicacao_no_219-_salmeron_filho.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1423/indicacao_no_219-_salmeron_filho.pdf</t>
   </si>
   <si>
     <t>Que seja construído um redutor de velocidade, quebra-mola, na Av. Manoel Lourenço Cavalcante, nas proximidades da ponte que liga o bairro Nova Corrente a Jacolândia.</t>
   </si>
   <si>
     <t>1424</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1424/indicacao_no_220-_salmeron_filho.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1424/indicacao_no_220-_salmeron_filho.pdf</t>
   </si>
   <si>
     <t>Que retorne o atendimento médico na localidade Palmira.</t>
   </si>
   <si>
     <t>1425</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1425/indicacao_no_221-_salmeron_filho.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1425/indicacao_no_221-_salmeron_filho.pdf</t>
   </si>
   <si>
     <t>Que seja feito a implantação do consultório odontológico no posto de saúde da localidade Guanabara.</t>
   </si>
   <si>
     <t>1426</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1426/indicacao_no_222-_salmeron_filho.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1426/indicacao_no_222-_salmeron_filho.pdf</t>
   </si>
   <si>
     <t>Que seja feito o levantamento através da secretaria municipal de saúde sobre quantas residências nos bairros de Corrente não possuem instalações sanitárias, banheiros.</t>
   </si>
   <si>
     <t>1451</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1451/indicacao_no_223-_rosivania_ribeiro.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1451/indicacao_no_223-_rosivania_ribeiro.pdf</t>
   </si>
   <si>
     <t>Que seja construída uma ponte sobre o Riacho da Taboquinha, no bairro Vila Nova.</t>
   </si>
   <si>
     <t>1452</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1452/indicacao_no_224-_rosivania_ribeiro.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1452/indicacao_no_224-_rosivania_ribeiro.pdf</t>
   </si>
   <si>
     <t>Que seja construída uma ponte de concreto na localidade Fazenda de Cima.</t>
   </si>
   <si>
     <t>1453</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1453/indicacao_no_225-_gustavo_lemos.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1453/indicacao_no_225-_gustavo_lemos.pdf</t>
   </si>
   <si>
     <t>Que seja regulamentada a Lei nº 644/2016, que dispõe sobre a observância das normas gerais e critérios básico da ABNT, na construção de calçadas da cidade de Corrente e dá outras providências.</t>
   </si>
   <si>
     <t>1454</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1454/indicacao_no_226-_gustavo_lemos.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1454/indicacao_no_226-_gustavo_lemos.pdf</t>
   </si>
   <si>
     <t>Que seja feita a limpeza das barragens comunitárias, das localidades da zona rural.</t>
   </si>
   <si>
     <t>1455</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1455/indicacao_no_227-_maria_luiza.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1455/indicacao_no_227-_maria_luiza.pdf</t>
   </si>
   <si>
     <t>Que seja feito a conclusão do calçamento da Rua da Paz, atrás do cartório.</t>
   </si>
   <si>
     <t>1456</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1456/indicacao_no_228-_maria_luiza.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1456/indicacao_no_228-_maria_luiza.pdf</t>
   </si>
   <si>
     <t>Que seja recuperada a pavimentação da Rua Nicolau Tolentino, no bairro Morro do Pequi.</t>
   </si>
   <si>
     <t>1457</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
     <t>Que seja recuperada a estrada das regiões do Paraim de Baixo e Paraim de Cima.</t>
   </si>
   <si>
     <t>1473</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1473/indicacoes_no_230_de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1473/indicacoes_no_230_de_2025.pdf</t>
   </si>
   <si>
     <t>Que seja implementado o atendimento do Programa Saúde Digital, com espaço e profissional destinado a esse serviço, nas UBS do município.</t>
   </si>
   <si>
     <t>1474</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1474/indicacoes_no_231_de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1474/indicacoes_no_231_de_2025.pdf</t>
   </si>
   <si>
     <t>Que seja feita a reforma do estádio Jesy Lemos Paraguassu.</t>
   </si>
   <si>
     <t>1475</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1475/indicacoes_no_233_de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1475/indicacoes_no_233_de_2025.pdf</t>
   </si>
   <si>
     <t>Que seja feito o patrolamento e cascalhamento do trecho da estrada na localidade do Retiro de Cima, na entrada do Riacho Frio, passando próximo da residência do sr. Osmar Modesto até a residência do sr. Carisvaldo</t>
   </si>
   <si>
     <t>1476</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
     <t>Que seja trocada a lâmpada da Rua José Rocha Bairro Nova Corrente-PI.</t>
   </si>
   <si>
     <t>1480</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1480/indicacoes_no_235_de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1480/indicacoes_no_235_de_2025.pdf</t>
   </si>
   <si>
     <t>Solicitação para que tome a empresa tome as providências cabíveis em relação ao fornecimento de energia elétrica com urgência no Bairro Vila Nova.</t>
   </si>
   <si>
     <t>1477</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1477/indicacoes_no_236_de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1477/indicacoes_no_236_de_2025.pdf</t>
   </si>
   <si>
     <t>Que seja feito um redutor de velocidade na Rua Getúlio Vargas, em frente a casa de Marilene.</t>
   </si>
   <si>
     <t>1478</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1478/indicacoes_no_237_de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1478/indicacoes_no_237_de_2025.pdf</t>
   </si>
   <si>
     <t>Que seja feita recuperação urgente da estrada da região das Pedras, em ambos os lados, estendendo-se até a residência do Senhor Amando.</t>
   </si>
   <si>
     <t>1549</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1549/indicacao_no_238_de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1549/indicacao_no_238_de_2025.pdf</t>
   </si>
   <si>
     <t>Que estude uma forma eficaz de normalizar a coleta do lixo na Rua da Paz, atrás do cartório.</t>
   </si>
   <si>
     <t>1550</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1550/indicacao_no_239_de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1550/indicacao_no_239_de_2025.pdf</t>
   </si>
   <si>
     <t>Que seja feito a restauração do calçamento da Rua Professor Antônio Fernandes no bairro Morro do Pequi.</t>
   </si>
   <si>
     <t>1548</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1548/indicacao_no_240_de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1548/indicacao_no_240_de_2025.pdf</t>
   </si>
   <si>
     <t>Que seja feito necessidade urgente da perfuração de um poço artesiano na localidade Paraim de Cima. que abriga 18 famílias, incluindo o Sr. Neuton e os familiares do Sr. Pio. A comunidade enfrenta dificuldades com o abastecimento de água, o que impacta diretamente a qualidade de vida dos moradores. A perfuração de um poço artesiano proporcionará um acesso seguro e contínuo à água potável, contribuindo para a saúde e o bem-estar de todos.</t>
   </si>
   <si>
     <t>1561</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1561/indicacao_no_241_de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1561/indicacao_no_241_de_2025.pdf</t>
   </si>
   <si>
     <t>Que seja realizado a conclusão do calçamento no Bairro Isabela.</t>
   </si>
   <si>
     <t>1562</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1562/indicacao_no_242_de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1562/indicacao_no_242_de_2025.pdf</t>
   </si>
   <si>
     <t>Que seja organizado o retorno da Rtua Adolf Jonh Terry, em frente à Panificadora Conquista.</t>
   </si>
   <si>
     <t>1563</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1563/indicacao_no_243_de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1563/indicacao_no_243_de_2025.pdf</t>
   </si>
   <si>
     <t>Que seja instalado energia elétrica na localidade Barreiro Branco.</t>
   </si>
   <si>
     <t>1564</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1564/indicacao_no_244_de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1564/indicacao_no_244_de_2025.pdf</t>
   </si>
   <si>
     <t>Que seja feita a correção dos redutores de velocidade e sinalizar os mesmos na Rua Petrônio Portela (Bairro Morro do Pequi).</t>
   </si>
   <si>
     <t>1565</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1565/indicacao_no_245_de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1565/indicacao_no_245_de_2025.pdf</t>
   </si>
   <si>
     <t>Que seja feito redutor de velocidade na Rua Ipiranga, em frente a Igreja Congregação Cristã no Brasil (Bairro Sincerino).</t>
   </si>
   <si>
     <t>1566</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1566/indicacao_no_246_de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1566/indicacao_no_246_de_2025.pdf</t>
   </si>
   <si>
     <t>Que seja realizado a limpeza e roçagem da Praça do Sincerino.</t>
   </si>
   <si>
     <t>1567</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
     <t>Que seria feito reparos na Rua Ipiranga (buraco) em frente a residência da sra. Luzy.</t>
   </si>
   <si>
     <t>1568</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
     <t>Que seja concluído o calçamento da rua Raimunda Maria Nogueira Rocha (Bairro Aeroporto).</t>
   </si>
   <si>
     <t>1569</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1569/indicacao_no_249_de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1569/indicacao_no_249_de_2025.pdf</t>
   </si>
   <si>
     <t>Que seja feito o patrolamento e cascalhamento da Rua Quintino Bocaiúva, bairro Sincerino.</t>
   </si>
   <si>
     <t>1570</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
     <t>Cristovam Neto, Eduardo Lobato</t>
   </si>
   <si>
     <t>Que seja a pavimentação da Rua da Liberdade essa Rua que liga a Rua da EMATER.</t>
   </si>
   <si>
     <t>1572</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1572/indicacao_no_251_de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1572/indicacao_no_251_de_2025.pdf</t>
   </si>
   <si>
     <t>Que seja feito a limpeza do final da Rua Manoel Nogueira, bairro Morro do Pequi. A rua está cheia de entulhos, servindo como depósito de lixo e até abatimento de animais.</t>
   </si>
   <si>
     <t>1573</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1573/indicacao_no_252_de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1573/indicacao_no_252_de_2025.pdf</t>
   </si>
   <si>
     <t>Que seja feita a recuperação em caráter de urgência da estrada do Retiro, pois está intrafegável.</t>
   </si>
   <si>
     <t>1574</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1574/indicacao_no_253_de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1574/indicacao_no_253_de_2025.pdf</t>
   </si>
   <si>
     <t>Que recuperada a estrada vicinal que dá acesso a localidade Pindaíba.</t>
   </si>
   <si>
     <t>1575</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1575/indicacao_no_254_de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1575/indicacao_no_254_de_2025.pdf</t>
   </si>
   <si>
     <t>Que seja recuperada a estrada vicinal que dá acesso a localidade Araça (BR 135km até a localidade Araça );</t>
   </si>
   <si>
     <t>1576</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1576/indicacao_no_255_de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1576/indicacao_no_255_de_2025.pdf</t>
   </si>
   <si>
     <t>Que seja equipado e canalizado o poço que já está perfurado na localidade Paraim de cima ( residência do Sr. Toni).</t>
   </si>
   <si>
     <t>1577</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
     <t>Gustavo Lemos, Eduardo Lobato, Maria Luiza, Naira Nogueira</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1577/indicacao_no_256_de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1577/indicacao_no_256_de_2025.pdf</t>
   </si>
   <si>
     <t>Que seja recuperado o sistema da fossa séptica (ventilação que serve para liberar os gases da fossa) da Escola Euza Mascarenhas.</t>
   </si>
   <si>
     <t>1578</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
     <t>Robério Cabeleireiro</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1578/indicacao_no_257_de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1578/indicacao_no_257_de_2025.pdf</t>
   </si>
   <si>
     <t>Que seja Recuperada a estrada vicinal que dá acesso a localidade Vereda da Porta.</t>
   </si>
   <si>
     <t>1579</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
     <t>Gustavo Lemos, Eduardo Lobato, Maria Luiza, Naira Nogueira, Rosivânia Ribeiro</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1579/indicacao_no_258_de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1579/indicacao_no_258_de_2025.pdf</t>
   </si>
   <si>
     <t>Que seja recuperado o Muro da UBS Evandro Reis (Bairro Aeroporto).</t>
   </si>
   <si>
     <t>1580</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1580/indicacao_no_259_de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1580/indicacao_no_259_de_2025.pdf</t>
   </si>
   <si>
     <t>Que seja feito seja encaminhado a Secretario Municipal de Infraestrutura a recuperação da ponte sobre o Riacho do Angico, localizada no trecho que liga a comunidade Bela Vista à comunidade Caxingó.</t>
   </si>
   <si>
     <t>1581</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
     <t>INDICA ao Exmo. Sr. Prefeito Municipal, em conjunto com Senhor Secretário de Serviços Urbanos, após ouvido o plenário, que seja feito reparos dos buracos na Rua Plutônio Nogueira de Carvalho nas proximidades do Posto Rocha.</t>
   </si>
   <si>
     <t>1585</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1585/indicacao_no_261_de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1585/indicacao_no_261_de_2025.pdf</t>
   </si>
   <si>
     <t>Que seja realizado a recuperação da estrada da Malhada e Barriguda.</t>
   </si>
   <si>
     <t>1586</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1586/indicacao_no_262_de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1586/indicacao_no_262_de_2025.pdf</t>
   </si>
   <si>
     <t>Que seja recuperada a estrada da Porta do Araça.</t>
   </si>
   <si>
     <t>1587</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1587/indicacao_no_263_de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1587/indicacao_no_263_de_2025.pdf</t>
   </si>
   <si>
     <t>Que seja tampado o buraco na Avenida Dom Pedro próximo ao IBC, Pois a qualquer momento pode gerar um acidente naquelas mediações.</t>
   </si>
   <si>
     <t>1588</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1588/indicacao_no_264_de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1588/indicacao_no_264_de_2025.pdf</t>
   </si>
   <si>
     <t>Que seja feita a iluminação da ponte do Limoeiro pois está muito escuro para os moradores daquela região.</t>
   </si>
   <si>
     <t>1589</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1589/indicacao_no_265_de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1589/indicacao_no_265_de_2025.pdf</t>
   </si>
   <si>
     <t>Que seja feito a iluminação da ponte do lsabela pois está muito escuro para os moradores daquela região; sendo que em breve está sendo feito a ponte nova</t>
   </si>
   <si>
     <t>1590</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1590/indicacao_no_266_de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1590/indicacao_no_266_de_2025.pdf</t>
   </si>
   <si>
     <t>Que seja feito seja feito um aterro e cascalhamento na Rua Sílvio Paulo Bairro Fernando Carlos Cavalcante</t>
   </si>
   <si>
     <t>1591</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1591/indicacao_no_267_de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1591/indicacao_no_267_de_2025.pdf</t>
   </si>
   <si>
     <t>Que seja feito seja feita a pavimentação das ruas Jurandir Pacheco Cavalcante e a continuação da Rua de Emídio no Bairro Fernando Carlos.</t>
   </si>
   <si>
     <t>1592</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1592/indicacao_no_268_de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1592/indicacao_no_268_de_2025.pdf</t>
   </si>
   <si>
     <t>Que seja feita a recuperação do Bueiro do Celoura; que dá acesso aos moradores das localidades: Sussuapara, Barrocão e Araçá.</t>
   </si>
   <si>
     <t>1593</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1593/indicacao_no_269_de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1593/indicacao_no_269_de_2025.pdf</t>
   </si>
   <si>
     <t>Que seja feito seja feito uma boca de lobo que está uma grota na rua Gabriel Ferreira, n°480 Bairro Sincerino( Proprietário da casa Elcione Sousa Lima) apelido Titinha.</t>
   </si>
   <si>
     <t>1596</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1596/indicacao_no_271_de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1596/indicacao_no_271_de_2025.pdf</t>
   </si>
   <si>
     <t>Que seja recuperada a estrada da Pindaiba-Região Morro Redondo.</t>
   </si>
   <si>
     <t>1597</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1597/indicacao_no_272_de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1597/indicacao_no_272_de_2025.pdf</t>
   </si>
   <si>
     <t>Que seja feito a construção do muro da Escola José Joaquim de Oliveira na localidade Simplício.</t>
   </si>
   <si>
     <t>1598</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1598/indicacao_no_273_de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1598/indicacao_no_273_de_2025.pdf</t>
   </si>
   <si>
     <t>Que seja feita a reforma da UBS do Celoura pois apresenta infiltração na estrutura e goteiras no telhado por telhas quebradas ou faltando.</t>
   </si>
   <si>
     <t>1599</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1599/indicacao_no_274_de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1599/indicacao_no_274_de_2025.pdf</t>
   </si>
   <si>
     <t>Que seja feito seja feito a reforma da UBS do Barreirão, por conta das rachaduras grave na estrutura.</t>
   </si>
   <si>
     <t>1600</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1600/indicacao_no_275_de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1600/indicacao_no_275_de_2025.pdf</t>
   </si>
   <si>
     <t>Que seja feito seja feito a reforma da UBS do Simplício por conta das rachaduras e goteiras no telhado, infiltrações.</t>
   </si>
   <si>
     <t>1601</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1601/indicacao_no_276_de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1601/indicacao_no_276_de_2025.pdf</t>
   </si>
   <si>
     <t>Que seja feito a realização de estudo técnico para perfuração de poços artesianos a localidade Paraim de Cima.</t>
   </si>
   <si>
     <t>1602</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1602/indicacao_no_277_de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1602/indicacao_no_277_de_2025.pdf</t>
   </si>
   <si>
     <t>Que seja feito dois quebra-molas na Rua Projetada I no bairro Aeroporto lI, em frente a primeira sede da empresa Fiel Alimentos.</t>
   </si>
   <si>
     <t>1603</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1603/indicacao_no_278_de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1603/indicacao_no_278_de_2025.pdf</t>
   </si>
   <si>
     <t>Que seja contratado um médico oftalmológico.</t>
   </si>
   <si>
     <t>1604</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1604/indicacao_no_279_de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1604/indicacao_no_279_de_2025.pdf</t>
   </si>
   <si>
     <t>Que seja contratado um fonoaudiólogo.</t>
   </si>
   <si>
     <t>1605</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1605/indicacao_no_280_de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1605/indicacao_no_280_de_2025.pdf</t>
   </si>
   <si>
     <t>Que seja feito a iluminação e sinalização da ponte saída para o Riacho Frio.</t>
   </si>
   <si>
     <t>1606</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1606/indicacao_no_281_de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1606/indicacao_no_281_de_2025.pdf</t>
   </si>
   <si>
     <t>Que eja feito a recuperação das vias do loteamento no Bairro lsabela.</t>
   </si>
   <si>
     <t>1607</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1607/indicacao_no_282_de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1607/indicacao_no_282_de_2025.pdf</t>
   </si>
   <si>
     <t>Que seja feita a recuperação de um buraco na Avenida Intendente próximo a igreja do Divino Espírito Santo Santo no Nova Corrente.</t>
   </si>
   <si>
     <t>1608</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1608/indicacao_no_283_de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1608/indicacao_no_283_de_2025.pdf</t>
   </si>
   <si>
     <t>Que seja feita uma faixa de pedestre urna lombada de frente o NASF e frente a Prefeitura.</t>
   </si>
   <si>
     <t>1609</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1609/indicacao_no_284_de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1609/indicacao_no_284_de_2025.pdf</t>
   </si>
   <si>
     <t>Que seja feita a coleta do lixo na localidade Santa Marta pelo menos uma vez por semana.</t>
   </si>
   <si>
     <t>1610</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1610/indicacao_no_286_de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1610/indicacao_no_286_de_2025.pdf</t>
   </si>
   <si>
     <t>Que seja recuperada a Avenida Ema Etelvina próximo ao Vale do Amanhecer (bairro Vermelhão.</t>
   </si>
   <si>
     <t>1611</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1611/indicacao_no_287_de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1611/indicacao_no_287_de_2025.pdf</t>
   </si>
   <si>
     <t>Que seja feito seja feita a limpeza com capina e roço do Loteamento José de Freitas (próximo ao Conviver).</t>
   </si>
   <si>
     <t>1612</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
     <t>Que seja feita a limpeza de todas as Ruas do Bairro Nova Corrente-PI</t>
   </si>
   <si>
     <t>1613</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1613/indicacao_no_289_de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1613/indicacao_no_289_de_2025.pdf</t>
   </si>
   <si>
     <t>1.	Que seja feita recuperação da Rua Gabriel Levi, Rua do IFPI-PI._x000D_
 2.	Que seja feita a recuperação da via pública da Quadra Pé na Areia. Bairro Nova Corrente.</t>
   </si>
   <si>
     <t>1614</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1614/indicacao_no_290_de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1614/indicacao_no_290_de_2025.pdf</t>
   </si>
   <si>
     <t>Que seja feita construído um campo Society na localidade Carrasco Região do Riacho Grande</t>
   </si>
   <si>
     <t>1615</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1615/indicacao_no_291_de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1615/indicacao_no_291_de_2025.pdf</t>
   </si>
   <si>
     <t>Que seja feita a recuperação das ruas do Bairro lsabela</t>
   </si>
   <si>
     <t>1616</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1616/indicacao_no_294_de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1616/indicacao_no_294_de_2025.pdf</t>
   </si>
   <si>
     <t>Que seja feita a reforma da sala da medicação, e sala de triagem da UBS do Bairro Aeroporto II.</t>
   </si>
   <si>
     <t>1617</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1617/indicacao_no_295_de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1617/indicacao_no_295_de_2025.pdf</t>
   </si>
   <si>
     <t>Que seja feito reparos na estrada do Morro do pico, para sair no sentido Pedra Furada, passando na Malhada da Barra.</t>
   </si>
   <si>
     <t>1618</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
     <t>Que seja feito o patrolamento e cascalhamento da Rua São Raimundo Nonato, próximo da Loja França Construções.</t>
   </si>
   <si>
     <t>1619</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1619/indicacao_no_297_de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1619/indicacao_no_297_de_2025.pdf</t>
   </si>
   <si>
     <t>Que seja feito o patrolamento e cascalhamento da Rua Beira Rio nas proximidades do Bar e Churrascaria do Bode.</t>
   </si>
   <si>
     <t>1324</t>
   </si>
   <si>
     <t>OFLEG</t>
   </si>
   <si>
     <t>Oficio Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1324/oficio_no_1_de_2025-dionizio_nogueira.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1324/oficio_no_1_de_2025-dionizio_nogueira.pdf</t>
   </si>
   <si>
     <t>Solicitação de uma caixa d' água 10 mil litros, e instalação de rede elétrica.</t>
   </si>
   <si>
     <t>1325</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1325/oficio_no_2_de_2025-dionizio_nogueira.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1325/oficio_no_2_de_2025-dionizio_nogueira.pdf</t>
   </si>
   <si>
     <t>Solicitação de uma passagem molhada no Araça do Meio.</t>
   </si>
   <si>
     <t>1326</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1326/oficio_no_3_de_2025-dionizio_nogueira.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1326/oficio_no_3_de_2025-dionizio_nogueira.pdf</t>
   </si>
   <si>
     <t>Solicitação de uma reforma da ponte do Riacho Borá, na localidade Fazenda de Cima.</t>
   </si>
   <si>
     <t>1327</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1327/oficio_no_4_de_2025-dionizio_nogueira.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1327/oficio_no_4_de_2025-dionizio_nogueira.pdf</t>
   </si>
   <si>
     <t>Solicitação de recuperação asfáltica na saída do Riacho Frio.</t>
   </si>
   <si>
     <t>1328</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1328/oficio_no_6_de_2025-dionizio_nogueira.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1328/oficio_no_6_de_2025-dionizio_nogueira.pdf</t>
   </si>
   <si>
     <t>Solicitação do médico do PSF, para atendimento na UBS do Riacho Grande.</t>
   </si>
   <si>
     <t>1359</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1359/oficio_no_9_de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1359/oficio_no_9_de_2025.pdf</t>
   </si>
   <si>
     <t>Solicitação de reunião com açougueiros, membros do legislativo e secretário da SEMDER</t>
   </si>
   <si>
     <t>1507</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1507/requerimento_no_25_de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1507/requerimento_no_25_de_2025.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado o REQUERIMENTO ao SECRETÁRIO DE SAÚDE Sr. Thiago Cardozo, para colocar profissionais de Saúde da Secretaria Municipal de Saúde para Ievar ações no mês de setembro, no período do festejo da localidade Fazenda de Cima. Exemplos de ações que podem ser realizadas.</t>
   </si>
   <si>
     <t>1540</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1540/oficio_no_40_de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1540/oficio_no_40_de_2025.pdf</t>
   </si>
   <si>
     <t>Solicitação de Liberação de Emendas Parlamentares Impositivas</t>
   </si>
   <si>
     <t>1438</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1438/oficio_no_179_balancete_cmc.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1438/oficio_no_179_balancete_cmc.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de balancete mensal referente ao mês de julho de 2025.</t>
   </si>
   <si>
     <t>1432</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1432/oficio_no_180_cristovam_neto.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1432/oficio_no_180_cristovam_neto.pdf</t>
   </si>
   <si>
     <t>Solicitação de um trator para a Associação Comunitária dos Produtores Rurais da localidade Ipoeira (ASCOPRI).</t>
   </si>
   <si>
     <t>1433</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1433/oficio_no_181_cristovam_neto.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1433/oficio_no_181_cristovam_neto.pdf</t>
   </si>
   <si>
     <t>Solicitação de emenda parlamentar para execução de políticas públicas na área de desenvolvimento rural para a construção de um curral comunitário na localidade Barro Vermelho, na região da Santa Marta.</t>
   </si>
   <si>
     <t>1434</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1434/oficio_no_182_cristovam_neto.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1434/oficio_no_182_cristovam_neto.pdf</t>
   </si>
   <si>
     <t>Solicitação de destinação de emenda parlamentar para a construção de um curral comunitário na localidade Jatobá na região do Riacho Grande.</t>
   </si>
   <si>
     <t>1439</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>Solicitar apoio dessa superintendência em parceria com o SENAR, para realização de palestras voltadas à Agricultura familiar, a serem ministradas na comunidade Fazenda de Cima, no mês de setembro entre os dias 21 e 24, neste município.</t>
   </si>
   <si>
     <t>1502</t>
   </si>
   <si>
     <t>Cristovam Neto, Maria Luiza, Naira Nogueira, Rosivânia Ribeiro</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1502/oficio_no_199_de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1502/oficio_no_199_de_2025.pdf</t>
   </si>
   <si>
     <t>Solicitar 10 (dez) tendas medindo 4X4, 100 cadeiras de plástico, som, climatizadores, para a coordenação do PROJETO VIDA, da OSC/ONG, que estará em nosso município no dia 18 de outubro, do corrente ano, com serviços nas áreas Assistência Social, Esporte, Educação, Teatro, Música, Inclusão Digital, Cursos profissionalizantes, que visam educação inclusiva, social e cidadania.</t>
   </si>
   <si>
     <t>1503</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1503/oficio_no_200_de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1503/oficio_no_200_de_2025.pdf</t>
   </si>
   <si>
     <t>Solicitar os profissionais relacionados para a ação do PROJETO VIDA, da OSC/ONG, que estará em nosso município no dia l8 de outubro, do corrente ano, com serviços nas áreas Assistência Social, Esporte, Educação. Teatro, Música, Inclusão Digital, Cursos profissionalizantes, que visam educação inclusiva, social e cidadania.</t>
   </si>
   <si>
     <t>1504</t>
   </si>
   <si>
     <t>Solicitar refeições para 20 pessoas (almoço) para os dias de 15 a 19 de outubro de 2025, para a coordenação do PROJETO VIDA, da OSC/ONG, que estará em nosso município. Para o dia 18, solicitamos, todos os serviços da Gerência de Acessibilidade., do corrente ano, com serviços nas áreas Assistência Social, Esporte, Educação, Teatro, Música, Inclusão Digital, Cursos profissionalizantes, que visam educação inclusiva, social e cidadania.</t>
   </si>
   <si>
     <t>1472</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1472/oficio_no_203_agosto_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1472/oficio_no_203_agosto_2025.pdf</t>
   </si>
   <si>
     <t>Balancete mensal referente ao mês de agosto 2025.</t>
   </si>
   <si>
     <t>1499</t>
   </si>
   <si>
     <t>PLOLM</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária Legislativo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1499/projeto_de_lei_01_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1499/projeto_de_lei_01_2025.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a denominação de via pública e dá outras providências”.</t>
   </si>
   <si>
     <t>1396</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1396/projeto_de_lei_no_02_de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1396/projeto_de_lei_no_02_de_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição da SEMANA DE INCLUSÃO ITINERANTE, no município de Corrente e dá outras providências.</t>
   </si>
   <si>
     <t>1397</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1397/projeto_de_lei_no_03_de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1397/projeto_de_lei_no_03_de_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o acesso gratuito e prioritário ao lazer, às pessoas com Transtorno do Espectro Autista (TEA) , no município de Corrente-PI, em parques de diversão, circos, pontos turísticos, estabelecimentos culturais e eventos esportivos, clubes e do direito ao pagamento de meia entrada de 1 (um) acompanhante e dá outras providências.</t>
   </si>
   <si>
     <t>1411</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1411/projeto_de_lei_no_005_de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1411/projeto_de_lei_no_005_de_2025.pdf</t>
   </si>
   <si>
     <t>Institui o "programa Horta Escolar: cultivando o conhecimento e a saúde" nas escolas da rede municipal de ensino e cria o selo 'Escola Amiga do Meio Ambiente e da saúde" e dá outras providências.</t>
   </si>
   <si>
     <t>1500</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1500/projeto_no_6_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1500/projeto_no_6_2025.pdf</t>
   </si>
   <si>
     <t>1395</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1395/projeto_de_lei_no_07_de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1395/projeto_de_lei_no_07_de_2025.pdf</t>
   </si>
   <si>
     <t>Institui a semana de orientação profissional nas escolas públicas do município e dá outras providências.</t>
   </si>
   <si>
     <t>1406</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1406/projeto_de_lei_no_008_de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1406/projeto_de_lei_no_008_de_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da semana "Guarda- chuvas lilás" que visa instituir a semana municipal de combate a violência contra a Mulher no município de Corrente-Piauí e dá outras providências.</t>
   </si>
   <si>
     <t>1412</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1412/projeto_de_lei_no_12_de_2025-_cristovam_neto.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1412/projeto_de_lei_no_12_de_2025-_cristovam_neto.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reconhecimento de Utilidade Pública da Associação Comunitária dos Pequenos Produtores Rurais da Comunidade Impoeira e dá outras providências.</t>
   </si>
   <si>
     <t>1479</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1479/projeto_de_lei_ordinario_no_13_de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1479/projeto_de_lei_ordinario_no_13_de_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigação dos grandes geradores de destinarem recicláveis para associações e cooperativas de catadores e dá outras providências.</t>
   </si>
   <si>
     <t>1584</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1584/projeto_de_lei__n_o_14_de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1584/projeto_de_lei__n_o_14_de_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de logradouro e dá outras providências.</t>
   </si>
   <si>
     <t>1621</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1621/projeto_de_lei_no_15_de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1621/projeto_de_lei_no_15_de_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual — PPA do período de 2026 a 2029, do Município de Corrente, Estado do Piauí, e dá outras providências.</t>
   </si>
   <si>
     <t>1481</t>
   </si>
   <si>
     <t>OFEM</t>
   </si>
   <si>
     <t>Ofício Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1481/oficio_no_38_de_2025_balanco_geral.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1481/oficio_no_38_de_2025_balanco_geral.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de balanço geral de 2024.</t>
   </si>
   <si>
     <t>1535</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1535/oficio_no_60_de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1535/oficio_no_60_de_2025.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de prestações de contas do mês de março de 2025.</t>
   </si>
   <si>
     <t>1515</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1515/oficio_no_81__de_2025_ministerio_das_cidade.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1515/oficio_no_81__de_2025_ministerio_das_cidade.pdf</t>
   </si>
   <si>
     <t>Informe de celebração de contrato de repasse.</t>
   </si>
   <si>
     <t>1470</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1470/oficio_no_101_de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1470/oficio_no_101_de_2025.pdf</t>
   </si>
   <si>
     <t>Informe de celebração de contrato nº 972001/2024- Construção de Infraestrutura do Parque da cidade no município de Corrente-PI.</t>
   </si>
   <si>
     <t>1506</t>
   </si>
   <si>
     <t>Solicitação de alteração de numeração de projeto de lei.</t>
   </si>
   <si>
     <t>1471</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1471/oficio_no_105_de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1471/oficio_no_105_de_2025.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de prestações de contas referente ao mês de Julho 2025.</t>
   </si>
   <si>
     <t>1329</t>
   </si>
   <si>
     <t>OFGAB</t>
   </si>
   <si>
     <t>Ofício gabinete legislativo</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1329/oficio_no_01_de_2025-_adelia_corado.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1329/oficio_no_01_de_2025-_adelia_corado.pdf</t>
   </si>
   <si>
     <t>Solicitação para recuperação da estrada da Pedra Furada</t>
   </si>
   <si>
     <t>1442</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1442/oficio_no_02_2025_adelia_corado.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1442/oficio_no_02_2025_adelia_corado.pdf</t>
   </si>
   <si>
     <t>Solicitar manutenção de poço da localidade Barreira branca.</t>
   </si>
   <si>
     <t>1330</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1330/oficio_no_03_de_2025-_gab._paulo_henrique.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1330/oficio_no_03_de_2025-_gab._paulo_henrique.pdf</t>
   </si>
   <si>
     <t>Pedido de explicações:_x000D_
 Solicita explicações em relação ao veículo da secretaria de saúde encontrado em outra circunscrição, município de Riacho Frio, sem utilização e com indícios de irregularidade.</t>
   </si>
   <si>
     <t>1440</t>
   </si>
   <si>
     <t>1441</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1441/oficio_no_05_2025_adelia_corado.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1441/oficio_no_05_2025_adelia_corado.pdf</t>
   </si>
   <si>
     <t>Solicitar a instalação de semáforos e lombadas no cruzamento da Rua Adolf Jonh Terry, com a Rua Quintino Custódio.</t>
   </si>
   <si>
     <t>1435</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1435/oficio_no_6_de_2025_rosivania_ribeiro.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1435/oficio_no_6_de_2025_rosivania_ribeiro.pdf</t>
   </si>
   <si>
     <t>Indicar a necessidade de revisão dos redutores de velocidade localizados na Rua Petrônio Portela, no bairro Morro do Pequi, que atualmente se encontra em uma altura excessiva, onde já tem causado acidentes.</t>
   </si>
   <si>
     <t>1458</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1458/oficio_no_07_adelia_corado.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1458/oficio_no_07_adelia_corado.pdf</t>
   </si>
   <si>
     <t>Solicitar instalação de um consultório odontológico na Unidade Básica de saúde da Fazenda de Cima.</t>
   </si>
   <si>
     <t>1459</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1459/oficio_no_08_adelia_corado.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1459/oficio_no_08_adelia_corado.pdf</t>
   </si>
   <si>
     <t>Solicitar a instalação de um consultório odontológico na Unidade Básica de Saúde do Caxingó.</t>
   </si>
   <si>
     <t>1437</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1437/oficio_no_93_balancete_pmc.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1437/oficio_no_93_balancete_pmc.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de prestações de contas do mês de julho 2025.</t>
   </si>
   <si>
     <t>1514</t>
   </si>
   <si>
     <t>OFCP</t>
   </si>
   <si>
     <t>Ofício Corrente Prev</t>
   </si>
   <si>
     <t>Mara Rodrigues de S Nogueira</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1514/oficio_no_38_de_2025_corrente_prev.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1514/oficio_no_38_de_2025_corrente_prev.pdf</t>
   </si>
   <si>
     <t>Balancete mensal referente ao mês de MAIO/2025</t>
   </si>
   <si>
     <t>1436</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1436/oficio_no_046_de_2025_correnteprev.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1436/oficio_no_046_de_2025_correnteprev.pdf</t>
   </si>
   <si>
     <t>Apreciação balancete mensal referente ao mês de julho de 2025.</t>
   </si>
   <si>
     <t>1469</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1469/oficio_no_52_de_2025_corrente_prev.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1469/oficio_no_52_de_2025_corrente_prev.pdf</t>
   </si>
   <si>
     <t>Balancete deste fundo previdenciário referente ao mês de Agosto.</t>
   </si>
   <si>
     <t>1554</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1554/oficio_no_56_corrente_prev.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1554/oficio_no_56_corrente_prev.pdf</t>
   </si>
   <si>
     <t>Balancete deste fundo previdenciário referente ao mês de Setembro.</t>
   </si>
   <si>
     <t>1413</t>
   </si>
   <si>
     <t>OFI</t>
   </si>
   <si>
     <t>Ofícios de indicações</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1413/oficio_no_190_com_indicacao_no_216.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1413/oficio_no_190_com_indicacao_no_216.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de indicação nº 216</t>
   </si>
   <si>
     <t>1414</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1414/oficio_no_191__indicacoes_no_217_e_218_adelia_corado.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1414/oficio_no_191__indicacoes_no_217_e_218_adelia_corado.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de indicações nº 217 e 218.</t>
   </si>
   <si>
     <t>1415</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1415/oficio_no_192_com_indicacoes_no_219_a_222-_salmeron_filho.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1415/oficio_no_192_com_indicacoes_no_219_a_222-_salmeron_filho.pdf</t>
   </si>
   <si>
     <t>Encaminhamento de indicações nº 219 a 222.</t>
   </si>
   <si>
     <t>1501</t>
   </si>
   <si>
     <t>RGL</t>
   </si>
   <si>
     <t>Requerimento gabinete legislativo</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1501/requerimento_no_19_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1501/requerimento_no_19_2025.pdf</t>
   </si>
   <si>
     <t>Para que seja instalado, através da Secretaria de Tecnologia e Inovação, de um ponto de internet para uso da população no Hospital Estadual Dr. João Pacheco Cavalcante.</t>
   </si>
   <si>
     <t>1552</t>
   </si>
   <si>
-    <t>https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1552/requerimento_no_37__de_2025.pdf</t>
+    <t>http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1552/requerimento_no_37__de_2025.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado o REQUERIMENTO ao SECRETÁRIO DE SAÚDE DA PIAUÍ- SESAPI o llm° Sr. ANTONIO LUIZ SOARES, para buscar informações sobre:_x000D_
 •	Prazo para inicio das atividades do Centro de Diagnóstico de Imagens (realização de exames), no Hospital. Dr. João Pacheco Cavalcante-Corrente-PI;_x000D_
 •	Prazo para inauguração e atividade da UTI(Unidade de Terapia Intensiva) no Hospital. Dr. João Pacheco Cavalcante- Corrente- PI.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -3794,67 +3794,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1460/decretos_legislativo_no_28_julgamento_de_contas_pmc_2017.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1356/projeto_de_lei_no_001_de_2025-_piso_magisterio.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1410/projeto_de_lei_no_006_de_2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1400/projeto_de_lei_no_09_de_2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1557/projeto_de_lei_no_19_de_2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1620/projeto_de_lei_no_20_de_2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1595/projeto_de_lei_no_26_de_2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1355/projeto_de_resolucao_no_01_de_2025_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1556/projeto_de_resolucao_01_procuradoria.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1357/requerimento_no_01_de_2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1358/requerimento_no_02_de_2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1383/requerimento_no_03_de_2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1392/requerimento_no_07_de_2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1384/requerimento_no_8_de_2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1385/requerimento_no_9_de_2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1427/requerimento_no_11_aegea.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1401/requerimento_no_19_de_2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1523/requerimento_no_20_de_2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1524/requerimento_no_21_de_2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1547/requerimento_no_22_de_2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1512/requerimento_no_23_de2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1513/requerimento_no_24_de_2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1449/requerimento_no_27_cristovam_e_roberio.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1450/requerimento_no_28_roberio_e_cristovam_neto.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1428/requerimento_no_33_dionizio_nogueira.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1430/requerimento_no_35_de_2025_dionizio_nogueira.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1431/requerimento_no_36_2025_salmeron_filho.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1447/requerimento_no_25_adelia_e_rosivania.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1571/requerimento_no_38_de_2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1553/requerimento_no_39__de_2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1551/requerimento_no_40_de_2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1560/requerimento_no_43_de_2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1583/requerimento_no_44_de_2024.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1582/requerimento_no_45_de_2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1594/requerimento_no_47_de_2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1516/oficio_no_85__ldo_2026.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1559/requerimento_no_42_de_2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1331/indicacao_no_01_de_2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1332/indicacao_no_02_de_2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1333/indicacao_no_03_de_2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1334/indicacao_no_04_de_2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1335/indicacao_no_05_de_2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1336/indicacao_no_06_de_2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1337/indicacao_no_07_de_2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1338/indicacao_no_08_de_2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1339/indicacao_no_09_de_2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1340/indicacao_no_10_de_2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1341/indicacao_no_11_de_2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1342/indicacao_no_12_de_2025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1344/indicacao_no_14_de_2025.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1345/indicacao_no_15_de_2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1346/indicacao_no_16_de_2025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1347/indicacao_no_17_de_2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1348/indicacao_no_18_de_2025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1349/indicacao_no_19_de_2025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1350/indicacao_no_20_de_2025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1351/indicacao_no_21_de_2025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1352/indicacao_no_22_de_2025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1353/indicacao_no_23_de_2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1354/indicacao_no_24_de_2025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1536/indicacao_no_25_de_2025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1360/indicacao_no_26_de_2025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1361/indicacao_no_27_de_2025.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1362/indicacao_no_28_de_2025.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1363/indicacao_no_29_de_2025.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1364/indicacao_no_30_de_2025.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1365/indicacao_no_31_de_2025.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1366/indicacao_no_32_de_2025.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1537/indicacao_no_34_de_2025.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1538/indicacao_no_35_de_2025.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1368/indicacao_no_36_de_2025.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1369/indicacao_no_37_de_2025.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1370/indicacao_no_38_de_2025.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1371/indicacao_no_39_de_2025.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1372/indicacao_no_40_de_2025.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1373/indicacao_no_41_de_2025.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1374/indicacao_no_42_de_2025.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1375/indicacao_no_43_de_2025.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1376/indicacao_no_44_de_2025.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1377/indicacao_no_45_de_2025.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1378/indicacao_no_46_de_2025.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1379/indicacao_no_47_de_2025.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1380/indicacao_no_48_de_2025.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1382/indicacao_no_50_de_2025.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1539/indicacao_no_51_de_2025.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1546/oficio_74_entrega_de_balancete_pmc_abril.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1386/indicacao_no_89_de_2025.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1387/indicacao_no_90_de_2025.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1388/indicacao_no_91_de_2025.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1389/indicacao_no_92_de_2025.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1390/indicacao_no_93_de_2025.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1391/indicacao_no_94_de_2025.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1393/indicacao_no_95_de_2025.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1394/indicacao_no_96_de_2025.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1482/indicacao_no_98_de_2025.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1483/indicacao_no_99_de_2025.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1484/indicacao_no_100_de_2025.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1485/indicacao_no_101_de_2025.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1486/indicacao_no_102_de_2025.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1487/indicacao_no_103_de_2025.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1488/indicacao_no_104_de_2025.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1489/indicacao_no_105_de_2025.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1490/indicacao_no_106_de_2025.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1491/indicacao_no_107_de_2025.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1492/indicacao_no_108_de_2025.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1493/indicacao_no_110_de_2025.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1494/indicacao_no_111_de_2025.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1495/indicacao_no_112_de_2025.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1398/indicacao_no_132_de_2025.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1497/indicacao_no_138_de_2025.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1498/indicacao_no_139_de_2025.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1407/indicacao_no_141_de_2025.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1409/indicacao_no_144_de_2025.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1531/indicacao_no_146_de_2025.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1402/indicacao_no_150.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1403/indicacao_no_151.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1404/indicacao_no_152.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1399/indicacao_no_153_de_2025.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1405/indicacao_no_154_de_2025.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1527/indicacao_no_155_de_2025.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1528/indicacao_no_156_de_2025.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1529/indicacao_no_157_de_2025.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1532/indicacao_no_158_de_2025.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1533/indicacao_no_159_de_2025.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1534/indicacao_no_160_de_2025.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1525/indicacao_no_161_de_2025.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1526/indicacao_no_162_de_2025.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1544/indicacao_no_168_de_2025.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1545/indicacao_no_169_de_2025.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1543/indicacao_no_170_de_2025.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1542/indicacao_no_172_de_2025.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1518/indicacao_no_188_de_2025.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1519/indicacao_no_189_de_2025.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1521/indicacao_no_191_de_2025.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1522/indicacao_no_192_de_2025.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1508/indicacao_no_194_de_2025.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1509/indicacao_no_195_de_2025.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1510/indicacao_no_196_de_2025.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1511/indicacao_no_197_de_2025.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1443/indicacao_no_198_eduardo_lobato.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1444/indicacao_no_199_eduardo_lobato.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1445/indicacao_no_200_eduardo_lobato.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1446/indicacao_no_201_eduardo_lobato.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1461/indicacao_no_204_de_2025.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1462/indicacao_no_205_de_2025.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1464/indicacao_no_207_de_2025.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1465/indicacao_no_208_de_2025.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1466/indicacao_no_209_de_2025.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1468/indicacao_no_210_de_2025.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1467/indicacao_no_211_de_2025.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1416/indicacao_no_212_naira_nogueira.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1417/indicacao_no_213-_eduardo_lobato.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1418/indicacao_no_214__rosivania_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1419/indicacao_no_215_rosivania_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1420/indicacao_no_216_dionizio_nogueira.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1421/indicacao_no_217_adelia_corado.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1422/indicacao_no_218_adelia_corado.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1423/indicacao_no_219-_salmeron_filho.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1424/indicacao_no_220-_salmeron_filho.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1425/indicacao_no_221-_salmeron_filho.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1426/indicacao_no_222-_salmeron_filho.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1451/indicacao_no_223-_rosivania_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1452/indicacao_no_224-_rosivania_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1453/indicacao_no_225-_gustavo_lemos.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1454/indicacao_no_226-_gustavo_lemos.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1455/indicacao_no_227-_maria_luiza.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1456/indicacao_no_228-_maria_luiza.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1473/indicacoes_no_230_de_2025.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1474/indicacoes_no_231_de_2025.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1475/indicacoes_no_233_de_2025.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1480/indicacoes_no_235_de_2025.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1477/indicacoes_no_236_de_2025.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1478/indicacoes_no_237_de_2025.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1549/indicacao_no_238_de_2025.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1550/indicacao_no_239_de_2025.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1548/indicacao_no_240_de_2025.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1561/indicacao_no_241_de_2025.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1562/indicacao_no_242_de_2025.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1563/indicacao_no_243_de_2025.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1564/indicacao_no_244_de_2025.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1565/indicacao_no_245_de_2025.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1566/indicacao_no_246_de_2025.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1569/indicacao_no_249_de_2025.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1572/indicacao_no_251_de_2025.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1573/indicacao_no_252_de_2025.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1574/indicacao_no_253_de_2025.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1575/indicacao_no_254_de_2025.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1576/indicacao_no_255_de_2025.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1577/indicacao_no_256_de_2025.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1578/indicacao_no_257_de_2025.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1579/indicacao_no_258_de_2025.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1580/indicacao_no_259_de_2025.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1585/indicacao_no_261_de_2025.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1586/indicacao_no_262_de_2025.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1587/indicacao_no_263_de_2025.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1588/indicacao_no_264_de_2025.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1589/indicacao_no_265_de_2025.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1590/indicacao_no_266_de_2025.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1591/indicacao_no_267_de_2025.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1592/indicacao_no_268_de_2025.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1593/indicacao_no_269_de_2025.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1596/indicacao_no_271_de_2025.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1597/indicacao_no_272_de_2025.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1598/indicacao_no_273_de_2025.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1599/indicacao_no_274_de_2025.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1600/indicacao_no_275_de_2025.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1601/indicacao_no_276_de_2025.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1602/indicacao_no_277_de_2025.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1603/indicacao_no_278_de_2025.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1604/indicacao_no_279_de_2025.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1605/indicacao_no_280_de_2025.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1606/indicacao_no_281_de_2025.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1607/indicacao_no_282_de_2025.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1608/indicacao_no_283_de_2025.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1609/indicacao_no_284_de_2025.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1610/indicacao_no_286_de_2025.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1611/indicacao_no_287_de_2025.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1613/indicacao_no_289_de_2025.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1614/indicacao_no_290_de_2025.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1615/indicacao_no_291_de_2025.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1616/indicacao_no_294_de_2025.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1617/indicacao_no_295_de_2025.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1619/indicacao_no_297_de_2025.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1324/oficio_no_1_de_2025-dionizio_nogueira.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1325/oficio_no_2_de_2025-dionizio_nogueira.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1326/oficio_no_3_de_2025-dionizio_nogueira.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1327/oficio_no_4_de_2025-dionizio_nogueira.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1328/oficio_no_6_de_2025-dionizio_nogueira.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1359/oficio_no_9_de_2025.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1507/requerimento_no_25_de_2025.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1540/oficio_no_40_de_2025.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1438/oficio_no_179_balancete_cmc.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1432/oficio_no_180_cristovam_neto.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1433/oficio_no_181_cristovam_neto.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1434/oficio_no_182_cristovam_neto.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1502/oficio_no_199_de_2025.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1503/oficio_no_200_de_2025.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1472/oficio_no_203_agosto_2025.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1499/projeto_de_lei_01_2025.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1396/projeto_de_lei_no_02_de_2025.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1397/projeto_de_lei_no_03_de_2025.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1411/projeto_de_lei_no_005_de_2025.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1500/projeto_no_6_2025.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1395/projeto_de_lei_no_07_de_2025.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1406/projeto_de_lei_no_008_de_2025.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1412/projeto_de_lei_no_12_de_2025-_cristovam_neto.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1479/projeto_de_lei_ordinario_no_13_de_2025.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1584/projeto_de_lei__n_o_14_de_2025.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1621/projeto_de_lei_no_15_de_2025.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1481/oficio_no_38_de_2025_balanco_geral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1535/oficio_no_60_de_2025.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1515/oficio_no_81__de_2025_ministerio_das_cidade.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1470/oficio_no_101_de_2025.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1471/oficio_no_105_de_2025.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1329/oficio_no_01_de_2025-_adelia_corado.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1442/oficio_no_02_2025_adelia_corado.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1330/oficio_no_03_de_2025-_gab._paulo_henrique.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1441/oficio_no_05_2025_adelia_corado.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1435/oficio_no_6_de_2025_rosivania_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1458/oficio_no_07_adelia_corado.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1459/oficio_no_08_adelia_corado.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1437/oficio_no_93_balancete_pmc.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1514/oficio_no_38_de_2025_corrente_prev.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1436/oficio_no_046_de_2025_correnteprev.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1469/oficio_no_52_de_2025_corrente_prev.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1554/oficio_no_56_corrente_prev.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1413/oficio_no_190_com_indicacao_no_216.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1414/oficio_no_191__indicacoes_no_217_e_218_adelia_corado.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1415/oficio_no_192_com_indicacoes_no_219_a_222-_salmeron_filho.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1501/requerimento_no_19_2025.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1552/requerimento_no_37__de_2025.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1460/decretos_legislativo_no_28_julgamento_de_contas_pmc_2017.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1356/projeto_de_lei_no_001_de_2025-_piso_magisterio.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1410/projeto_de_lei_no_006_de_2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1400/projeto_de_lei_no_09_de_2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1557/projeto_de_lei_no_19_de_2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1620/projeto_de_lei_no_20_de_2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1595/projeto_de_lei_no_26_de_2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1355/projeto_de_resolucao_no_01_de_2025_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1556/projeto_de_resolucao_01_procuradoria.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1357/requerimento_no_01_de_2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1358/requerimento_no_02_de_2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1383/requerimento_no_03_de_2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1392/requerimento_no_07_de_2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1384/requerimento_no_8_de_2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1385/requerimento_no_9_de_2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1427/requerimento_no_11_aegea.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1401/requerimento_no_19_de_2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1523/requerimento_no_20_de_2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1524/requerimento_no_21_de_2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1547/requerimento_no_22_de_2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1512/requerimento_no_23_de2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1513/requerimento_no_24_de_2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1449/requerimento_no_27_cristovam_e_roberio.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1450/requerimento_no_28_roberio_e_cristovam_neto.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1428/requerimento_no_33_dionizio_nogueira.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1430/requerimento_no_35_de_2025_dionizio_nogueira.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1431/requerimento_no_36_2025_salmeron_filho.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1447/requerimento_no_25_adelia_e_rosivania.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1571/requerimento_no_38_de_2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1553/requerimento_no_39__de_2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1551/requerimento_no_40_de_2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1560/requerimento_no_43_de_2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1583/requerimento_no_44_de_2024.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1582/requerimento_no_45_de_2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1594/requerimento_no_47_de_2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1516/oficio_no_85__ldo_2026.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1559/requerimento_no_42_de_2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1331/indicacao_no_01_de_2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1332/indicacao_no_02_de_2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1333/indicacao_no_03_de_2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1334/indicacao_no_04_de_2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1335/indicacao_no_05_de_2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1336/indicacao_no_06_de_2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1337/indicacao_no_07_de_2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1338/indicacao_no_08_de_2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1339/indicacao_no_09_de_2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1340/indicacao_no_10_de_2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1341/indicacao_no_11_de_2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1342/indicacao_no_12_de_2025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1344/indicacao_no_14_de_2025.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1345/indicacao_no_15_de_2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1346/indicacao_no_16_de_2025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1347/indicacao_no_17_de_2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1348/indicacao_no_18_de_2025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1349/indicacao_no_19_de_2025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1350/indicacao_no_20_de_2025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1351/indicacao_no_21_de_2025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1352/indicacao_no_22_de_2025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1353/indicacao_no_23_de_2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1354/indicacao_no_24_de_2025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1536/indicacao_no_25_de_2025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1360/indicacao_no_26_de_2025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1361/indicacao_no_27_de_2025.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1362/indicacao_no_28_de_2025.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1363/indicacao_no_29_de_2025.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1364/indicacao_no_30_de_2025.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1365/indicacao_no_31_de_2025.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1366/indicacao_no_32_de_2025.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1537/indicacao_no_34_de_2025.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1538/indicacao_no_35_de_2025.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1368/indicacao_no_36_de_2025.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1369/indicacao_no_37_de_2025.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1370/indicacao_no_38_de_2025.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1371/indicacao_no_39_de_2025.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1372/indicacao_no_40_de_2025.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1373/indicacao_no_41_de_2025.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1374/indicacao_no_42_de_2025.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1375/indicacao_no_43_de_2025.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1376/indicacao_no_44_de_2025.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1377/indicacao_no_45_de_2025.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1378/indicacao_no_46_de_2025.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1379/indicacao_no_47_de_2025.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1380/indicacao_no_48_de_2025.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1382/indicacao_no_50_de_2025.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1539/indicacao_no_51_de_2025.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1546/oficio_74_entrega_de_balancete_pmc_abril.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1386/indicacao_no_89_de_2025.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1387/indicacao_no_90_de_2025.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1388/indicacao_no_91_de_2025.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1389/indicacao_no_92_de_2025.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1390/indicacao_no_93_de_2025.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1391/indicacao_no_94_de_2025.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1393/indicacao_no_95_de_2025.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1394/indicacao_no_96_de_2025.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1482/indicacao_no_98_de_2025.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1483/indicacao_no_99_de_2025.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1484/indicacao_no_100_de_2025.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1485/indicacao_no_101_de_2025.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1486/indicacao_no_102_de_2025.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1487/indicacao_no_103_de_2025.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1488/indicacao_no_104_de_2025.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1489/indicacao_no_105_de_2025.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1490/indicacao_no_106_de_2025.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1491/indicacao_no_107_de_2025.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1492/indicacao_no_108_de_2025.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1493/indicacao_no_110_de_2025.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1494/indicacao_no_111_de_2025.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1495/indicacao_no_112_de_2025.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1398/indicacao_no_132_de_2025.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1497/indicacao_no_138_de_2025.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1498/indicacao_no_139_de_2025.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1407/indicacao_no_141_de_2025.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1409/indicacao_no_144_de_2025.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1531/indicacao_no_146_de_2025.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1402/indicacao_no_150.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1403/indicacao_no_151.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1404/indicacao_no_152.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1399/indicacao_no_153_de_2025.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1405/indicacao_no_154_de_2025.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1527/indicacao_no_155_de_2025.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1528/indicacao_no_156_de_2025.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1529/indicacao_no_157_de_2025.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1532/indicacao_no_158_de_2025.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1533/indicacao_no_159_de_2025.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1534/indicacao_no_160_de_2025.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1525/indicacao_no_161_de_2025.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1526/indicacao_no_162_de_2025.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1544/indicacao_no_168_de_2025.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1545/indicacao_no_169_de_2025.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1543/indicacao_no_170_de_2025.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1542/indicacao_no_172_de_2025.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1518/indicacao_no_188_de_2025.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1519/indicacao_no_189_de_2025.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1521/indicacao_no_191_de_2025.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1522/indicacao_no_192_de_2025.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1508/indicacao_no_194_de_2025.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1509/indicacao_no_195_de_2025.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1510/indicacao_no_196_de_2025.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1511/indicacao_no_197_de_2025.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1443/indicacao_no_198_eduardo_lobato.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1444/indicacao_no_199_eduardo_lobato.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1445/indicacao_no_200_eduardo_lobato.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1446/indicacao_no_201_eduardo_lobato.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1461/indicacao_no_204_de_2025.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1462/indicacao_no_205_de_2025.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1464/indicacao_no_207_de_2025.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1465/indicacao_no_208_de_2025.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1466/indicacao_no_209_de_2025.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1468/indicacao_no_210_de_2025.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1467/indicacao_no_211_de_2025.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1416/indicacao_no_212_naira_nogueira.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1417/indicacao_no_213-_eduardo_lobato.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1418/indicacao_no_214__rosivania_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1419/indicacao_no_215_rosivania_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1420/indicacao_no_216_dionizio_nogueira.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1421/indicacao_no_217_adelia_corado.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1422/indicacao_no_218_adelia_corado.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1423/indicacao_no_219-_salmeron_filho.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1424/indicacao_no_220-_salmeron_filho.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1425/indicacao_no_221-_salmeron_filho.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1426/indicacao_no_222-_salmeron_filho.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1451/indicacao_no_223-_rosivania_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1452/indicacao_no_224-_rosivania_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1453/indicacao_no_225-_gustavo_lemos.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1454/indicacao_no_226-_gustavo_lemos.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1455/indicacao_no_227-_maria_luiza.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1456/indicacao_no_228-_maria_luiza.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1473/indicacoes_no_230_de_2025.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1474/indicacoes_no_231_de_2025.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1475/indicacoes_no_233_de_2025.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1480/indicacoes_no_235_de_2025.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1477/indicacoes_no_236_de_2025.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1478/indicacoes_no_237_de_2025.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1549/indicacao_no_238_de_2025.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1550/indicacao_no_239_de_2025.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1548/indicacao_no_240_de_2025.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1561/indicacao_no_241_de_2025.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1562/indicacao_no_242_de_2025.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1563/indicacao_no_243_de_2025.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1564/indicacao_no_244_de_2025.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1565/indicacao_no_245_de_2025.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1566/indicacao_no_246_de_2025.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1569/indicacao_no_249_de_2025.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1572/indicacao_no_251_de_2025.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1573/indicacao_no_252_de_2025.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1574/indicacao_no_253_de_2025.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1575/indicacao_no_254_de_2025.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1576/indicacao_no_255_de_2025.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1577/indicacao_no_256_de_2025.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1578/indicacao_no_257_de_2025.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1579/indicacao_no_258_de_2025.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1580/indicacao_no_259_de_2025.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1585/indicacao_no_261_de_2025.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1586/indicacao_no_262_de_2025.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1587/indicacao_no_263_de_2025.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1588/indicacao_no_264_de_2025.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1589/indicacao_no_265_de_2025.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1590/indicacao_no_266_de_2025.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1591/indicacao_no_267_de_2025.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1592/indicacao_no_268_de_2025.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1593/indicacao_no_269_de_2025.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1596/indicacao_no_271_de_2025.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1597/indicacao_no_272_de_2025.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1598/indicacao_no_273_de_2025.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1599/indicacao_no_274_de_2025.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1600/indicacao_no_275_de_2025.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1601/indicacao_no_276_de_2025.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1602/indicacao_no_277_de_2025.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1603/indicacao_no_278_de_2025.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1604/indicacao_no_279_de_2025.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1605/indicacao_no_280_de_2025.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1606/indicacao_no_281_de_2025.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1607/indicacao_no_282_de_2025.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1608/indicacao_no_283_de_2025.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1609/indicacao_no_284_de_2025.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1610/indicacao_no_286_de_2025.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1611/indicacao_no_287_de_2025.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1613/indicacao_no_289_de_2025.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1614/indicacao_no_290_de_2025.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1615/indicacao_no_291_de_2025.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1616/indicacao_no_294_de_2025.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1617/indicacao_no_295_de_2025.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1619/indicacao_no_297_de_2025.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1324/oficio_no_1_de_2025-dionizio_nogueira.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1325/oficio_no_2_de_2025-dionizio_nogueira.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1326/oficio_no_3_de_2025-dionizio_nogueira.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1327/oficio_no_4_de_2025-dionizio_nogueira.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1328/oficio_no_6_de_2025-dionizio_nogueira.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1359/oficio_no_9_de_2025.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1507/requerimento_no_25_de_2025.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1540/oficio_no_40_de_2025.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1438/oficio_no_179_balancete_cmc.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1432/oficio_no_180_cristovam_neto.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1433/oficio_no_181_cristovam_neto.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1434/oficio_no_182_cristovam_neto.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1502/oficio_no_199_de_2025.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1503/oficio_no_200_de_2025.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1472/oficio_no_203_agosto_2025.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1499/projeto_de_lei_01_2025.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1396/projeto_de_lei_no_02_de_2025.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1397/projeto_de_lei_no_03_de_2025.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1411/projeto_de_lei_no_005_de_2025.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1500/projeto_no_6_2025.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1395/projeto_de_lei_no_07_de_2025.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1406/projeto_de_lei_no_008_de_2025.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1412/projeto_de_lei_no_12_de_2025-_cristovam_neto.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1479/projeto_de_lei_ordinario_no_13_de_2025.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1584/projeto_de_lei__n_o_14_de_2025.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1621/projeto_de_lei_no_15_de_2025.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1481/oficio_no_38_de_2025_balanco_geral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1535/oficio_no_60_de_2025.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1515/oficio_no_81__de_2025_ministerio_das_cidade.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1470/oficio_no_101_de_2025.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1471/oficio_no_105_de_2025.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1329/oficio_no_01_de_2025-_adelia_corado.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1442/oficio_no_02_2025_adelia_corado.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1330/oficio_no_03_de_2025-_gab._paulo_henrique.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1441/oficio_no_05_2025_adelia_corado.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1435/oficio_no_6_de_2025_rosivania_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1458/oficio_no_07_adelia_corado.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1459/oficio_no_08_adelia_corado.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1437/oficio_no_93_balancete_pmc.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1514/oficio_no_38_de_2025_corrente_prev.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1436/oficio_no_046_de_2025_correnteprev.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1469/oficio_no_52_de_2025_corrente_prev.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1554/oficio_no_56_corrente_prev.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1413/oficio_no_190_com_indicacao_no_216.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1414/oficio_no_191__indicacoes_no_217_e_218_adelia_corado.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1415/oficio_no_192_com_indicacoes_no_219_a_222-_salmeron_filho.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1501/requerimento_no_19_2025.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.corrente.pi.leg.br/media/sapl/public/materialegislativa/2025/1552/requerimento_no_37__de_2025.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H298"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="41.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="157.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="131.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="130.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>